--- v0 (2026-03-22)
+++ v1 (2026-04-11)
@@ -598,956 +598,956 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03977892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">New Advances in the History of Archaeology.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Guidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Moro Abadia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Tarantini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Archaeopress Publishing, 2021, 978-1-80327-072-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03820930v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Da beleza do gesto técnico na Pré-história</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zazie Edições</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 978-87-93530-99-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03820880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">New Advances in the History of Archaeology.</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Préhistoire au présent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Guidi</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Labrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sophie A. de Beaune; Rémi Labrusse. CNRS Editions, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03190017v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Préhistoire au présent. Mots, images, savoirs, fictions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Labrusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Oscar Moro Abadia</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS éditions. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04482031v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transferts techniques et transmission de savoir-faire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Archaeopress Publishing, 2021, 978-1-80327-072-2</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Archambault de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Morero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Prévalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Rieth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 28, 2019, Eurasie, Yvonne de Siké, 978-2-343-16660-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-          </w:p>
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04317808v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Analogie et les techniques. Approches interdisciplinaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Sophie A. de Beaune; Rémi Labrusse. CNRS Editions, 2021</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koen Vermeir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS Editions, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Rémi Labrusse</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04014418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'analogie dans les techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">CNRS éditions. 2021</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Hilaire-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koen Vermeir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS Editions, 2017, Coll. Alpha</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Christine Lorre</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01713674v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'analogie dans les techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. De Beaune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie Archambault de Beaune</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Hilaire‐pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Élise Morero</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koen Vermeir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">de Beaune, Sophie A. and Hilaire‐Pérez, Liliane and Vermeir, Koen. CNRS éditions, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01677048v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Notre Préhistoire. La grande aventure de la famille humaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A de Beaune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Romain Prévalet</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Balzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Belin, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01707844v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qu'est-ce que la Préhistoire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gallimard, 2016, Folio Histoire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01713662v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Notre préhistoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">, 28, 2019, Eurasie, Yvonne de Siké, 978-2-343-16660-5</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Balzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Belin, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-            <w:r>
-[...420 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01713670v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">halshs-01713662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Homme et l'outil</w:t>
               </w:r>
@@ -2468,6970 +2468,6970 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04625004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : Frans de Waal, Différents. Le genre vu par un primatologue. Paris, Les liens qui libèrent, 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 245, pp.163-166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lhomme.46221⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04065376v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le site préhistorique de Pincevent (La Grande Paroisse, Seine-et-Marne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Culture &amp; Patrimoine. La revue des Amis de Moret et de sa Région</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 244, pp.23-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04065392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Compte rendu de : Frans de Waal, Différents. Le genre vu par un primatologue. Paris, Les liens qui libèrent, 2022</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Être mère au Paléolithique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Grands Dossiers des Sciences Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Hors-série (n° 11), pp.10-11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03820902v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émergence et évolution de la cognition humaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Intellectica - La revue de l’Association pour la Recherche sur les sciences de la Cognition (ARCo)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Émergence et évolution de la cognition humaine, 73 (2), pp.7-26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03140954v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dans le quotidien des chasseurs-cueilleurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Monde La Vie. Hors-série</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, L'histoire de l'homme, pp.50-53</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03821451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nos ancêtres n’étaient pas ceux que l’on croyait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Monde La Vie. Hors-série</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, L'histoire de l'homme, pp.22-25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03821427v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vertikaler Wissenstransfer in der longue durée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Die Kunde. Zeitschrift für niedersächsische Archäologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Naturalismus ade?, 69, pp.121-141</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03821074v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le proche et le lointain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Homme. Revue française d'anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 227-228, pp.69-100</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03821021v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réflexions épistémologiques sur la notion d'emprunt et de transfert techniques en préhistoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eurasie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28, pp.11-38</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02063034v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arqueología prehistórica y antropología social: una mirada sobre dos disciplinas hermanas que trabajan sobre lo inefable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fuegia. Revista de Estudios Sociales y del Territorio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1 (1), pp.24-30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01830560v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’émergence de l’aptitude à l’invention technique chez l’homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Lettre des Neurosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.31-34</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02388360v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La grotte ornée de Villars (Dordogne).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Delluc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Delluc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Genty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Valladas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Préhistoire du Sud-Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 24 (2), pp.97-157</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02388373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’émergence de l’aptitude à l’invention technique chez l’homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Lettre - Société des Neurosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 50, pp.31-34</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02780608v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’origine de l’invention reste un mystère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.22-23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02388344v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La collection d'ethnologie coloniale de l'université Jean Moulin Lyon 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de Liaison de l'Association Sauvegarde et Embellissement de Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Musées et collections cherchent visibilité et espace de re-naissance, 109, pp.27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02388350v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Appréhender les outils simples en contexte préhistorique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Artefact : techniques, histoire et sciences humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2, pp.137-148</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02388070v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La préhistoire, fiction ou science ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sciences humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 262, pp.40-41</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02063114v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aux origines de la division du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour la science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 445, pp.56-62</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02388314v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les outils ont fait l'homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 492, pp.54-58</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02388072v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’usage de la stéatite au Paléolithique supérieur.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Préhistoire du Sud-Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Hommage à Alain Roussot, 22 (1-2), pp.11-18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02388325v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le musée comme lieu d’administration de la preuve.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gradhiva : revue d'histoire et d'archives de l'anthropologie </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 18, p. 166-199</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02063101v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. Esthétique du geste technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gradhiva : revue d'histoire et d'archives de l'anthropologie </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Esthétique du geste technique, 17, p. 4-25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02063087v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la beauté du geste technique en préhistoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gradhiva : revue d'histoire et d'archives de l'anthropologie </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Esthétique du geste technique, 17, p. 26-49</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02063098v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Sigaut (1940–2012), agronome et Technologue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de synthèse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 134 (1), pp.115-124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11873-013-0211-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02063106v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ln memoriam. François Sigaut (1940-2012) ou la technologie, science humaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Artefact : techniques, histoire et sciences humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1, pp.7-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02388068v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Activités domestiques, techniques et artistiques des occupants du Roc-aux-Sorciers, Angles-sur-l'Anglin (Vienne).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Antiquités nationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 44, p. 23-40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02063083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les savoir-faire de Néandertal et Homo sapiens : un faux problème ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dossiers d'Archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 351, pp.30-37</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00730334v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esthétique de la Technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Hilaire-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de synthèse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 133 (4), pp.471-476. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11873-012-0198-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02063076v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esthétique de la Technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de synthèse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 133 (4), pp.471-476. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11873-012-0198-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04014460v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : A. Nowell et I. Davidson (eds), Stone Tools and the Evolution of Human Cognition, University Press of Colorado, 2010.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cambridge Archaeological Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.143-145</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00730328v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Die Geste, das Werkzug und der Gedanke.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Museumszeitung, Schwab Museum für Archäologie, Bienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.6-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00720555v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La genèse de la technologie comparée chez André Leroi-Gourhan.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Documents pour l'histoire des techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 20, pp.197-223</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00730327v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une occupation de la fin du Dernier Maximum Glaciaire dans les Pyrénées : le Magdalénien inférieur de la grotte des Scilles (Lespugue, Haute-Garonne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cattelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Chauvière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 107 (1), pp.5-51</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00462077v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commentaire de : O. Bar Yosef et P. Van Peer, The chaîne opératoire approach in Palaeolithic Archaeology.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Current Anthropology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 50 (1), pp.120-121</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00721666v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'art préhistorique, support de mémoire.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Grands Dossiers Des Sciences Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 11, pp.22-27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00722390v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Magdalénien de la grotte des Scilles (Lespugue, Haute-Garonne). Premiers résultats de l'étude pluridisciplinaire de la collection Saint-Périer.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Chauvière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Letourneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Antiquités nationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 39, pp.57-71</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00403707v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : P. Picq et Y. Coppens, Aux origines de l'humanité. T. 1. De l'apparition de la vie à l'homme moderne. T. 2. Le propre de l'homme, Paris, Librairie Arthème Fayard, 2001.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Dossiers de la Recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.94</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00726344v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Néolithique : pourquoi et comment ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sciences humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 205, pp.72</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00726354v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : R. Boyd et J. Silk, L'Aventure humaine. Des molécules à la culture, Bruxelles, De Boeck et Larcier, 2004.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Dossiers de la Recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.94-95</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00726352v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : P. Rouillard (dir.), dir., Mobilités, immobilismes. L'emprunt et son refus, Colloques de la Maison René Ginouvès 3, Paris, De Boccard, 2007.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Documents pour l'histoire des techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.212-213</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00721183v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment vivaient nos ancêtres.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Grands Dossiers Des Sciences Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 9, pp.43-49</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00722388v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commentaire de : H.V.A. James and M.D. Petraglia, Modern Human Origins and the Evolution of Behavior in the Later Pleistocene Record of South Asia.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Current Anthropology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 46 (suppl.), pp.S16-S17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00721664v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse de livre de : R. White, L'art préhistorique dans le monde, Paris, Éditions de La Martinière, 2004.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour la science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 232, pp.100</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00723172v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : Collectif. Gallia Informations 2000-2001 (2003).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, pp.374</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00721380v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La technologie des hommes préhistoriques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dossiers d'Archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 296, pp.26-36</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00722386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commentaire de : I. de la Torre, Omo revisited. Evaluating the technological skills of Pliocene hominids.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Current Anthropology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 45 (4), pp.456</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00721667v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Invention of Technology.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Current Anthropology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 45 (2), pp.139-162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1086/381045⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00404875v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du grain à moudre sur les Néandertaliens.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 360, pp.56-59</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00407262v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un arbre peut cacher la forêt.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société préhistorique Ariège-Pyrénées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, LVIII, pp.163-167</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00421772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : Collectif. Gallia Informations 1998-1999 : l'archéologie des régions : Champagne-Ardenne, Département des Recherches archéologiques subaquatiques et sous-marines, CNRS Éditions, 1 CD.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, pp.171</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00720821v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Palaeolithic Lamps and Their Specialization.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin of Primitive Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 23, pp.60-67</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00803851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse de livre de : Y. Coppens et P. Picq, Aux origines de l'humanité. T. 1. De l'apparition de la vie à l'homme moderne. T. 2. Le propre de l'homme, Paris, Librairie Arthème Fayard, 2001.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour la science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 292, pp.108-109</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00723164v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : A.E. Rautman (ed.), Reading the body. Representations and remains in the archaeological record, Philadelphia, University of Pennsylvania Press, 1999.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 245, pp.163-166. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2002, pp.298-300</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...59 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Hors-série (n° 11), pp.10-11</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00720791v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : C. Bellier, P. Cattelain et M. Otte (eds). La chasse dans la préhistoire. Hunting in prehistory, Actes du Colloque international de Treignes, 3-7 oct. 1990, Bulletin de la Société royale belge d'Anthropologie et de Préhistoire n° 111, Bruxelles, ERAUL n° 51, Liège, Artefacts 8, CEDARC, Treignes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, pp.171-172</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...59 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Émergence et évolution de la cognition humaine, 73 (2), pp.7-26</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00720817v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commentaire de : D. Stout, Skill and Cognition in Stone Tool production : an ethnographic case study from Irian Jaya.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Current Anthropology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 43 (5), pp.716</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2020, L'histoire de l'homme, pp.50-53</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00721665v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A pigment-processing slab from La Crozo de Gentillo (or La Grotte de Combe-Cullier, Commune de Lacave (Lot).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin of Primitive Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 24, pp.62-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2020, L'histoire de l'homme, pp.22-25</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00803852v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse de livre de : J. Clottes (dir.), La grotte Chauvet. L'art des origines, Paris, Le Seuil, 2001.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour la science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 290, pp.160-161</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Naturalismus ade?, 69, pp.121-141</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00723165v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse de livre de : J. Guilaine et J. Zammitt, Le sentier de la guerre. Visages de la violence préhistorique, Paris, Le Seuil, 2001.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour la science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 282, pp.110-111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 227-228, pp.69-100</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00723166v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le temps suspendu de la préhistoire.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Hors-série (5), pp.100-103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 28, pp.11-38</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00407249v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les techniques d'éclairage paléolithiques : un bilan.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 12, pp.19-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 1 (1), pp.24-30</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00719915v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : Première rencontre internationale d'archéologie expérimentale : résultats et perspectives, Turin, 9-12 déc. 1999</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, pp.127</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...59 lines deleted...]
-              <w:t xml:space="preserve">, 2016, pp.31-34</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00720813v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les galets, outils du Paléolithique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour la science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 260, pp.52-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Delluc</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00720491v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chamanisme et préhistoire.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 38 (147), pp.203-219</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00406440v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : M. Otte (dir.), Le Magdalénien du Trou de Chaleux (Hulsonniaux - Belgique), Liège, ERAUL n° 60, 1994.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, pp.54</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00726286v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : M.C. Nelson, S.M. Nelson and A. Wylie (eds), Equity Issues for Women in Archeology, Archeological Papers of the American Anthropological Association, number 5, 1994.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, pp.169-170</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00720783v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : J. Clottes et D. Lewis-Williams, Les chamanes de la préhistoire. Transe et magie dans les grottes ornées, Paris, Le Seuil, coll. Arts rupestres, 1996.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, pp.234-236</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00720712v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : J. Svoboda (ed.), Pavlov I. Excavations 1952-53, Liège, ERAUL n° 66, 1994.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, pp.55</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00726290v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : R. Desbrosse et J. Kozlowski, Les habitats préhistoriques. Des Australopithèques aux premiers agriculteurs, Cracovie, Université Jagellon de Cracovie, Paris, éd. du CTHS, 1994.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, pp.195-196</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00720704v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'art au Paléolithique supérieur : éphémère ou durable ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Antiquités nationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 28, pp.135-138</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00421767v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : G. Philip Rightmire. The evolution of Homo erectus. Comparative anatomical studies of an extinct human species, Cambridge University Press, 1993.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, pp.197</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00720708v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : J. Desse et F. Audoin-Rouzeau (dir.). Exploitation des animaux sauvages à travers le temps, XIIIes Rencontres internationales d'archéologie et d'histoire d'Antibes, 15-17 oct. 1992, Juan-les-Pins, éd. APDCA, 1993.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, pp.101</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00720812v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : E. Bonifay et B. Vandermeersch (dir.), Les Premiers Européens, Actes du 114e congrès national des sociétés savantes (Paris, 3-9 avril 1989), Paris, éd. du CTHS, 1991.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, pp.221-223</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00720668v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : J. Garanger (dir.), La Préhistoire dans le Monde, Paris, PUF, coll. Nouvelle Clio, 1992.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, pp.220-221</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00720670v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multifunctionality of pebbles used in the Upper Paleolithic: an ethnographic approach.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin of Primitive Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 8, pp.64-67</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00730314v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commentaire de : A. Martin Byers, Symboling and the Middle-Upper Palaeolithic transition. A Theoretical and Methodological Critique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Current Anthropology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 35 (4), pp.382-384</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00721663v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Las lámparas de la Edad de Hielo.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Delluc</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Randall White</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Investigación y ciencia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 200, pp.54-59</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00741598v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IV. Le matériel lithique non taillé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gallia Préhistoire – Fouilles et monuments archéologiques en France métropolitaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, L'abri sous roche de Pont d'Ambon à Bourdeilles (Dordogne), 35, pp.112-137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/galip.1993.2085⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00721660v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : H. Delporte. L'image de la femme dans l'art préhistorique, Paris, éd. Picard, 1993, 2e éd. augmentée [1re éd. 1979].</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, pp.383</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00726283v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ice Age Lamps.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gérard Delorme</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">White Randall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific American Monthly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 266 (3), pp.108-113</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00421769v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approche expérimentale de techniques paléolithiques de façonnage de roches peu aptes à la taille.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 5, pp.155-177</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00719914v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : P. Broca. Mémoires d'anthropologie, Paris, éd. Jean-Michel Place, 1989, préface de Cl. Blanckaert.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, pp.239-241</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00720665v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une lacune à combler : l'étude des galets utilisés au Paléolithique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 47, pp.48-52</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00730318v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : H. Camps-Fabrer (dir.), Fiches typologiques de l'industrie osseuse préhistorique, Cahier 1 : H. Delporte et al. - Sagaies. Cahier 2 : P. Cattelain.- Propulseurs, Aix-en-Provence, Publications de l'Université de Provence, 1988.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, pp.238</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00726278v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : G. Laurent, Paléontologie et évolution en France 1800-1860. De Cuvier-Lamarck à Darwin, Paris, éd. du CTHS, 1987.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, pp.184-186</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00721385v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : Art pariétal paléolithique. Étude et conservation, Actes du Colloque international Périgueux-Le Thot, novembre 1984, Ministère de la Communication, des grands Travaux et du Bicentenaire, 1989 (Actes des Colloques de la Direction du Patrimoine).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, pp.35-36</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00726294v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exemple ethnographique de l'usage plurifonctionnel d'un galet de quartz.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, 86 (2), pp.61-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bspf.1989.9363⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00721193v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un ustensile en pierre décoré à usage plurifonctionnel provenant de Laussel (Dordogne).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société préhistorique de l'Ariège</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, XLIV, pp.193-202</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00730317v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonction et décor de certains ustensiles paléolithiques en pierre.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, 93 (2), pp.547-584</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00806486v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À propos d'une réédition hâtive.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, 86 (7), pp.207-209</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00722457v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Essai d’une classification typologique des galets et plaquettes utilisés au Paléolithique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gallia Préhistoire – Fouilles et monuments archéologiques en France métropolitaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, 31, pp.27-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/galip.1989.2264⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00721659v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une lampe paléolithique retrouvée dans les collections du Field Museum of Natural History, Chicago.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominique Genty</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Roussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 24 (2), pp.97-157</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Randall White</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société préhistorique Ariège-Pyrénées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1988, XLIII, pp.149-160</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 50, pp.31-34</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00732739v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : A.-G. Haudricourt. La technologie science humaine. Recherches d'histoire et d'ethnologie des techniques, Paris, éd. de la Maison des Sciences de l'Homme, 1987.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1988, pp.201-202</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...59 lines deleted...]
-              <w:t xml:space="preserve">, 2015, pp.22-23</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00722456v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Palaeolithic Lamps and Their Specialization.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Current Anthropology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1987, 28 (4), pp.569-577</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Musées et collections cherchent visibilité et espace de re-naissance, 109, pp.27</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00407175v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À propos de la division sexuelle du travail chez les chasseurs-cueilleurs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1986, 83 (8), pp.230-232</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...866 lines deleted...]
-                <w:t xml:space="preserve">Esthétique de la Technique</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00721658v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les lampes de Solvieux (Dordogne).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...4701 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
-              <w:r>
-[...258 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Roussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Sackett</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9793,4467 +9793,4467 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pourquoi le concept de chrono-culture est-il si ancré dans les habitus des archéologues ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laure Fontana; Sophie A. de Beaune. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Et pourtant elle tourne ! Blocages épistémologiques en archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Éditions, pp.19-38, 2025, 978-2-271-15404-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05230448v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Et pourtant elle tourne ! Blocages épistémologiques en archéologie. Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laure Fontana; Sophie A. de Beaune. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Et pourtant elle tourne ! Blocages épistémologiques en archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CNRS Éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.9-17, 2025, CNRS Alpha, 978-2-271-15404-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CNRS Éditions</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">hal-05230443v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Professionalization of Female Prehistorians in France in the Twentieth Century</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sandra L. López Varela. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Women in Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.243-268, 2023, Women in Engineering and Science, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-27650-7_12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, CNRS Éditions, pp.19-38, 2025, 978-2-271-15404-0</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04168150v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étudier les gestes et sensorialités du présent pour retrouver celles du passé : approches croisées en préhistoire et ethnomusicologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Mifune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vincent Battesti; Joël Candau. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Apprendre les sens, apprendre par les sens : anthropologie des perceptions sensorielles.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Pétra, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Sophie de Beaune</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03882307v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Préhistoire des préhistoriens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sophie A. de Beaune; Rémi Labrusse. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Préhistoire au présent. Mots, images, savoirs, fictions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Éditions, pp.13-21, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03822103v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction (Part II)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...34 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Moro Abadia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sophie A. de Beaune; Alessandro Guidi; Oscar Moro Abadía; Massimo Tarantini. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">New Advances in the History of Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archaeopress Publishing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.94-95, 2021, Proceedings of the session organized by the history of archaeology scientific commission at the XVIII world Congress of the International Union of Prehistoric and Protohistoric (UISPP) held in Paris, 4-9 juin 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Marie-France Mifune</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03822390v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thomas Cirotteau; Jennifer Kerner; Éric Pincas. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lady sapiens. Enquête sur la femme au temps de la Préhistoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Arènes, pp.11-15, 2021, Lady sapiens. Enquête sur la femme au temps de la Préhistoire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03822332v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Three career itineraries that linked prehistory, archaeology, and technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sophie A. de Beaune; Alessandro Guidi; Oscar Moro Abadía; Massimo Tarantini. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">New Advances in the History of Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Archaeopress Publishing, pp.96-107, 2021, Proceedings of the session organized by the history of archaeology scientific commission at the XVIII world Congress of the International Union of Prehistoric and Protohistoric (UISPP) held in Paris, 4-9 juin 2018, 978-1-80327-072-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03822454v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimensions littéraires et fictionnelles dans le discours sur la préhistoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sophie A. de Beaune; Rémi Labrusse. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Préhistoire au présent. Mots, images, savoirs, fictions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Éditions, pp.216-235, 2021, 978-2-271-13641-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03822167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le matériel domestique en pierre non taillée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, Éditions Pétra, A paraître</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michèle Julien; Francine David; Michel Girard; Annie Roblin-Jouve. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Châtelperronien de la grotte du Renne (Arcy-sur-Cure, Yonne, France). Les fouilles d’André Leroi-Gourhan (1949-1963)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paléo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Archaeopress Publishing, pp.96-107, 2021, Proceedings of the session organized by the history of archaeology scientific commission at the XVIII world Congress of the International Union of Prehistoric and Protohistoric (UISPP) held in Paris, 4-9 juin 2018, 978-1-80327-072-2</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03821401v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A critical analysis of the evidence for sexual division of tasks in the European Upper Paleolithic.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">K. A. Overmann et F. L. Coolidge. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Squeezing Minds from Stones: Cognitive Archaeology &amp; the Evolution of the Human Mind.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oxford University Press, p. 376-405, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Les Arènes, pp.11-15, 2021, Lady sapiens. Enquête sur la femme au temps de la Préhistoire</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02780243v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Outil et/ou œuvre d’art ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cécile Debray; Maria Stavrinaki; Rémi Labrusse. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Préhistoire. Une énigme moderne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, éditions du Centre Pompidou, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, CNRS Éditions, pp.13-21, 2021</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03856104v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grotte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Feu. Ami ou ennemi ?, in N. Ribet (dir.), catalogue de l’exposition « Feu », La Cité des Sciences et de l’Industrie, Paris, 3 avril 2018-6 janvier 2019, Malakoff, Dunod : 120-123.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01832381v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’analogie, les techniques et les savoirs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A de Beaune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">New Advances in the History of Archaeology</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Hilaire-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koen Vermeir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sophie A. de Beaune, Liliane Hilaire-Pérez et Koen Vermeir eds. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’analogie dans les techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Éditions, p. 7-56, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02782128v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tracer l’activité de populations anciennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">J.-M. Barbier et M. Durand eds. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Encyclopédie d’analyse des activités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de France, p. 207-218, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02781864v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le matériel lithique non taillé de la grotte d’Isturitz issu des fouilles Passemard et Saint-Périer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christian Normand et Pierre Cattelain eds. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La grotte d’Isturitz. Fouilles anciennes et récentes. Actes de la table ronde du cinquantenaire du classement comme Monument Historique des grottes d’Isturitz et d’Oxocelhaya, Hasparren, 14-15 nov. 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions du CEDARC, pp.25-34, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02781098v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’analogie, les techniques et les savoirs. Approches cognitives et historiques »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koen Vermeir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'analogie et les techniques. Approches interdisciplinaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.7-56, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04014419v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'analogie, les techniques et les savoirs. Approches cognitives et historiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. De Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Hilaire‐pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koen Vermeir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">de Beaune, Sophie A. and Hilaire‐Pérez, Liliane and Vermeir, Koen. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'analogie dans les techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS éditions, pp.8--56, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01677050v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le matériel lithique non taillé de la grotte d’Isturitz issu des fouilles récentes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christian Normand et Pierre Cattelain eds. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La grotte d’Isturitz. Fouilles anciennes et récentes, Actes de la table ronde du cinquantenaire du classement comme Monument Historique des grottes d’Isturitz et d’Oxocelhaya</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions du CEDARC, p. 165-178, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02781487v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Leroi-Gourhan. Paris, 25 août 1911 – Paris, 19 février 1986</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université Jean Moulin Lyon 3. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Homme [L’objet]. André Leroi-Gourhan. Catalogue d’exposition, Université Jean Moulin Lyon III, 11 octobre-22 décembre 2016.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02409603v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La collection d’objets ethnographiques de l’université Jean Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université Jean Moulin Lyon 3. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Homme [L’objet]. André Leroi-Gourhan. Catalogue d’exposition, Université Jean Moulin Lyon III, 11 octobre-22 décembre 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.42-53, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02409636v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Où en est l'ethnologie préhistorique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Olive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Valla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Audouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Soulier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">André Leroi-Gourhan, « L’homme, tout simplement »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions de Boccard; Travaux de la MAE, p 173-186, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02063050v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reasoning processes in prehistoric art interpretation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Primitiva Bueno-Ramírez; Paul G. Bahn. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Prehistoric Art as Prehistoric Culture Studies in Honour of Professor Rodrigo de Balbín-Behrmann</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Archaeopress Archaeology, p. 25-29, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02063042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’archéologie élargie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">O. Néron de Surgy; S. Tirard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La science des sixties. Les avancées remarquables au temps des yéyés et de la guerre froide</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.76-78, 2014, 978-2-7011-8355-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02063038v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rupture et continuité des techniques préhistoriques : que nous enseignent l’anthropologie et l’histoire des techniques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jacques Jaubert; Nathalie Fourmenet; Pascal Depaepe. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transitions, ruptures et continuité en Préhistoire / Transitions, Rupture and Continuity in Prehistory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Société préhistorique française, pp.41-45, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02063053v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’exposition universelle de Lyon de 1894 à l’université Jean Moulin : la collection lyonnaise d’ethnologie coloniale d’André Leroi-Gourhan.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A.-L. Carré, M.-S. Corcy, C. Demeulenaere-Douyère, L. Hilaire-Pérez. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Expositions universelles à Paris au XIXe siècle. Techniques, publics, patrimoines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Éditions, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01707779v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sophie A. de Beaune et Henri-Paul Francfort. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Archéologie à découvert.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Éditions, pp.221-223, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00730332v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Que nous dit la Préhistoire des conditions de l'invention ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ivan Toulouse. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Technique et Création.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.53-70, 2012, Eurêka et Cie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00730336v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sophie A. de Beaune et Henri-Paul Francfort. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Archéologie à découvert.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Éditions, pp.89-91, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00730330v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sophie A. de Beaune et Henri-Paul Francfort. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Archéologie à découvert.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Éditions, pp.173-175, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00730331v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avant-propos, Introduction.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sophie A. de Beaune et Henri-Paul Francfort. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Archéologie à découvert.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Éditions, pp.12-15, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00730329v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'émergence des capacités cognitives chez l'homme.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">René Treuil. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'archéologie cognitive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison des Sciences de l'Homme, pp.33-90, 2011, Cogniprisme</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00730326v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. Histoire et préhistoire, des disciplines sous influence.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sophie A. de Beaune. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Écrire le passé. La fabrique de la préhistoire et de l'histoire à travers les siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Éditions, pp.9-13, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00720520v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Leroi-Gourhan. Paris, 25 août 1911 - Paris, 19 février 1986.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Célébrations nationales 2011.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ministère de la Culture et de la Communication, Direction des Archives de France, pp.77-89, 285-286, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00730323v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aux origines de la construction.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">R. Carvais, A. Guillerme, V. Nègre, J. Sakarovitch. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Édifice et artifice. Histoires constructives. Premier Congrès francophone d'histoire de la construction, Paris, 19-21 juin 2008.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Picard, pp.77-89, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00730320v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Technical invention in the Palaeolithic: what if the explanation comes from the cognitive and neuropsychological sciences?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Beaune S. A. de, Coolidge F. and Wynn T. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cognitive Archaeology and Human evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cambridge University Press, pp.3-14, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00586533v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The emergence of cognitive abilities. The contribution of neuropsychology to archaeology.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Beaune S. A. de, Coolidge F. and Wynn T. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cognitive Archaeology and Human evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cambridge University Press, pp.1-2, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00720556v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre gratuité et nécessité.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">E. Azoulay. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">100 000 ans de beauté. Vol. 1. Préhistoire / Fondations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gallimard, pp.98-101, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00720510v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luxury or necessity?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">E. Azoulay. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">100 000 years of beauty. Vol. 1. Prehistory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gallimard, pp.98-101, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00720505v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouvelles données sur la séquence aurignacienne de la grotte d'Isturitz (communes d'Isturitz et de Saint-Martin-d'Arberoue. Pyrénées-Atlantiques)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Costamagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Diot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Henry-Gambier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jacques Evin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Un siècle de construction du discours scientifique en Préhistoire, vol. III " ..Aux conceptions d'aujourd'hui ", Actes du Congrès Préhistorique de France, XXVIe session, Congrès du Centenaire, 21-25 septembre 2004, Avignon.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mémoires de la Société préhistorique française, pp.277-293, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00720561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sophie A. de Beaune. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chasseurs-cueilleurs. Comment vivaient nos ancêtres du Paléolithique supérieur. Méthodes d'analyse et d'interprétation en Préhistoire.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Éditions, pp.7-13, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00730319v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La préhistoire est-elle toujours une science humaine ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jacques Evin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Un siècle de construction du discours scientifique en Préhistoire, vol. III « ..Aux conceptions d'aujourd'hui », Actes du Congrès Préhistorique de France, XXVIe session, Congrès du Centenaire, 21-25 septembre 2004, Avignon.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mémoires de la Société préhistorique française, pp.13-21, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00406457v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du Bulletin de la Société préhistorique française à Jean Auel : un exercice de style</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sophie A. de Beaune. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chasseurs-cueilleurs. Comment vivaient nos ancêtres du Paléolithique supérieur. Méthodes d'analyse et d'interprétation en Préhistoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Editions, pp.247-260, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00524831v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un atelier magdalénien de sculpture de la stéatite au Rocher de la Caille (Loire) ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M. Lejeune et A.-C Welté. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Art du Paléolithique supérieur, Actes du colloque 8, XIVe Congrès de l'Union internationale des sciences préhistoriques et protohistoriques (UISPP), 2-8 sept. 2001, Liège</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ERAUL, pp.177-186, 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00407484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les outils lithiques non taillés comme marqueurs d'activité.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Approches fonctionnelles en préhistoire. Actes du Congrès Préhistorique de France, XXVe session, 24-26 mars 2000, Nanterre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mémoires de la Société préhistorique française, pp.97-106, 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00406452v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Origine du matériel de mouture : innovation et continuité du Paléolithique au Néolithique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M. Barboff, F. Sigaut, C. Griffin-Kremer et R. Kremer. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Meules à grains, Actes du Colloque international " Extraction, façonnage, commerce et utilisation des meules de moulin - Une industrie dans la longue durée ".</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ibis press - éditions de la Maison des Sciences de l'Homme, pp.15-30, 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00719920v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Détermination et origine géologique de la matière première de l'industrie lithique du site magdalénien du Rocher de la Caille.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Alix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huguette Deloge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Santallier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">H. Deloge, L. Deloge, S. A. de Beaune. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Rocher de la Caille : un site magdalénien de plein air au Saut-du-Perron Saint-Jean/Saint-Maurice-sur-Loire (Loire).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mémoires de la Société préhistorique française, XXXI, pp.63-75, 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00722337v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la domestication du feu aux premières lampes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurent Chrzanovski. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouveautés lychnologiques / Lychnological News</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hauterive, (Suisse), Lychnoservices, pp.13-20, 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00407554v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les lampes et les récipients en pierre du site magdalénien du Rocher de la Caille.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">H. Deloge, L. Deloge, S. A. de Beaune. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Rocher de la Caille : un site magdalénien de plein air au Saut-du-Perron Saint-Jean/Saint-Maurice-sur-Loire (Loire).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mémoires de la Société préhistorique française, XXXI, pp.151-172, 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00722354v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Façonnage expérimental de récipients en stéatite.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Alix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">H. Deloge, L. Deloge, S. A. de Beaune. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Rocher de la Caille : un site magdalénien de plein air au Saut-du-Perron Saint-Jean/Saint-Maurice-sur-Loire (Loire).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mémoires de la Société préhistorique française, XXXI, pp.173-182, 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00722381v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les outils sur galet du site magdalénien du Rocher de la Caille.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Santallier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">H. Deloge, L. Deloge, S. A. de Beaune. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Rocher de la Caille : un site magdalénien de plein air au Saut-du-Perron Saint-Jean/Saint-Maurice-sur-Loire (Loire).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mémoires de la Société préhistorique française, XXXI, pp.137-150, 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00722454v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Utilisation de la pierre par l'homme.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">J.-Cl. Miskovsky. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géologie de la Préhistoire. Méthodes. Techniques. Applications.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Géopré - Presses Universitaires de Perpignan, pp.987-1000, 2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00722302v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les fossiles et autres curiosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Béatrice Schmider. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Aurignacien de la grotte du Renne, Les fouilles d’André Leroi-Gourhan à Arcy-sur-Cure (Yonne)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Supplément XXXIV à Gallia Préhistoire, CNRS Éditions, pp.267-270, 2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03821732v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Origine du matériel de broyage au Paléolithique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hara Procopiou; René Treuil. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Moudre et broyer. II – Archéologie et histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.94-95, 2021, Proceedings of the session organized by the history of archaeology scientific commission at the XVIII world Congress of the International Union of Prehistoric and Protohistoric (UISPP) held in Paris, 4-9 juin 2018</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions du comité des travaux historiques et scientifiques (CTHS)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 2-7355-0505-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, CNRS Éditions, pp.216-235, 2021, 978-2-271-13641-1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04068335v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’outillage sur galet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Béatrice Schmider. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Aurignacien de la grotte du Renne, Les fouilles d’André Leroi-Gourhan à Arcy-sur-Cure (Yonne)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Supplément XXXIV à Gallia Préhistoire, CNRS Editions, pp.199-213, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...86 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03821726v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les fossiles et autres curiosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Béatrice Schmider. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Aurignacien de la grotte du Renne, Les fouilles d’André Leroi-Gourhan à Arcy-sur-Cure (Yonne)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, XXXIV, CNRS Éditions, pp.267-270, 2002, Supplément à Gallia Préhistoire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...3377 lines deleted...]
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03090591v1</w:t>
-              </w:r>
-[...230 lines deleted...]
-                <w:t xml:space="preserve">halshs-03821726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'outillage sur galet</w:t>
               </w:r>
@@ -14860,213 +14860,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00723178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'outillage sur galet des sondages 1998, in Normand C. (dir.), Grotte d'Isturitz, salle de Saint-Martin (commune de Saint-Martin d'Arberoue), Rapport final, Opération de fouilles programmées tri-annuelles 2003-2005, 23 p., 1 tabl., 26 fig.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00723176v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'outillage sur galet des sondages 1997, in Normand C. (dir.), Grotte d'Isturitz, salle de Saint-Martin (commune de Saint-Martin d'Arberoue), Rapport final, Opération de fouilles programmées tri-annuelles 2003-2005, 8 p., 9 fig.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00723174v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'outillage sur galet des fouilles 2000 à 2003, in Normand C. (dir.), Grotte d'Isturitz, salle de Saint-Martin (commune de Saint-Martin d'Arberoue), Rapport final, Opération de fouilles programmées tri-annuelles 2003-2005, 21 p., 6 tabl., 21 fig.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00723177v1</w:t>
-              </w:r>
-[...122 lines deleted...]
-                <w:t xml:space="preserve">halshs-00723174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport de fouille (sondage) de La Mouthe (Les Eyzies-de-Tayac, Dordogne)</w:t>
               </w:r>
@@ -15570,51 +15570,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269980v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie A. de Beaune" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230424v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fontana" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04453776v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tautem.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03977892v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03820880v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zazie.com.br/produto/sophie-a-de-beaune/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03820930v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Guidi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Moro Abadia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Tarantini" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03190017v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Labrusse" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482031v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317808v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lorre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Archambault de Beaune" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Morero" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pr&#233;valet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Rieth" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014418v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Hilaire-P&#233;rez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Vermeir" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01713674v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Hilaire-Perez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677048v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie A. De Beaune" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Hilaire&#8208;p&#233;rez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01707844v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie A de Beaune" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Balzeau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01713670v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01713662v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01713600v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721199v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Paul Francfort" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721196v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick L. Coolidge" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wynn" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721195v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721194v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721388v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721392v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huguette Deloge" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Deloge" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org/offres/file_inline_src/515/515_pj_060918_150744.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721396v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721398v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721404v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721402v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721406v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.persee.fr/doc/galip_0072-0100_1987_sup_23_1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04625004v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04065392v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04065376v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lhomme.46221" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03820902v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03140954v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03821451v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03821427v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03821074v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03821021v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02063034v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01830560v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02388360v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02388373v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Delluc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Delluc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Delorme" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Genty" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Valladas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02780608v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02388344v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02388350v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388070v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02063114v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02388314v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388072v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02388325v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02063101v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02063087v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388068v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02063098v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02063106v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11873-013-0211-1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02063083v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730334v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02063076v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11873-012-0198-z" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014460v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Beaune" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730328v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720555v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730327v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00462077v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Langlais" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc P&#233;tillon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cattelain" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Chauvi&#232;re" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721666v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726354v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721183v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726352v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726344v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00403707v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Letourneux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00722390v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00722388v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721664v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721380v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00722386v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00723172v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721667v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00404875v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/381045" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00407262v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421772v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720821v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720817v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00803851v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00723164v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720791v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721665v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00803852v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00723165v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00723166v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00407249v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00719915v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720813v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720491v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00406440v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720712v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726290v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726286v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720783v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720704v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421767v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720708v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720670v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730314v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720668v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720812v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721663v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00741598v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randall White" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421769v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=White Randall" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721660v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galip.1993.2085" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726283v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00719914v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730318v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720665v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726278v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721385v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726294v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721193v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.1989.9363" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730317v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806486v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00722457v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721659v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galip.1989.2264" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00722456v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00732739v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Roussot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00407175v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721658v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806498v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Sackett" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806497v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721189v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roussot Alain" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.1982.5343" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842120v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721656v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230443v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/prehistoire/et-pourtant-elle-tourne-blocages-epistemologiques-en-archeologie/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230448v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04168150v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Richard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-27650-7_12" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882307v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Mifune" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03822454v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03822332v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03822103v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03822390v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archaeopress.com/ArchaeopressShop/DMS/7BE24D320CA9430DBE277F9510D496E3/9781803270722-sample.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03822167v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03821401v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gagnon" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/paleo/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02780243v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03856104v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01832381v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02782128v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02781098v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014419v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677050v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02781864v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02781487v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02409603v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02409636v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02063050v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Valentin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Olive" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Valla" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Audouze" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02063042v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02063038v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02063053v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01707779v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730332v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730336v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730329v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730330v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730331v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730326v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720520v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730323v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730320v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720510v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00586533v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720556v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720505v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00406457v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730319v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720561v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Normand" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costamagno" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Diot" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Henry-Gambier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00524831v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00407484v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00406452v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00722354v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00722381v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Alix" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00722337v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Santallier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00407554v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00719920v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00722454v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00722302v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03090591v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03821732v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04068335v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cths.fr/ed/index.php" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03821726v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03090601v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00803858v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Pin&#231;on" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806463v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806452v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Buisson" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03823302v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00732555v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00722271v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00723178v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00723177v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00723176v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00723174v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03089437v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02393474v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04056920v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Willemont" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01379045v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouette Barboff" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Stockinger" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssine Boukile El" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269980v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie A. de Beaune" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230424v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fontana" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04453776v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tautem.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03977892v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03820930v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Guidi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Moro Abadia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Tarantini" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03820880v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zazie.com.br/produto/sophie-a-de-beaune/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03190017v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Labrusse" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482031v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317808v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lorre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Archambault de Beaune" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Morero" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pr&#233;valet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Rieth" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014418v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Hilaire-P&#233;rez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Vermeir" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01713674v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Hilaire-Perez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677048v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie A. De Beaune" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Hilaire&#8208;p&#233;rez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01707844v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie A de Beaune" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Balzeau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01713662v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01713670v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01713600v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721199v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Paul Francfort" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721196v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick L. Coolidge" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wynn" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721195v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721194v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721388v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721392v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huguette Deloge" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Deloge" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org/offres/file_inline_src/515/515_pj_060918_150744.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721396v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721398v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721404v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721402v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721406v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.persee.fr/doc/galip_0072-0100_1987_sup_23_1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04625004v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04065376v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lhomme.46221" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04065392v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03820902v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03140954v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03821451v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03821427v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03821074v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03821021v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02063034v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01830560v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02388360v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02388373v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Delluc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Delluc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Delorme" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Genty" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Valladas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02780608v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02388344v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02388350v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388070v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02063114v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02388314v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388072v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02388325v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02063101v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02063087v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02063098v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02063106v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11873-013-0211-1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388068v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02063083v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730334v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02063076v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11873-012-0198-z" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014460v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Beaune" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730328v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720555v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730327v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00462077v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Langlais" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc P&#233;tillon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cattelain" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Chauvi&#232;re" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721666v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00722390v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00403707v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Letourneux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726344v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726354v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726352v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721183v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00722388v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721664v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00723172v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721380v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00722386v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721667v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00404875v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/381045" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00407262v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421772v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720821v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00803851v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00723164v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720791v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720817v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721665v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00803852v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00723165v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00723166v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00407249v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00719915v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720813v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720491v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00406440v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726286v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720783v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720712v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726290v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720704v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421767v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720708v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720812v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720668v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720670v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730314v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721663v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00741598v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randall White" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721660v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galip.1993.2085" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726283v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421769v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=White Randall" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00719914v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720665v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730318v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726278v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721385v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726294v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721193v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.1989.9363" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730317v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806486v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00722457v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721659v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galip.1989.2264" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00732739v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Roussot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00722456v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00407175v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721658v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806498v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Sackett" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806497v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721189v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roussot Alain" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.1982.5343" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842120v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721656v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230448v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230443v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/prehistoire/et-pourtant-elle-tourne-blocages-epistemologiques-en-archeologie/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04168150v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Richard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-27650-7_12" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882307v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Mifune" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03822103v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03822390v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archaeopress.com/ArchaeopressShop/DMS/7BE24D320CA9430DBE277F9510D496E3/9781803270722-sample.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03822332v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03822454v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03822167v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03821401v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gagnon" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/paleo/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02780243v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03856104v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01832381v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02782128v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02781864v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02781098v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014419v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677050v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02781487v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02409603v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02409636v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02063050v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Valentin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Olive" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Valla" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Audouze" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02063042v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02063038v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02063053v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01707779v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730332v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730336v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730330v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730331v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730329v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730326v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720520v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730323v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730320v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00586533v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720556v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720510v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720505v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720561v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Normand" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costamagno" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Diot" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Henry-Gambier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730319v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00406457v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00524831v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00407484v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00406452v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00719920v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00722337v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Alix" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Santallier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00407554v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00722354v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00722381v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00722454v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00722302v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03821732v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04068335v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cths.fr/ed/index.php" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03821726v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03090591v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03090601v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00803858v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Pin&#231;on" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806463v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806452v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Buisson" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03823302v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00732555v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00722271v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00723178v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00723176v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00723174v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00723177v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03089437v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02393474v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04056920v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Willemont" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01379045v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouette Barboff" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Stockinger" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssine Boukile El" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>