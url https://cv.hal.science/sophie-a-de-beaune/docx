--- v1 (2026-04-11)
+++ v2 (2026-05-04)
@@ -294,2094 +294,2156 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (27)</w:t>
+        <w:t xml:space="preserve">Ouvrages (28)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La vie quotidienne durant la Préhistoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nouveau Monde, 2026, Chronos, 9 782380 948097</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05588723v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Et pourtant elle tourne !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Fontana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laure Fontana; Sophie A. de Beaune. CNRS Éditions, 2025, 978-2-271-15404-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05230424v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Une journée au temps de la Préhistoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eyrolles, 2025, 50 objets racontent, 978-2-416-01757-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05269980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Laure Fontana</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Budding prehistorians</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tautem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04453776v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préhistoire intime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gallimard, Folio Histoire inédit, 2022, 978-2-07-2961-48-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03977892v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New Advances in the History of Archaeology.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Laure Fontana; Sophie A. de Beaune. CNRS Éditions, 2025, 978-2-271-15404-0</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Guidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Moro Abadia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Tarantini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Archaeopress Publishing, 2021, 978-1-80327-072-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...58 lines deleted...]
-              <w:t xml:space="preserve">, 2023</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03820930v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Da beleza do gesto técnico na Pré-história</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zazie Edições</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 978-87-93530-99-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Gallimard, Folio Histoire inédit, 2022, 978-2-07-2961-48-9</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03820880v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Préhistoire au présent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Labrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sophie A. de Beaune; Rémi Labrusse. CNRS Editions, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03190017v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Préhistoire au présent. Mots, images, savoirs, fictions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Labrusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Guidi</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS éditions. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04482031v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transferts techniques et transmission de savoir-faire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Oscar Moro Abadia</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Archambault de Beaune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Archaeopress Publishing, 2021, 978-1-80327-072-2</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Morero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Prévalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Rieth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 28, 2019, Eurasie, Yvonne de Siké, 978-2-343-16660-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-          </w:p>
-[...61 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 978-87-93530-99-7</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04317808v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Analogie et les techniques. Approches interdisciplinaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koen Vermeir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS Editions, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La Préhistoire au présent</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04014418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'analogie dans les techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Sophie A. de Beaune; Rémi Labrusse. CNRS Editions, 2021</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Hilaire-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koen Vermeir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS Editions, 2017, Coll. Alpha</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Rémi Labrusse</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01713674v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'analogie dans les techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. De Beaune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">CNRS éditions. 2021</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Hilaire‐pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koen Vermeir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">de Beaune, Sophie A. and Hilaire‐Pérez, Liliane and Vermeir, Koen. CNRS éditions, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Christine Lorre</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01677048v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Notre préhistoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie Archambault de Beaune</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Balzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Belin, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01713670v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qu'est-ce que la Préhistoire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gallimard, 2016, Folio Histoire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01713662v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Notre Préhistoire. La grande aventure de la famille humaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A de Beaune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Élise Morero</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Balzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Belin, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01707844v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Homme et l'outil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS Editions, coll. Biblis, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01713600v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Archéologie à découvert.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Romain Prévalet</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri-Paul Francfort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS Éditions, pp.332, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00721199v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Préhistoire.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">, 28, 2019, Eurasie, Yvonne de Siké, 978-2-343-16660-5</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Balzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS Éditions / Dargaud, pp.200, 2009, Chroniques de l'Homme</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-            <w:r>
-[...48 lines deleted...]
-                <w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00721195v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cognitive Archaeology and Human Evolution.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederick L. Coolidge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">CNRS Editions, 2017</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Wynn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cambridge University Press, pp.185, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L'analogie dans les techniques</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00721196v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Homme et l'outil.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS Éditions, pp.168, 2008, Le Passé recomposé, Sophie A. de Beaune</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00721194v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chasseurs-cueilleurs. Comment vivaient nos ancêtres du Paléolithique supérieur.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS Éditions, pp.294, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00721388v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Rocher de la Caille : un site magdalénien de plein air au Saut-du-Perron, Saint-Jean/Saint-Maurice-sur-Loire (Loire).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Liliane Hilaire-Perez</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huguette Deloge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">CNRS Editions, 2017, Coll. Alpha</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Deloge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mémoires de la Société préhistorique française, XXXI</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.252, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...75 lines deleted...]
-              <w:t xml:space="preserve">de Beaune, Sophie A. and Hilaire‐Pérez, Liliane and Vermeir, Koen. CNRS éditions, 2017</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00721392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préhistoriens en herbe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gallimard, 96 p., 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">Belin, 2016</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00721396v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une archéologie du geste.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS Éditions, pp.238, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Gallimard, 2016, Folio Histoire</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00721398v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les galets utilisés au Paléolithique supérieur.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS Éditions, pp.298, 1997, XXXIIe supplément à Gallia Préhistoire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">Belin, 2016</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00721404v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les hommes au temps de Lascaux. 40 000 - 10 000 avant J.-C.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hachette, pp.316, 1995, La Vie Quotidienne - Civilisations et Sociétés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">CNRS Editions, coll. Biblis, 2015</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00721402v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lampes et godets au Paléolithique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CNRS Éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.280, 1987, XXIIIe supplément à Gallia Préhistoire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...753 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00721406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2391,7391 +2453,7391 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Leroi-Gourhan et Moret-sur-Loing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Culture &amp; Patrimoine. La revue des Amis de Moret et de sa Région</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 249, pp.9-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04625004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le site préhistorique de Pincevent (La Grande Paroisse, Seine-et-Marne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Culture &amp; Patrimoine. La revue des Amis de Moret et de sa Région</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 244, pp.23-28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04065392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu de : Frans de Waal, Différents. Le genre vu par un primatologue. Paris, Les liens qui libèrent, 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 245, pp.163-166. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/lhomme.46221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04065376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 244, pp.23-28</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Être mère au Paléolithique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Grands Dossiers des Sciences Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Hors-série (n° 11), pp.10-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Hors-série (n° 11), pp.10-11</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03820902v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émergence et évolution de la cognition humaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Intellectica - La revue de l’Association pour la Recherche sur les sciences de la Cognition (ARCo)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Émergence et évolution de la cognition humaine, 73 (2), pp.7-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Émergence et évolution de la cognition humaine, 73 (2), pp.7-26</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03140954v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dans le quotidien des chasseurs-cueilleurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Monde La Vie. Hors-série</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, L'histoire de l'homme, pp.50-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Dans le quotidien des chasseurs-cueilleurs</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03821451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nos ancêtres n’étaient pas ceux que l’on croyait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Monde La Vie. Hors-série</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, L'histoire de l'homme, pp.50-53</w:t>
+              <w:t xml:space="preserve">, 2020, L'histoire de l'homme, pp.22-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2020, L'histoire de l'homme, pp.22-25</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03821427v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vertikaler Wissenstransfer in der longue durée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Die Kunde. Zeitschrift für niedersächsische Archäologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Naturalismus ade?, 69, pp.121-141</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Naturalismus ade?, 69, pp.121-141</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03821074v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le proche et le lointain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Homme. Revue française d'anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 227-228, pp.69-100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 227-228, pp.69-100</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03821021v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réflexions épistémologiques sur la notion d'emprunt et de transfert techniques en préhistoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eurasie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28, pp.11-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 28, pp.11-38</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02063034v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arqueología prehistórica y antropología social: una mirada sobre dos disciplinas hermanas que trabajan sobre lo inefable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fuegia. Revista de Estudios Sociales y del Territorio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1 (1), pp.24-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 1 (1), pp.24-30</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01830560v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’émergence de l’aptitude à l’invention technique chez l’homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Lettre des Neurosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.31-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02388360v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La grotte ornée de Villars (Dordogne).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Delluc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Delluc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Genty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Valladas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Préhistoire du Sud-Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 24 (2), pp.97-157</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02388373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’émergence de l’aptitude à l’invention technique chez l’homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Lettre des Neurosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, pp.31-34</w:t>
+              <w:t xml:space="preserve">La Lettre - Société des Neurosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 50, pp.31-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Delluc</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02780608v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’origine de l’invention reste un mystère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.22-23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02388344v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La collection d'ethnologie coloniale de l'université Jean Moulin Lyon 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de Liaison de l'Association Sauvegarde et Embellissement de Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Musées et collections cherchent visibilité et espace de re-naissance, 109, pp.27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02388350v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Appréhender les outils simples en contexte préhistorique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Artefact : techniques, histoire et sciences humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2, pp.137-148</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02388070v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La préhistoire, fiction ou science ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sciences humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 262, pp.40-41</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02063114v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aux origines de la division du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour la science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 445, pp.56-62</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02388314v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les outils ont fait l'homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 492, pp.54-58</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02388072v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’usage de la stéatite au Paléolithique supérieur.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Préhistoire du Sud-Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Hommage à Alain Roussot, 22 (1-2), pp.11-18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02388325v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. Esthétique du geste technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gradhiva : revue d'histoire et d'archives de l'anthropologie </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Esthétique du geste technique, 17, p. 4-25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02063087v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ln memoriam. François Sigaut (1940-2012) ou la technologie, science humaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Artefact : techniques, histoire et sciences humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1, pp.7-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02388068v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la beauté du geste technique en préhistoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gradhiva : revue d'histoire et d'archives de l'anthropologie </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Esthétique du geste technique, 17, p. 26-49</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02063098v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Sigaut (1940–2012), agronome et Technologue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de synthèse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 134 (1), pp.115-124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11873-013-0211-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02063106v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Activités domestiques, techniques et artistiques des occupants du Roc-aux-Sorciers, Angles-sur-l'Anglin (Vienne).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Antiquités nationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 44, p. 23-40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02063083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le musée comme lieu d’administration de la preuve.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gradhiva : revue d'histoire et d'archives de l'anthropologie </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 18, p. 166-199</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02063101v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les savoir-faire de Néandertal et Homo sapiens : un faux problème ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dossiers d'Archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 351, pp.30-37</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00730334v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esthétique de la Technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Delluc</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Hilaire-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de synthèse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 133 (4), pp.471-476. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11873-012-0198-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02063076v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esthétique de la Technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie de Beaune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gérard Delorme</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de synthèse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 133 (4), pp.471-476. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11873-012-0198-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04014460v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : A. Nowell et I. Davidson (eds), Stone Tools and the Evolution of Human Cognition, University Press of Colorado, 2010.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cambridge Archaeological Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.143-145</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00730328v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Die Geste, das Werkzug und der Gedanke.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Museumszeitung, Schwab Museum für Archäologie, Bienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.6-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00720555v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La genèse de la technologie comparée chez André Leroi-Gourhan.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Documents pour l'histoire des techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 20, pp.197-223</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00730327v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une occupation de la fin du Dernier Maximum Glaciaire dans les Pyrénées : le Magdalénien inférieur de la grotte des Scilles (Lespugue, Haute-Garonne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominique Genty</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Helene Valladas</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cattelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Chauvière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Préhistoire du Sud-Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 24 (2), pp.97-157</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 107 (1), pp.5-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 50, pp.31-34</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00462077v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commentaire de : O. Bar Yosef et P. Van Peer, The chaîne opératoire approach in Palaeolithic Archaeology.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Current Anthropology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 50 (1), pp.120-121</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2015, pp.22-23</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00721666v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : P. Picq et Y. Coppens, Aux origines de l'humanité. T. 1. De l'apparition de la vie à l'homme moderne. T. 2. Le propre de l'homme, Paris, Librairie Arthème Fayard, 2001.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Dossiers de la Recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...59 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Musées et collections cherchent visibilité et espace de re-naissance, 109, pp.27</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00726344v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Néolithique : pourquoi et comment ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sciences humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 205, pp.72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 2, pp.137-148</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00726354v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : R. Boyd et J. Silk, L'Aventure humaine. Des molécules à la culture, Bruxelles, De Boeck et Larcier, 2004.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Dossiers de la Recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.94-95</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...59 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 262, pp.40-41</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00726352v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : P. Rouillard (dir.), dir., Mobilités, immobilismes. L'emprunt et son refus, Colloques de la Maison René Ginouvès 3, Paris, De Boccard, 2007.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Documents pour l'histoire des techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.212-213</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Aux origines de la division du travail</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00721183v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Magdalénien de la grotte des Scilles (Lespugue, Haute-Garonne). Premiers résultats de l'étude pluridisciplinaire de la collection Saint-Périer.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Chauvière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Letourneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Antiquités nationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 39, pp.57-71</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00403707v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'art préhistorique, support de mémoire.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Grands Dossiers Des Sciences Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 11, pp.22-27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00722390v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment vivaient nos ancêtres.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Grands Dossiers Des Sciences Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 9, pp.43-49</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00722388v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commentaire de : H.V.A. James and M.D. Petraglia, Modern Human Origins and the Evolution of Behavior in the Later Pleistocene Record of South Asia.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Current Anthropology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 46 (suppl.), pp.S16-S17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00721664v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : Collectif. Gallia Informations 2000-2001 (2003).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, pp.374</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00721380v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La technologie des hommes préhistoriques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dossiers d'Archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 296, pp.26-36</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00722386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse de livre de : R. White, L'art préhistorique dans le monde, Paris, Éditions de La Martinière, 2004.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour la science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 445, pp.56-62</w:t>
+              <w:t xml:space="preserve">, 2004, 232, pp.100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les outils ont fait l'homme</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00723172v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commentaire de : I. de la Torre, Omo revisited. Evaluating the technological skills of Pliocene hominids.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Current Anthropology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 45 (4), pp.456</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00721667v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Invention of Technology.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Current Anthropology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 45 (2), pp.139-162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1086/381045⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00404875v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du grain à moudre sur les Néandertaliens.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 492, pp.54-58</w:t>
+              <w:t xml:space="preserve">, 2003, 360, pp.56-59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Hommage à Alain Roussot, 22 (1-2), pp.11-18</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00407262v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un arbre peut cacher la forêt.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société préhistorique Ariège-Pyrénées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, LVIII, pp.163-167</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 18, p. 166-199</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00421772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : C. Bellier, P. Cattelain et M. Otte (eds). La chasse dans la préhistoire. Hunting in prehistory, Actes du Colloque international de Treignes, 3-7 oct. 1990, Bulletin de la Société royale belge d'Anthropologie et de Préhistoire n° 111, Bruxelles, ERAUL n° 51, Liège, Artefacts 8, CEDARC, Treignes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, pp.171-172</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...59 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Esthétique du geste technique, 17, p. 4-25</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00720817v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Palaeolithic Lamps and Their Specialization.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin of Primitive Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 23, pp.60-67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Esthétique du geste technique, 17, p. 26-49</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00803851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse de livre de : Y. Coppens et P. Picq, Aux origines de l'humanité. T. 1. De l'apparition de la vie à l'homme moderne. T. 2. Le propre de l'homme, Paris, Librairie Arthème Fayard, 2001.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour la science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 292, pp.108-109</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00723164v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : A.E. Rautman (ed.), Reading the body. Representations and remains in the archaeological record, Philadelphia, University of Pennsylvania Press, 1999.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, pp.298-300</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...59 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 1, pp.7-10</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00720791v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commentaire de : D. Stout, Skill and Cognition in Stone Tool production : an ethnographic case study from Irian Jaya.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Current Anthropology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 43 (5), pp.716</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Activités domestiques, techniques et artistiques des occupants du Roc-aux-Sorciers, Angles-sur-l'Anglin (Vienne).</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00721665v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A pigment-processing slab from La Crozo de Gentillo (or La Grotte de Combe-Cullier, Commune de Lacave (Lot).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin of Primitive Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 24, pp.62-64</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00803852v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : Collectif. Gallia Informations 1998-1999 : l'archéologie des régions : Champagne-Ardenne, Département des Recherches archéologiques subaquatiques et sous-marines, CNRS Éditions, 1 CD.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, pp.171</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00720821v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le temps suspendu de la préhistoire.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Hors-série (5), pp.100-103</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00407249v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse de livre de : J. Guilaine et J. Zammitt, Le sentier de la guerre. Visages de la violence préhistorique, Paris, Le Seuil, 2001.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour la science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 282, pp.110-111</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00723166v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse de livre de : J. Clottes (dir.), La grotte Chauvet. L'art des origines, Paris, Le Seuil, 2001.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour la science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 290, pp.160-161</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00723165v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : Première rencontre internationale d'archéologie expérimentale : résultats et perspectives, Turin, 9-12 déc. 1999</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, pp.127</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00720813v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les techniques d'éclairage paléolithiques : un bilan.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 12, pp.19-27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00719915v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les galets, outils du Paléolithique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour la science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 260, pp.52-57</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00720491v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chamanisme et préhistoire.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 38 (147), pp.203-219</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00406440v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : J. Clottes et D. Lewis-Williams, Les chamanes de la préhistoire. Transe et magie dans les grottes ornées, Paris, Le Seuil, coll. Arts rupestres, 1996.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, pp.234-236</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00720712v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : J. Svoboda (ed.), Pavlov I. Excavations 1952-53, Liège, ERAUL n° 66, 1994.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, pp.55</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00726290v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : M. Otte (dir.), Le Magdalénien du Trou de Chaleux (Hulsonniaux - Belgique), Liège, ERAUL n° 60, 1994.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, pp.54</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00726286v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : M.C. Nelson, S.M. Nelson and A. Wylie (eds), Equity Issues for Women in Archeology, Archeological Papers of the American Anthropological Association, number 5, 1994.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, pp.169-170</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00720783v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'art au Paléolithique supérieur : éphémère ou durable ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antiquités nationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 44, p. 23-40</w:t>
+              <w:t xml:space="preserve">, 1996, 28, pp.135-138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 351, pp.30-37</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00421767v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : G. Philip Rightmire. The evolution of Homo erectus. Comparative anatomical studies of an extinct human species, Cambridge University Press, 1993.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, pp.197</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Esthétique de la Technique</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00720708v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : R. Desbrosse et J. Kozlowski, Les habitats préhistoriques. Des Australopithèques aux premiers agriculteurs, Cracovie, Université Jagellon de Cracovie, Paris, éd. du CTHS, 1994.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, pp.195-196</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00720704v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : J. Garanger (dir.), La Préhistoire dans le Monde, Paris, PUF, coll. Nouvelle Clio, 1992.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, pp.220-221</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00720670v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multifunctionality of pebbles used in the Upper Paleolithic: an ethnographic approach.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin of Primitive Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 8, pp.64-67</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00730314v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : E. Bonifay et B. Vandermeersch (dir.), Les Premiers Européens, Actes du 114e congrès national des sociétés savantes (Paris, 3-9 avril 1989), Paris, éd. du CTHS, 1991.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, pp.221-223</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00720668v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : J. Desse et F. Audoin-Rouzeau (dir.). Exploitation des animaux sauvages à travers le temps, XIIIes Rencontres internationales d'archéologie et d'histoire d'Antibes, 15-17 oct. 1992, Juan-les-Pins, éd. APDCA, 1993.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, pp.101</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00720812v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commentaire de : A. Martin Byers, Symboling and the Middle-Upper Palaeolithic transition. A Theoretical and Methodological Critique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Current Anthropology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 35 (4), pp.382-384</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00721663v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ice Age Lamps.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...30 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">White Randall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific American Monthly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 266 (3), pp.108-113</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Sophie de Beaune</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00421769v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IV. Le matériel lithique non taillé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gallia Préhistoire – Fouilles et monuments archéologiques en France métropolitaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, L'abri sous roche de Pont d'Ambon à Bourdeilles (Dordogne), 35, pp.112-137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/galip.1993.2085⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00721660v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : H. Delporte. L'image de la femme dans l'art préhistorique, Paris, éd. Picard, 1993, 2e éd. augmentée [1re éd. 1979].</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, pp.383</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00726283v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approche expérimentale de techniques paléolithiques de façonnage de roches peu aptes à la taille.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 5, pp.155-177</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00719914v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Las lámparas de la Edad de Hielo.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...30 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Randall White</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Investigación y ciencia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 200, pp.54-59</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2011, pp.143-145</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00741598v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une lacune à combler : l'étude des galets utilisés au Paléolithique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 47, pp.48-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00730318v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : P. Broca. Mémoires d'anthropologie, Paris, éd. Jean-Michel Place, 1989, préface de Cl. Blanckaert.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, pp.239-241</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2011, pp.6-7</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00720665v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : H. Camps-Fabrer (dir.), Fiches typologiques de l'industrie osseuse préhistorique, Cahier 1 : H. Delporte et al. - Sagaies. Cahier 2 : P. Cattelain.- Propulseurs, Aix-en-Provence, Publications de l'Université de Provence, 1988.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, pp.238</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...59 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 20, pp.197-223</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00726278v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : G. Laurent, Paléontologie et évolution en France 1800-1860. De Cuvier-Lamarck à Darwin, Paris, éd. du CTHS, 1987.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, pp.184-186</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Langlais</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00721385v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : Art pariétal paléolithique. Étude et conservation, Actes du Colloque international Périgueux-Le Thot, novembre 1984, Ministère de la Communication, des grands Travaux et du Bicentenaire, 1989 (Actes des Colloques de la Direction du Patrimoine).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, pp.35-36</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00726294v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un ustensile en pierre décoré à usage plurifonctionnel provenant de Laussel (Dordogne).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société préhistorique de l'Ariège</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, XLIV, pp.193-202</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00730317v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonction et décor de certains ustensiles paléolithiques en pierre.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, 93 (2), pp.547-584</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00806486v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À propos d'une réédition hâtive.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, 86 (7), pp.207-209</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00722457v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Essai d’une classification typologique des galets et plaquettes utilisés au Paléolithique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gallia Préhistoire – Fouilles et monuments archéologiques en France métropolitaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, 31, pp.27-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/galip.1989.2264⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00721659v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exemple ethnographique de l'usage plurifonctionnel d'un galet de quartz.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, 86 (2), pp.61-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bspf.1989.9363⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00721193v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : A.-G. Haudricourt. La technologie science humaine. Recherches d'histoire et d'ethnologie des techniques, Paris, éd. de la Maison des Sciences de l'Homme, 1987.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1988, pp.201-202</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00722456v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une lampe paléolithique retrouvée dans les collections du Field Museum of Natural History, Chicago.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Roussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Randall White</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société préhistorique Ariège-Pyrénées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1988, XLIII, pp.149-160</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00732739v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Palaeolithic Lamps and Their Specialization.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Current Anthropology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1987, 28 (4), pp.569-577</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00407175v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À propos de la division sexuelle du travail chez les chasseurs-cueilleurs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1986, 83 (8), pp.230-232</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00721658v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les lampes de Solvieux (Dordogne).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Cattelain</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Roussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Sackett</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1986, 90 (1), pp.107-119</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00806498v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La lampe de La Faurélie II.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1984, 88 (1), pp.89-97</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00806497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelques lampes paléolithiques peu connues du Sud-Ouest de la France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roussot Alain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 107 (1), pp.5-51</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1982, 79 (10-12), pp.101-109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bspf.1982.5343⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 50 (1), pp.120-121</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00721189v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réflexions sur la question du nomadisme saisonnier chez les chasseurs préhistoriques de la steppe patagonique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers du Centre de Recherches Préhistoriques. Université Paris I</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1982, 8, pp.99-126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 11, pp.22-27</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00842120v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La lumière sur quelques lampes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1981, 78 (6), pp.166-167</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...4699 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00721656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9785,5002 +9847,5002 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Et pourtant elle tourne ! Blocages épistémologiques en archéologie. Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laure Fontana; Sophie A. de Beaune. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Et pourtant elle tourne ! Blocages épistémologiques en archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CNRS Éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.9-17, 2025, CNRS Alpha, 978-2-271-15404-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05230443v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourquoi le concept de chrono-culture est-il si ancré dans les habitus des archéologues ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laure Fontana; Sophie A. de Beaune. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Et pourtant elle tourne ! Blocages épistémologiques en archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS Éditions, pp.19-38, 2025, 978-2-271-15404-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05230448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">Et pourtant elle tourne ! Blocages épistémologiques en archéologie</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Professionalization of Female Prehistorians in France in the Twentieth Century</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sandra L. López Varela. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Women in Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.243-268, 2023, Women in Engineering and Science, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-27650-7_12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04168150v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étudier les gestes et sensorialités du présent pour retrouver celles du passé : approches croisées en préhistoire et ethnomusicologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Mifune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vincent Battesti; Joël Candau. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Apprendre les sens, apprendre par les sens : anthropologie des perceptions sensorielles.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Pétra, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03882307v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Three career itineraries that linked prehistory, archaeology, and technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sophie A. de Beaune; Alessandro Guidi; Oscar Moro Abadía; Massimo Tarantini. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">New Advances in the History of Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Archaeopress Publishing, pp.96-107, 2021, Proceedings of the session organized by the history of archaeology scientific commission at the XVIII world Congress of the International Union of Prehistoric and Protohistoric (UISPP) held in Paris, 4-9 juin 2018, 978-1-80327-072-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03822454v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thomas Cirotteau; Jennifer Kerner; Éric Pincas. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lady sapiens. Enquête sur la femme au temps de la Préhistoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Arènes, pp.11-15, 2021, Lady sapiens. Enquête sur la femme au temps de la Préhistoire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03822332v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Préhistoire des préhistoriens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sophie A. de Beaune; Rémi Labrusse. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Préhistoire au présent. Mots, images, savoirs, fictions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Éditions, pp.13-21, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03822103v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction (Part II)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Moro Abadia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sophie A. de Beaune; Alessandro Guidi; Oscar Moro Abadía; Massimo Tarantini. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">New Advances in the History of Archaeology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.9-17, 2025, CNRS Alpha, 978-2-271-15404-0</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archaeopress Publishing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.94-95, 2021, Proceedings of the session organized by the history of archaeology scientific commission at the XVIII world Congress of the International Union of Prehistoric and Protohistoric (UISPP) held in Paris, 4-9 juin 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Sophie de Beaune</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03822390v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimensions littéraires et fictionnelles dans le discours sur la préhistoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sophie A. de Beaune; Rémi Labrusse. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Préhistoire au présent. Mots, images, savoirs, fictions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Éditions, pp.216-235, 2021, 978-2-271-13641-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03822167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le matériel domestique en pierre non taillée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...34 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michèle Julien; Francine David; Michel Girard; Annie Roblin-Jouve. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Châtelperronien de la grotte du Renne (Arcy-sur-Cure, Yonne, France). Les fouilles d’André Leroi-Gourhan (1949-1963)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paléo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Marie-France Mifune</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03821401v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Outil et/ou œuvre d’art ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cécile Debray; Maria Stavrinaki; Rémi Labrusse. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Préhistoire. Une énigme moderne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, éditions du Centre Pompidou, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03856104v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A critical analysis of the evidence for sexual division of tasks in the European Upper Paleolithic.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">K. A. Overmann et F. L. Coolidge. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Squeezing Minds from Stones: Cognitive Archaeology &amp; the Evolution of the Human Mind.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oxford University Press, p. 376-405, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02780243v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grotte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Feu. Ami ou ennemi ?, in N. Ribet (dir.), catalogue de l’exposition « Feu », La Cité des Sciences et de l’Industrie, Paris, 3 avril 2018-6 janvier 2019, Malakoff, Dunod : 120-123.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01832381v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le matériel lithique non taillé de la grotte d’Isturitz issu des fouilles Passemard et Saint-Périer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christian Normand et Pierre Cattelain eds. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La grotte d’Isturitz. Fouilles anciennes et récentes. Actes de la table ronde du cinquantenaire du classement comme Monument Historique des grottes d’Isturitz et d’Oxocelhaya, Hasparren, 14-15 nov. 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions du CEDARC, pp.25-34, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02781098v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’analogie, les techniques et les savoirs. Approches cognitives et historiques »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">, Éditions Pétra, A paraître</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koen Vermeir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'analogie et les techniques. Approches interdisciplinaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.7-56, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, CNRS Éditions, pp.13-21, 2021</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04014419v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'analogie, les techniques et les savoirs. Approches cognitives et historiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. De Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Hilaire‐pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koen Vermeir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">de Beaune, Sophie A. and Hilaire‐Pérez, Liliane and Vermeir, Koen. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'analogie dans les techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS éditions, pp.8--56, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01677050v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tracer l’activité de populations anciennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">J.-M. Barbier et M. Durand eds. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Encyclopédie d’analyse des activités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de France, p. 207-218, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02781864v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le matériel lithique non taillé de la grotte d’Isturitz issu des fouilles récentes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christian Normand et Pierre Cattelain eds. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La grotte d’Isturitz. Fouilles anciennes et récentes, Actes de la table ronde du cinquantenaire du classement comme Monument Historique des grottes d’Isturitz et d’Oxocelhaya</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions du CEDARC, p. 165-178, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02781487v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’analogie, les techniques et les savoirs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A de Beaune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">New Advances in the History of Archaeology</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Hilaire-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koen Vermeir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sophie A. de Beaune, Liliane Hilaire-Pérez et Koen Vermeir eds. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’analogie dans les techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Éditions, p. 7-56, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02782128v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La collection d’objets ethnographiques de l’université Jean Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université Jean Moulin Lyon 3. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Homme [L’objet]. André Leroi-Gourhan. Catalogue d’exposition, Université Jean Moulin Lyon III, 11 octobre-22 décembre 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.42-53, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02409636v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Leroi-Gourhan. Paris, 25 août 1911 – Paris, 19 février 1986</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université Jean Moulin Lyon 3. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Homme [L’objet]. André Leroi-Gourhan. Catalogue d’exposition, Université Jean Moulin Lyon III, 11 octobre-22 décembre 2016.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02409603v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Où en est l'ethnologie préhistorique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Olive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Valla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Audouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Soulier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">André Leroi-Gourhan, « L’homme, tout simplement »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions de Boccard; Travaux de la MAE, p 173-186, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02063050v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reasoning processes in prehistoric art interpretation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Primitiva Bueno-Ramírez; Paul G. Bahn. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Prehistoric Art as Prehistoric Culture Studies in Honour of Professor Rodrigo de Balbín-Behrmann</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Archaeopress Archaeology, p. 25-29, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02063042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’archéologie élargie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">O. Néron de Surgy; S. Tirard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La science des sixties. Les avancées remarquables au temps des yéyés et de la guerre froide</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.76-78, 2014, 978-2-7011-8355-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02063038v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rupture et continuité des techniques préhistoriques : que nous enseignent l’anthropologie et l’histoire des techniques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jacques Jaubert; Nathalie Fourmenet; Pascal Depaepe. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transitions, ruptures et continuité en Préhistoire / Transitions, Rupture and Continuity in Prehistory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Société préhistorique française, pp.41-45, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02063053v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avant-propos, Introduction.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sophie A. de Beaune et Henri-Paul Francfort. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Archéologie à découvert.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Éditions, pp.12-15, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00730329v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sophie A. de Beaune et Henri-Paul Francfort. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Archéologie à découvert.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Éditions, pp.89-91, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00730330v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sophie A. de Beaune et Henri-Paul Francfort. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Archéologie à découvert.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Éditions, pp.173-175, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00730331v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sophie A. de Beaune et Henri-Paul Francfort. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Archéologie à découvert.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Éditions, pp.221-223, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00730332v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Que nous dit la Préhistoire des conditions de l'invention ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ivan Toulouse. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Technique et Création.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.53-70, 2012, Eurêka et Cie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00730336v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’exposition universelle de Lyon de 1894 à l’université Jean Moulin : la collection lyonnaise d’ethnologie coloniale d’André Leroi-Gourhan.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A.-L. Carré, M.-S. Corcy, C. Demeulenaere-Douyère, L. Hilaire-Pérez. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Expositions universelles à Paris au XIXe siècle. Techniques, publics, patrimoines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Éditions, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01707779v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'émergence des capacités cognitives chez l'homme.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">René Treuil. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'archéologie cognitive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison des Sciences de l'Homme, pp.33-90, 2011, Cogniprisme</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00730326v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. Histoire et préhistoire, des disciplines sous influence.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sophie A. de Beaune. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Écrire le passé. La fabrique de la préhistoire et de l'histoire à travers les siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Éditions, pp.9-13, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00720520v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aux origines de la construction.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">R. Carvais, A. Guillerme, V. Nègre, J. Sakarovitch. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Édifice et artifice. Histoires constructives. Premier Congrès francophone d'histoire de la construction, Paris, 19-21 juin 2008.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Picard, pp.77-89, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00730320v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Leroi-Gourhan. Paris, 25 août 1911 - Paris, 19 février 1986.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Célébrations nationales 2011.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ministère de la Culture et de la Communication, Direction des Archives de France, pp.77-89, 285-286, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00730323v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre gratuité et nécessité.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">E. Azoulay. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">100 000 ans de beauté. Vol. 1. Préhistoire / Fondations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gallimard, pp.98-101, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00720510v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Technical invention in the Palaeolithic: what if the explanation comes from the cognitive and neuropsychological sciences?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Beaune S. A. de, Coolidge F. and Wynn T. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cognitive Archaeology and Human evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cambridge University Press, pp.3-14, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00586533v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The emergence of cognitive abilities. The contribution of neuropsychology to archaeology.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Beaune S. A. de, Coolidge F. and Wynn T. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cognitive Archaeology and Human evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cambridge University Press, pp.1-2, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00720556v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luxury or necessity?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">E. Azoulay. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">100 000 years of beauty. Vol. 1. Prehistory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gallimard, pp.98-101, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00720505v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La préhistoire est-elle toujours une science humaine ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jacques Evin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Un siècle de construction du discours scientifique en Préhistoire, vol. III « ..Aux conceptions d'aujourd'hui », Actes du Congrès Préhistorique de France, XXVIe session, Congrès du Centenaire, 21-25 septembre 2004, Avignon.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mémoires de la Société préhistorique française, pp.13-21, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00406457v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sophie A. de Beaune. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chasseurs-cueilleurs. Comment vivaient nos ancêtres du Paléolithique supérieur. Méthodes d'analyse et d'interprétation en Préhistoire.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Éditions, pp.7-13, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00730319v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouvelles données sur la séquence aurignacienne de la grotte d'Isturitz (communes d'Isturitz et de Saint-Martin-d'Arberoue. Pyrénées-Atlantiques)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Costamagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Diot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Henry-Gambier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jacques Evin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Un siècle de construction du discours scientifique en Préhistoire, vol. III " ..Aux conceptions d'aujourd'hui ", Actes du Congrès Préhistorique de France, XXVIe session, Congrès du Centenaire, 21-25 septembre 2004, Avignon.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mémoires de la Société préhistorique française, pp.277-293, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00720561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du Bulletin de la Société préhistorique française à Jean Auel : un exercice de style</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sophie A. de Beaune. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chasseurs-cueilleurs. Comment vivaient nos ancêtres du Paléolithique supérieur. Méthodes d'analyse et d'interprétation en Préhistoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Editions, pp.247-260, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00524831v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un atelier magdalénien de sculpture de la stéatite au Rocher de la Caille (Loire) ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M. Lejeune et A.-C Welté. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Art du Paléolithique supérieur, Actes du colloque 8, XIVe Congrès de l'Union internationale des sciences préhistoriques et protohistoriques (UISPP), 2-8 sept. 2001, Liège</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ERAUL, pp.177-186, 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00407484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les outils lithiques non taillés comme marqueurs d'activité.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Approches fonctionnelles en préhistoire. Actes du Congrès Préhistorique de France, XXVe session, 24-26 mars 2000, Nanterre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mémoires de la Société préhistorique française, pp.97-106, 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00406452v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les lampes et les récipients en pierre du site magdalénien du Rocher de la Caille.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">H. Deloge, L. Deloge, S. A. de Beaune. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Rocher de la Caille : un site magdalénien de plein air au Saut-du-Perron Saint-Jean/Saint-Maurice-sur-Loire (Loire).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mémoires de la Société préhistorique française, XXXI, pp.151-172, 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00722354v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Façonnage expérimental de récipients en stéatite.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Alix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">H. Deloge, L. Deloge, S. A. de Beaune. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Rocher de la Caille : un site magdalénien de plein air au Saut-du-Perron Saint-Jean/Saint-Maurice-sur-Loire (Loire).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mémoires de la Société préhistorique française, XXXI, pp.173-182, 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00722381v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Détermination et origine géologique de la matière première de l'industrie lithique du site magdalénien du Rocher de la Caille.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Alix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huguette Deloge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Santallier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">H. Deloge, L. Deloge, S. A. de Beaune. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Rocher de la Caille : un site magdalénien de plein air au Saut-du-Perron Saint-Jean/Saint-Maurice-sur-Loire (Loire).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mémoires de la Société préhistorique française, XXXI, pp.63-75, 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00722337v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la domestication du feu aux premières lampes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurent Chrzanovski. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouveautés lychnologiques / Lychnological News</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hauterive, (Suisse), Lychnoservices, pp.13-20, 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00407554v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Origine du matériel de mouture : innovation et continuité du Paléolithique au Néolithique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M. Barboff, F. Sigaut, C. Griffin-Kremer et R. Kremer. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Meules à grains, Actes du Colloque international " Extraction, façonnage, commerce et utilisation des meules de moulin - Une industrie dans la longue durée ".</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ibis press - éditions de la Maison des Sciences de l'Homme, pp.15-30, 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00719920v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les outils sur galet du site magdalénien du Rocher de la Caille.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Santallier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">H. Deloge, L. Deloge, S. A. de Beaune. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Rocher de la Caille : un site magdalénien de plein air au Saut-du-Perron Saint-Jean/Saint-Maurice-sur-Loire (Loire).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mémoires de la Société préhistorique française, XXXI, pp.137-150, 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00722454v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les fossiles et autres curiosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Béatrice Schmider. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Aurignacien de la grotte du Renne, Les fouilles d’André Leroi-Gourhan à Arcy-sur-Cure (Yonne)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, XXXIV, CNRS Éditions, pp.267-270, 2002, Supplément à Gallia Préhistoire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03090591v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les fossiles et autres curiosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Béatrice Schmider. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Aurignacien de la grotte du Renne, Les fouilles d’André Leroi-Gourhan à Arcy-sur-Cure (Yonne)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Supplément XXXIV à Gallia Préhistoire, CNRS Éditions, pp.267-270, 2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03821732v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Origine du matériel de broyage au Paléolithique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hara Procopiou; René Treuil. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Moudre et broyer. II – Archéologie et histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.94-95, 2021, Proceedings of the session organized by the history of archaeology scientific commission at the XVIII world Congress of the International Union of Prehistoric and Protohistoric (UISPP) held in Paris, 4-9 juin 2018</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions du comité des travaux historiques et scientifiques (CTHS)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 2-7355-0505-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Les Arènes, pp.11-15, 2021, Lady sapiens. Enquête sur la femme au temps de la Préhistoire</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04068335v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’outillage sur galet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Béatrice Schmider. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Aurignacien de la grotte du Renne, Les fouilles d’André Leroi-Gourhan à Arcy-sur-Cure (Yonne)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Supplément XXXIV à Gallia Préhistoire, CNRS Editions, pp.199-213, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Archaeopress Publishing, pp.96-107, 2021, Proceedings of the session organized by the history of archaeology scientific commission at the XVIII world Congress of the International Union of Prehistoric and Protohistoric (UISPP) held in Paris, 4-9 juin 2018, 978-1-80327-072-2</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03821726v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'outillage sur galet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Béatrice Schmider. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Aurignacien de la grotte du Renne, Les fouilles d’André Leroi-Gourhan à Arcy-sur-Cure (Yonne)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, XXXIV, CNRS Éditions, p. 199-213, 2002, Supplément à Gallia Préhistoire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, CNRS Éditions, pp.216-235, 2021, 978-2-271-13641-1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03090601v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Utilisation de la pierre par l'homme.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">J.-Cl. Miskovsky. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géologie de la Préhistoire. Méthodes. Techniques. Applications.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Géopré - Presses Universitaires de Perpignan, pp.987-1000, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le matériel domestique en pierre non taillée</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00722302v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approche expérimentale des techniques magdaléniennes de sculpture pariétale.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...37 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Pinçon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L. Bourguignon, I. Ortega, M.-C. Frère-Sautot. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Préhistoire et approche expérimentale.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, éditions Monique Mergoil, pp.67-75, 2001, Préhistoires 5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Oxford University Press, p. 376-405, 2019</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00803858v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la pierre à l'os : ou comment reconstituer des chaînes techniques opératoires impliquant l'os et la pierre.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M. Julien et al. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Préhistoire d'os. Recueil d'études sur l'industrie osseuse préhistorique offert à Henriette Camps-Fabrer.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publications de l'Université de provence, pp.151-158, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, éditions du Centre Pompidou, 2019</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00806463v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Différenciation spatio-chronologique de l'utilisation des galets au cours du Paléolithique supérieur pyrénéen : les cas d'Isturitz (Pyrénées-Atlantiques) et de La Vache (Ariège).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">H. Delporte et J. Clottes. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pyrénées préhistoriques, arts et sociétés.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Comité des Travaux Historiques et Scientifiques, pp.129-142, 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00806452v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nonflint Stone Tools of the Early Upper Paleolithic.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">H. Knecht, A. Pike Tay et R. White. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Before Lascaux : Complex record of the early upper Paleolithic.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRC Press Inc., Boca Raton, Florida, pp.163-191, 1993</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...86 lines deleted...]
-              <w:t xml:space="preserve">, CNRS Éditions, p. 7-56, 2017</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00732555v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méthode d’approche pluridisciplinaire des galets à usage multiple utilisés au Paléolithique supérieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the XII World Congress of the International Union of Prehistoric and Protohistoric (IUSPP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, Institut archéologique de l’Académie slovaque des Sciences, pp.85-89, 1993</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de France, p. 207-218, 2017</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03823302v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A pigment-processing slab from La Crozo de Gentillo (or La Grotte de Combe-Cullier, Commune de Lacave (Lot).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">R. White and L. Breitborde. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">French Paleolithic Collections in the Logan Museum of Anthropology, Beloit College.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Logan Museum Bulletin, Beloit, Wisconsin, pp.195-201, 1992, New series</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...3755 lines deleted...]
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00722271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14790,343 +14852,343 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Industrie lithique sur galet des fouilles 2003 à 2005, in Normand C. (dir.), Grotte d'Isturitz, salle de Saint-Martin (commune de Saint-Martin d'Arberoue), Rapport intermédiaire de fouilles programmées tri-annuelles, 2006, 14 p., 5 tabl., 11 fig.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00723178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'outillage sur galet des fouilles 2000 à 2003, in Normand C. (dir.), Grotte d'Isturitz, salle de Saint-Martin (commune de Saint-Martin d'Arberoue), Rapport final, Opération de fouilles programmées tri-annuelles 2003-2005, 21 p., 6 tabl., 21 fig.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00723177v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'outillage sur galet des sondages 1998, in Normand C. (dir.), Grotte d'Isturitz, salle de Saint-Martin (commune de Saint-Martin d'Arberoue), Rapport final, Opération de fouilles programmées tri-annuelles 2003-2005, 23 p., 1 tabl., 26 fig.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00723176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'outillage sur galet des sondages 1997, in Normand C. (dir.), Grotte d'Isturitz, salle de Saint-Martin (commune de Saint-Martin d'Arberoue), Rapport final, Opération de fouilles programmées tri-annuelles 2003-2005, 8 p., 9 fig.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00723174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">2005</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport de fouille (sondage) de La Mouthe (Les Eyzies-de-Tayac, Dordogne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Université Paris I Panthéon-Sorbonne. 1983, 27 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...60 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03089437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15136,294 +15198,294 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction au colloque L'archéologie en mouvement : hommes, objets, espaces et temporalités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02393474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lascaux. L'Europe des grottes ornées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Willemont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Willemont</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">2008</w:t>
+                <w:t xml:space="preserve">halshs-04056920v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Origine du matériel de mouture: innovation et continuité, du Paléolitique au Néolithique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouette Barboff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth de Pablo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Stockinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssine Boukile El</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
-              <w:r>
-[...76 lines deleted...]
-            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01379045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId283"/>
+      <w:footerReference w:type="default" r:id="rId284"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -15570,51 +15632,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269980v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie A. de Beaune" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230424v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fontana" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04453776v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tautem.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03977892v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03820930v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Guidi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Moro Abadia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Tarantini" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03820880v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zazie.com.br/produto/sophie-a-de-beaune/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03190017v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Labrusse" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482031v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317808v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lorre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Archambault de Beaune" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Morero" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pr&#233;valet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Rieth" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014418v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Hilaire-P&#233;rez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Vermeir" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01713674v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Hilaire-Perez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677048v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie A. De Beaune" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Hilaire&#8208;p&#233;rez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01707844v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie A de Beaune" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Balzeau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01713662v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01713670v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01713600v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721199v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Paul Francfort" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721196v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick L. Coolidge" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wynn" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721195v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721194v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721388v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721392v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huguette Deloge" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Deloge" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org/offres/file_inline_src/515/515_pj_060918_150744.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721396v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721398v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721404v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721402v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721406v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.persee.fr/doc/galip_0072-0100_1987_sup_23_1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04625004v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04065376v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lhomme.46221" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04065392v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03820902v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03140954v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03821451v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03821427v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03821074v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03821021v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02063034v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01830560v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02388360v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02388373v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Delluc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Delluc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Delorme" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Genty" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Valladas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02780608v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02388344v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02388350v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388070v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02063114v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02388314v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388072v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02388325v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02063101v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02063087v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02063098v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02063106v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11873-013-0211-1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388068v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02063083v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730334v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02063076v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11873-012-0198-z" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014460v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Beaune" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730328v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720555v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730327v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00462077v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Langlais" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc P&#233;tillon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cattelain" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Chauvi&#232;re" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721666v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00722390v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00403707v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Letourneux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726344v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726354v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726352v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721183v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00722388v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721664v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00723172v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721380v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00722386v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721667v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00404875v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/381045" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00407262v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421772v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720821v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00803851v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00723164v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720791v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720817v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721665v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00803852v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00723165v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00723166v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00407249v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00719915v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720813v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720491v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00406440v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726286v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720783v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720712v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726290v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720704v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421767v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720708v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720812v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720668v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720670v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730314v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721663v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00741598v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randall White" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721660v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galip.1993.2085" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726283v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421769v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=White Randall" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00719914v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720665v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730318v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726278v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721385v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726294v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721193v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.1989.9363" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730317v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806486v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00722457v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721659v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galip.1989.2264" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00732739v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Roussot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00722456v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00407175v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721658v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806498v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Sackett" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806497v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721189v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roussot Alain" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.1982.5343" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842120v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721656v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230448v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230443v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/prehistoire/et-pourtant-elle-tourne-blocages-epistemologiques-en-archeologie/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04168150v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Richard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-27650-7_12" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882307v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Mifune" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03822103v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03822390v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archaeopress.com/ArchaeopressShop/DMS/7BE24D320CA9430DBE277F9510D496E3/9781803270722-sample.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03822332v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03822454v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03822167v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03821401v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gagnon" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/paleo/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02780243v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03856104v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01832381v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02782128v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02781864v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02781098v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014419v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677050v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02781487v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02409603v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02409636v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02063050v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Valentin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Olive" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Valla" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Audouze" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02063042v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02063038v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02063053v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01707779v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730332v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730336v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730330v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730331v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730329v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730326v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720520v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730323v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730320v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00586533v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720556v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720510v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720505v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720561v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Normand" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costamagno" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Diot" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Henry-Gambier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730319v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00406457v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00524831v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00407484v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00406452v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00719920v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00722337v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Alix" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Santallier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00407554v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00722354v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00722381v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00722454v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00722302v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03821732v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04068335v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cths.fr/ed/index.php" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03821726v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03090591v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03090601v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00803858v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Pin&#231;on" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806463v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806452v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Buisson" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03823302v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00732555v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00722271v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00723178v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00723176v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00723174v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00723177v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03089437v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02393474v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04056920v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Willemont" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01379045v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouette Barboff" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Stockinger" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssine Boukile El" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05588723v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie A. de Beaune" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230424v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fontana" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269980v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04453776v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tautem.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03977892v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03820930v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Guidi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Moro Abadia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Tarantini" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03820880v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zazie.com.br/produto/sophie-a-de-beaune/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03190017v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Labrusse" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482031v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317808v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lorre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Archambault de Beaune" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Morero" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pr&#233;valet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Rieth" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014418v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Hilaire-P&#233;rez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Vermeir" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01713674v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Hilaire-Perez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677048v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie A. De Beaune" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Hilaire&#8208;p&#233;rez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01713670v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Balzeau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01713662v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01707844v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie A de Beaune" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01713600v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721199v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Paul Francfort" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721195v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721196v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick L. Coolidge" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wynn" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721194v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721388v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721392v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huguette Deloge" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Deloge" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org/offres/file_inline_src/515/515_pj_060918_150744.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721396v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721398v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721404v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721402v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721406v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.persee.fr/doc/galip_0072-0100_1987_sup_23_1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04625004v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04065392v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04065376v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lhomme.46221" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03820902v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03140954v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03821451v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03821427v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03821074v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03821021v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02063034v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01830560v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02388360v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02388373v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Delluc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Delluc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Delorme" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Genty" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Valladas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02780608v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02388344v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02388350v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388070v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02063114v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02388314v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388072v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02388325v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02063087v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388068v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02063098v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02063106v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11873-013-0211-1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02063083v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02063101v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730334v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02063076v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11873-012-0198-z" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014460v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Beaune" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730328v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720555v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730327v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00462077v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Langlais" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc P&#233;tillon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cattelain" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Chauvi&#232;re" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721666v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726344v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726354v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726352v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721183v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00403707v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Letourneux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00722390v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00722388v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721664v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721380v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00722386v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00723172v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721667v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00404875v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/381045" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00407262v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421772v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720817v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00803851v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00723164v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720791v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721665v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00803852v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720821v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00407249v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00723166v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00723165v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720813v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00719915v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720491v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00406440v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720712v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726290v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726286v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720783v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421767v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720708v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720704v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720670v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730314v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720668v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720812v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721663v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421769v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=White Randall" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721660v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galip.1993.2085" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726283v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00719914v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00741598v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randall White" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730318v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720665v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726278v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721385v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726294v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730317v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806486v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00722457v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721659v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galip.1989.2264" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721193v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.1989.9363" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00722456v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00732739v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Roussot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00407175v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721658v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806498v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Sackett" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806497v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721189v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roussot Alain" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.1982.5343" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842120v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721656v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230443v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/prehistoire/et-pourtant-elle-tourne-blocages-epistemologiques-en-archeologie/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230448v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04168150v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Richard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-27650-7_12" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882307v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Mifune" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03822454v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03822332v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03822103v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03822390v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archaeopress.com/ArchaeopressShop/DMS/7BE24D320CA9430DBE277F9510D496E3/9781803270722-sample.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03822167v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03821401v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gagnon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/paleo/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03856104v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02780243v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01832381v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02781098v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014419v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677050v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02781864v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02781487v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02782128v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02409636v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02409603v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02063050v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Valentin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Olive" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Valla" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Audouze" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02063042v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02063038v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02063053v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730329v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730330v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730331v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730332v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730336v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01707779v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730326v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720520v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730320v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730323v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720510v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00586533v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720556v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720505v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00406457v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730319v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720561v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Normand" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costamagno" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Diot" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Henry-Gambier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00524831v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00407484v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00406452v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00722354v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00722381v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Alix" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00722337v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Santallier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00407554v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00719920v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00722454v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03090591v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03821732v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04068335v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cths.fr/ed/index.php" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03821726v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03090601v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00722302v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00803858v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Pin&#231;on" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806463v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806452v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Buisson" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00732555v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03823302v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00722271v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00723178v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00723177v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00723176v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00723174v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03089437v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02393474v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04056920v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Willemont" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01379045v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouette Barboff" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Stockinger" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssine Boukile El" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>