--- v2 (2026-05-04)
+++ v3 (2026-05-24)
@@ -3630,4344 +3630,4344 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02388350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La préhistoire, fiction ou science ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sciences humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 262, pp.40-41</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02063114v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Appréhender les outils simples en contexte préhistorique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Artefact : techniques, histoire et sciences humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 2, pp.137-148</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02388070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">La préhistoire, fiction ou science ?</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aux origines de la division du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour la science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 445, pp.56-62</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02388314v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les outils ont fait l'homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 492, pp.54-58</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02388072v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’usage de la stéatite au Paléolithique supérieur.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Préhistoire du Sud-Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Hommage à Alain Roussot, 22 (1-2), pp.11-18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02388325v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. Esthétique du geste technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gradhiva : revue d'histoire et d'archives de l'anthropologie </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Esthétique du geste technique, 17, p. 4-25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02063087v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la beauté du geste technique en préhistoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gradhiva : revue d'histoire et d'archives de l'anthropologie </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Esthétique du geste technique, 17, p. 26-49</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02063098v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Sigaut (1940–2012), agronome et Technologue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de synthèse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 134 (1), pp.115-124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11873-013-0211-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02063106v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ln memoriam. François Sigaut (1940-2012) ou la technologie, science humaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Artefact : techniques, histoire et sciences humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1, pp.7-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02388068v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Activités domestiques, techniques et artistiques des occupants du Roc-aux-Sorciers, Angles-sur-l'Anglin (Vienne).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Antiquités nationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 44, p. 23-40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02063083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le musée comme lieu d’administration de la preuve.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gradhiva : revue d'histoire et d'archives de l'anthropologie </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 18, p. 166-199</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02063101v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les savoir-faire de Néandertal et Homo sapiens : un faux problème ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dossiers d'Archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 351, pp.30-37</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00730334v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esthétique de la Technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Hilaire-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de synthèse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 133 (4), pp.471-476. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11873-012-0198-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02063076v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esthétique de la Technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de synthèse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 133 (4), pp.471-476. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11873-012-0198-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04014460v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : A. Nowell et I. Davidson (eds), Stone Tools and the Evolution of Human Cognition, University Press of Colorado, 2010.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cambridge Archaeological Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.143-145</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00730328v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Die Geste, das Werkzug und der Gedanke.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Museumszeitung, Schwab Museum für Archäologie, Bienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.6-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00720555v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La genèse de la technologie comparée chez André Leroi-Gourhan.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Documents pour l'histoire des techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 20, pp.197-223</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00730327v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une occupation de la fin du Dernier Maximum Glaciaire dans les Pyrénées : le Magdalénien inférieur de la grotte des Scilles (Lespugue, Haute-Garonne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cattelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Chauvière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 107 (1), pp.5-51</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00462077v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commentaire de : O. Bar Yosef et P. Van Peer, The chaîne opératoire approach in Palaeolithic Archaeology.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Current Anthropology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 50 (1), pp.120-121</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00721666v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : P. Picq et Y. Coppens, Aux origines de l'humanité. T. 1. De l'apparition de la vie à l'homme moderne. T. 2. Le propre de l'homme, Paris, Librairie Arthème Fayard, 2001.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Dossiers de la Recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.94</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00726344v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Néolithique : pourquoi et comment ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 262, pp.40-41</w:t>
+              <w:t xml:space="preserve">, 2008, 205, pp.72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Aux origines de la division du travail</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00726354v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : R. Boyd et J. Silk, L'Aventure humaine. Des molécules à la culture, Bruxelles, De Boeck et Larcier, 2004.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Dossiers de la Recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.94-95</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00726352v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : P. Rouillard (dir.), dir., Mobilités, immobilismes. L'emprunt et son refus, Colloques de la Maison René Ginouvès 3, Paris, De Boccard, 2007.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Documents pour l'histoire des techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.212-213</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00721183v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Magdalénien de la grotte des Scilles (Lespugue, Haute-Garonne). Premiers résultats de l'étude pluridisciplinaire de la collection Saint-Périer.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Chauvière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Letourneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Antiquités nationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 39, pp.57-71</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00403707v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'art préhistorique, support de mémoire.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Grands Dossiers Des Sciences Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 11, pp.22-27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00722390v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment vivaient nos ancêtres.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Grands Dossiers Des Sciences Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 9, pp.43-49</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00722388v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commentaire de : H.V.A. James and M.D. Petraglia, Modern Human Origins and the Evolution of Behavior in the Later Pleistocene Record of South Asia.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Current Anthropology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 46 (suppl.), pp.S16-S17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00721664v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : Collectif. Gallia Informations 2000-2001 (2003).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, pp.374</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00721380v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La technologie des hommes préhistoriques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dossiers d'Archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 296, pp.26-36</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00722386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse de livre de : R. White, L'art préhistorique dans le monde, Paris, Éditions de La Martinière, 2004.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour la science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 445, pp.56-62</w:t>
+              <w:t xml:space="preserve">, 2004, 232, pp.100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les outils ont fait l'homme</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00723172v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commentaire de : I. de la Torre, Omo revisited. Evaluating the technological skills of Pliocene hominids.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Current Anthropology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 45 (4), pp.456</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00721667v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Invention of Technology.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Current Anthropology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 45 (2), pp.139-162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1086/381045⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00404875v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du grain à moudre sur les Néandertaliens.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 492, pp.54-58</w:t>
+              <w:t xml:space="preserve">, 2003, 360, pp.56-59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Hommage à Alain Roussot, 22 (1-2), pp.11-18</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00407262v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un arbre peut cacher la forêt.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société préhistorique Ariège-Pyrénées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, LVIII, pp.163-167</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Esthétique du geste technique, 17, p. 4-25</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00421772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : C. Bellier, P. Cattelain et M. Otte (eds). La chasse dans la préhistoire. Hunting in prehistory, Actes du Colloque international de Treignes, 3-7 oct. 1990, Bulletin de la Société royale belge d'Anthropologie et de Préhistoire n° 111, Bruxelles, ERAUL n° 51, Liège, Artefacts 8, CEDARC, Treignes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, pp.171-172</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...59 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 1, pp.7-10</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00720817v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Palaeolithic Lamps and Their Specialization.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin of Primitive Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 23, pp.60-67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Esthétique du geste technique, 17, p. 26-49</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00803851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse de livre de : Y. Coppens et P. Picq, Aux origines de l'humanité. T. 1. De l'apparition de la vie à l'homme moderne. T. 2. Le propre de l'homme, Paris, Librairie Arthème Fayard, 2001.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour la science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 292, pp.108-109</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00723164v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : A.E. Rautman (ed.), Reading the body. Representations and remains in the archaeological record, Philadelphia, University of Pennsylvania Press, 1999.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, pp.298-300</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Activités domestiques, techniques et artistiques des occupants du Roc-aux-Sorciers, Angles-sur-l'Anglin (Vienne).</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00720791v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commentaire de : D. Stout, Skill and Cognition in Stone Tool production : an ethnographic case study from Irian Jaya.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Current Anthropology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 43 (5), pp.716</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00721665v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A pigment-processing slab from La Crozo de Gentillo (or La Grotte de Combe-Cullier, Commune de Lacave (Lot).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin of Primitive Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 24, pp.62-64</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00803852v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : Collectif. Gallia Informations 1998-1999 : l'archéologie des régions : Champagne-Ardenne, Département des Recherches archéologiques subaquatiques et sous-marines, CNRS Éditions, 1 CD.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, pp.171</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00720821v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le temps suspendu de la préhistoire.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Hors-série (5), pp.100-103</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00407249v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse de livre de : J. Guilaine et J. Zammitt, Le sentier de la guerre. Visages de la violence préhistorique, Paris, Le Seuil, 2001.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour la science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 282, pp.110-111</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00723166v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse de livre de : J. Clottes (dir.), La grotte Chauvet. L'art des origines, Paris, Le Seuil, 2001.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour la science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 290, pp.160-161</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00723165v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : Première rencontre internationale d'archéologie expérimentale : résultats et perspectives, Turin, 9-12 déc. 1999</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, pp.127</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00720813v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les techniques d'éclairage paléolithiques : un bilan.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 12, pp.19-27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00719915v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les galets, outils du Paléolithique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour la science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 260, pp.52-57</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00720491v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chamanisme et préhistoire.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 38 (147), pp.203-219</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00406440v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : M. Otte (dir.), Le Magdalénien du Trou de Chaleux (Hulsonniaux - Belgique), Liège, ERAUL n° 60, 1994.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, pp.54</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00726286v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : J. Clottes et D. Lewis-Williams, Les chamanes de la préhistoire. Transe et magie dans les grottes ornées, Paris, Le Seuil, coll. Arts rupestres, 1996.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, pp.234-236</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00720712v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : J. Svoboda (ed.), Pavlov I. Excavations 1952-53, Liège, ERAUL n° 66, 1994.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, pp.55</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00726290v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : M.C. Nelson, S.M. Nelson and A. Wylie (eds), Equity Issues for Women in Archeology, Archeological Papers of the American Anthropological Association, number 5, 1994.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, pp.169-170</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00720783v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'art au Paléolithique supérieur : éphémère ou durable ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antiquités nationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 44, p. 23-40</w:t>
+              <w:t xml:space="preserve">, 1996, 28, pp.135-138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 18, p. 166-199</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00421767v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : G. Philip Rightmire. The evolution of Homo erectus. Comparative anatomical studies of an extinct human species, Cambridge University Press, 1993.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, pp.197</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...59 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 351, pp.30-37</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00720708v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : R. Desbrosse et J. Kozlowski, Les habitats préhistoriques. Des Australopithèques aux premiers agriculteurs, Cracovie, Université Jagellon de Cracovie, Paris, éd. du CTHS, 1994.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, pp.195-196</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...82 lines deleted...]
-            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00720704v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : J. Garanger (dir.), La Préhistoire dans le Monde, Paris, PUF, coll. Nouvelle Clio, 1992.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, pp.220-221</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...82 lines deleted...]
-            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00720670v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multifunctionality of pebbles used in the Upper Paleolithic: an ethnographic approach.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin of Primitive Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 8, pp.64-67</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2011, pp.143-145</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00730314v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : J. Desse et F. Audoin-Rouzeau (dir.). Exploitation des animaux sauvages à travers le temps, XIIIes Rencontres internationales d'archéologie et d'histoire d'Antibes, 15-17 oct. 1992, Juan-les-Pins, éd. APDCA, 1993.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, pp.101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2011, pp.6-7</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00720812v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : E. Bonifay et B. Vandermeersch (dir.), Les Premiers Européens, Actes du 114e congrès national des sociétés savantes (Paris, 3-9 avril 1989), Paris, éd. du CTHS, 1991.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, pp.221-223</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...330 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...2746 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00720668v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-00720812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commentaire de : A. Martin Byers, Symboling and the Middle-Upper Palaeolithic transition. A Theoretical and Methodological Critique.</w:t>
               </w:r>
@@ -10268,2610 +10268,2610 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03822454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La Préhistoire des préhistoriens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sophie A. de Beaune; Rémi Labrusse. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Préhistoire au présent. Mots, images, savoirs, fictions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Éditions, pp.13-21, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03822103v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction (Part II)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Moro Abadia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sophie A. de Beaune; Alessandro Guidi; Oscar Moro Abadía; Massimo Tarantini. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">New Advances in the History of Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archaeopress Publishing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.94-95, 2021, Proceedings of the session organized by the history of archaeology scientific commission at the XVIII world Congress of the International Union of Prehistoric and Protohistoric (UISPP) held in Paris, 4-9 juin 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03822390v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Préface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thomas Cirotteau; Jennifer Kerner; Éric Pincas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lady sapiens. Enquête sur la femme au temps de la Préhistoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les Arènes, pp.11-15, 2021, Lady sapiens. Enquête sur la femme au temps de la Préhistoire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03822332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">La Préhistoire des préhistoriens</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimensions littéraires et fictionnelles dans le discours sur la préhistoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sophie A. de Beaune; Rémi Labrusse. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Préhistoire au présent. Mots, images, savoirs, fictions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, CNRS Éditions, pp.13-21, 2021</w:t>
+              <w:t xml:space="preserve">, CNRS Éditions, pp.216-235, 2021, 978-2-271-13641-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Introduction (Part II)</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03822167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le matériel domestique en pierre non taillée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">New Advances in the History of Archaeology</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michèle Julien; Francine David; Michel Girard; Annie Roblin-Jouve. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Châtelperronien de la grotte du Renne (Arcy-sur-Cure, Yonne, France). Les fouilles d’André Leroi-Gourhan (1949-1963)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.94-95, 2021, Proceedings of the session organized by the history of archaeology scientific commission at the XVIII world Congress of the International Union of Prehistoric and Protohistoric (UISPP) held in Paris, 4-9 juin 2018</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paléo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, CNRS Éditions, pp.216-235, 2021, 978-2-271-13641-1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03821401v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Outil et/ou œuvre d’art ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cécile Debray; Maria Stavrinaki; Rémi Labrusse. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Préhistoire. Une énigme moderne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, éditions du Centre Pompidou, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03856104v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A critical analysis of the evidence for sexual division of tasks in the European Upper Paleolithic.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">K. A. Overmann et F. L. Coolidge. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Squeezing Minds from Stones: Cognitive Archaeology &amp; the Evolution of the Human Mind.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oxford University Press, p. 376-405, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02780243v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grotte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Feu. Ami ou ennemi ?, in N. Ribet (dir.), catalogue de l’exposition « Feu », La Cité des Sciences et de l’Industrie, Paris, 3 avril 2018-6 janvier 2019, Malakoff, Dunod : 120-123.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01832381v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le matériel lithique non taillé de la grotte d’Isturitz issu des fouilles Passemard et Saint-Périer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christian Normand et Pierre Cattelain eds. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La grotte d’Isturitz. Fouilles anciennes et récentes. Actes de la table ronde du cinquantenaire du classement comme Monument Historique des grottes d’Isturitz et d’Oxocelhaya, Hasparren, 14-15 nov. 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions du CEDARC, pp.25-34, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02781098v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’analogie, les techniques et les savoirs. Approches cognitives et historiques »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...37 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koen Vermeir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'analogie et les techniques. Approches interdisciplinaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.7-56, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, éditions du Centre Pompidou, 2019</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04014419v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'analogie, les techniques et les savoirs. Approches cognitives et historiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. De Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Hilaire‐pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koen Vermeir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">de Beaune, Sophie A. and Hilaire‐Pérez, Liliane and Vermeir, Koen. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'analogie dans les techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS éditions, pp.8--56, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Oxford University Press, p. 376-405, 2019</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01677050v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tracer l’activité de populations anciennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">J.-M. Barbier et M. Durand eds. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Encyclopédie d’analyse des activités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de France, p. 207-218, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02781864v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le matériel lithique non taillé de la grotte d’Isturitz issu des fouilles récentes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christian Normand et Pierre Cattelain eds. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La grotte d’Isturitz. Fouilles anciennes et récentes, Actes de la table ronde du cinquantenaire du classement comme Monument Historique des grottes d’Isturitz et d’Oxocelhaya</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions du CEDARC, p. 165-178, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Éditions du CEDARC, pp.25-34, 2017</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02781487v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’analogie, les techniques et les savoirs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Hilaire-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koen Vermeir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sophie A. de Beaune, Liliane Hilaire-Pérez et Koen Vermeir eds. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’analogie dans les techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Éditions, p. 7-56, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02782128v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La collection d’objets ethnographiques de l’université Jean Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université Jean Moulin Lyon 3. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Homme [L’objet]. André Leroi-Gourhan. Catalogue d’exposition, Université Jean Moulin Lyon III, 11 octobre-22 décembre 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.42-53, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02409636v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Leroi-Gourhan. Paris, 25 août 1911 – Paris, 19 février 1986</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université Jean Moulin Lyon 3. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Homme [L’objet]. André Leroi-Gourhan. Catalogue d’exposition, Université Jean Moulin Lyon III, 11 octobre-22 décembre 2016.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02409603v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Où en est l'ethnologie préhistorique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Olive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, pp.7-56, 2017</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Valla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Audouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Soulier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">André Leroi-Gourhan, « L’homme, tout simplement »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions de Boccard; Travaux de la MAE, p 173-186, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...86 lines deleted...]
-              <w:t xml:space="preserve">, CNRS éditions, pp.8--56, 2017</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02063050v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reasoning processes in prehistoric art interpretation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Primitiva Bueno-Ramírez; Paul G. Bahn. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Prehistoric Art as Prehistoric Culture Studies in Honour of Professor Rodrigo de Balbín-Behrmann</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Archaeopress Archaeology, p. 25-29, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de France, p. 207-218, 2017</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02063042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’archéologie élargie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">O. Néron de Surgy; S. Tirard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La science des sixties. Les avancées remarquables au temps des yéyés et de la guerre froide</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.76-78, 2014, 978-2-7011-8355-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Éditions du CEDARC, p. 165-178, 2017</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02063038v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rupture et continuité des techniques préhistoriques : que nous enseignent l’anthropologie et l’histoire des techniques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jacques Jaubert; Nathalie Fourmenet; Pascal Depaepe. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transitions, ruptures et continuité en Préhistoire / Transitions, Rupture and Continuity in Prehistory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Société préhistorique française, pp.41-45, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...86 lines deleted...]
-              <w:t xml:space="preserve">, CNRS Éditions, p. 7-56, 2017</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02063053v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sophie A. de Beaune et Henri-Paul Francfort. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Archéologie à découvert.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Éditions, pp.89-91, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, pp.42-53, 2016</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00730330v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avant-propos, Introduction.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sophie A. de Beaune et Henri-Paul Francfort. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Archéologie à découvert.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Éditions, pp.12-15, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, 2016</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00730329v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sophie A. de Beaune et Henri-Paul Francfort. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Archéologie à découvert.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Éditions, pp.173-175, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...116 lines deleted...]
-              <w:t xml:space="preserve">, Editions de Boccard; Travaux de la MAE, p 173-186, 2015</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00730331v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sophie A. de Beaune et Henri-Paul Francfort. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Archéologie à découvert.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Éditions, pp.221-223, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Archaeopress Archaeology, p. 25-29, 2015</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00730332v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Que nous dit la Préhistoire des conditions de l'invention ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ivan Toulouse. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Technique et Création.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.53-70, 2012, Eurêka et Cie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, pp.76-78, 2014, 978-2-7011-8355-8</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00730336v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’exposition universelle de Lyon de 1894 à l’université Jean Moulin : la collection lyonnaise d’ethnologie coloniale d’André Leroi-Gourhan.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A.-L. Carré, M.-S. Corcy, C. Demeulenaere-Douyère, L. Hilaire-Pérez. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Expositions universelles à Paris au XIXe siècle. Techniques, publics, patrimoines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Éditions, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, 1, Société préhistorique française, pp.41-45, 2013</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01707779v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'émergence des capacités cognitives chez l'homme.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">René Treuil. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'archéologie cognitive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison des Sciences de l'Homme, pp.33-90, 2011, Cogniprisme</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, CNRS Éditions, pp.12-15, 2012</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00730326v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. Histoire et préhistoire, des disciplines sous influence.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sophie A. de Beaune. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Écrire le passé. La fabrique de la préhistoire et de l'histoire à travers les siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Éditions, pp.9-13, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, CNRS Éditions, pp.89-91, 2012</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00720520v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aux origines de la construction.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">R. Carvais, A. Guillerme, V. Nègre, J. Sakarovitch. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Édifice et artifice. Histoires constructives. Premier Congrès francophone d'histoire de la construction, Paris, 19-21 juin 2008.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Picard, pp.77-89, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, CNRS Éditions, pp.173-175, 2012</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00730320v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Leroi-Gourhan. Paris, 25 août 1911 - Paris, 19 février 1986.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Célébrations nationales 2011.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ministère de la Culture et de la Communication, Direction des Archives de France, pp.77-89, 285-286, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, CNRS Éditions, pp.221-223, 2012</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00730323v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Technical invention in the Palaeolithic: what if the explanation comes from the cognitive and neuropsychological sciences?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Beaune S. A. de, Coolidge F. and Wynn T. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cognitive Archaeology and Human evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cambridge University Press, pp.3-14, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, pp.53-70, 2012, Eurêka et Cie</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00586533v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The emergence of cognitive abilities. The contribution of neuropsychology to archaeology.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Beaune S. A. de, Coolidge F. and Wynn T. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cognitive Archaeology and Human evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cambridge University Press, pp.1-2, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, CNRS Éditions, 2012</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00720556v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre gratuité et nécessité.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">E. Azoulay. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">100 000 ans de beauté. Vol. 1. Préhistoire / Fondations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gallimard, pp.98-101, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...360 lines deleted...]
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00720510v1</w:t>
-              </w:r>
-[...144 lines deleted...]
-                <w:t xml:space="preserve">halshs-00720556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luxury or necessity?</w:t>
               </w:r>
@@ -15632,51 +15632,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05588723v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie A. de Beaune" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230424v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fontana" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269980v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04453776v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tautem.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03977892v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03820930v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Guidi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Moro Abadia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Tarantini" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03820880v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zazie.com.br/produto/sophie-a-de-beaune/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03190017v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Labrusse" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482031v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317808v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lorre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Archambault de Beaune" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Morero" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pr&#233;valet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Rieth" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014418v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Hilaire-P&#233;rez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Vermeir" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01713674v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Hilaire-Perez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677048v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie A. De Beaune" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Hilaire&#8208;p&#233;rez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01713670v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Balzeau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01713662v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01707844v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie A de Beaune" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01713600v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721199v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Paul Francfort" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721195v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721196v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick L. Coolidge" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wynn" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721194v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721388v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721392v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huguette Deloge" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Deloge" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org/offres/file_inline_src/515/515_pj_060918_150744.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721396v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721398v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721404v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721402v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721406v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.persee.fr/doc/galip_0072-0100_1987_sup_23_1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04625004v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04065392v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04065376v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lhomme.46221" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03820902v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03140954v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03821451v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03821427v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03821074v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03821021v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02063034v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01830560v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02388360v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02388373v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Delluc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Delluc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Delorme" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Genty" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Valladas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02780608v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02388344v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02388350v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388070v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02063114v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02388314v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388072v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02388325v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02063087v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388068v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02063098v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02063106v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11873-013-0211-1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02063083v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02063101v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730334v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02063076v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11873-012-0198-z" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014460v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Beaune" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730328v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720555v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730327v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00462077v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Langlais" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc P&#233;tillon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cattelain" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Chauvi&#232;re" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721666v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726344v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726354v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726352v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721183v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00403707v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Letourneux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00722390v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00722388v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721664v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721380v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00722386v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00723172v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721667v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00404875v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/381045" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00407262v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421772v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720817v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00803851v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00723164v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720791v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721665v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00803852v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720821v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00407249v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00723166v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00723165v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720813v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00719915v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720491v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00406440v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720712v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726290v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726286v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720783v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421767v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720708v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720704v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720670v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730314v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720668v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720812v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721663v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421769v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=White Randall" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721660v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galip.1993.2085" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726283v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00719914v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00741598v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randall White" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730318v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720665v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726278v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721385v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726294v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730317v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806486v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00722457v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721659v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galip.1989.2264" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721193v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.1989.9363" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00722456v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00732739v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Roussot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00407175v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721658v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806498v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Sackett" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806497v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721189v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roussot Alain" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.1982.5343" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842120v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721656v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230443v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/prehistoire/et-pourtant-elle-tourne-blocages-epistemologiques-en-archeologie/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230448v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04168150v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Richard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-27650-7_12" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882307v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Mifune" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03822454v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03822332v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03822103v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03822390v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archaeopress.com/ArchaeopressShop/DMS/7BE24D320CA9430DBE277F9510D496E3/9781803270722-sample.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03822167v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03821401v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gagnon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/paleo/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03856104v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02780243v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01832381v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02781098v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014419v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677050v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02781864v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02781487v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02782128v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02409636v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02409603v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02063050v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Valentin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Olive" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Valla" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Audouze" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02063042v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02063038v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02063053v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730329v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730330v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730331v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730332v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730336v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01707779v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730326v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720520v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730320v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730323v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720510v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00586533v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720556v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720505v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00406457v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730319v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720561v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Normand" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costamagno" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Diot" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Henry-Gambier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00524831v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00407484v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00406452v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00722354v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00722381v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Alix" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00722337v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Santallier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00407554v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00719920v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00722454v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03090591v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03821732v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04068335v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cths.fr/ed/index.php" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03821726v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03090601v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00722302v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00803858v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Pin&#231;on" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806463v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806452v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Buisson" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00732555v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03823302v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00722271v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00723178v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00723177v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00723176v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00723174v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03089437v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02393474v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04056920v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Willemont" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01379045v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouette Barboff" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Stockinger" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssine Boukile El" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05588723v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie A. de Beaune" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230424v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fontana" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269980v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04453776v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tautem.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03977892v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03820930v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Guidi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Moro Abadia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Tarantini" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03820880v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zazie.com.br/produto/sophie-a-de-beaune/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03190017v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Labrusse" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482031v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317808v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lorre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Archambault de Beaune" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Morero" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pr&#233;valet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Rieth" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014418v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Hilaire-P&#233;rez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Vermeir" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01713674v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Hilaire-Perez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677048v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie A. De Beaune" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Hilaire&#8208;p&#233;rez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01713670v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Balzeau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01713662v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01707844v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie A de Beaune" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01713600v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721199v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Paul Francfort" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721195v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721196v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick L. Coolidge" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wynn" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721194v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721388v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721392v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huguette Deloge" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Deloge" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org/offres/file_inline_src/515/515_pj_060918_150744.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721396v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721398v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721404v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721402v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721406v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.persee.fr/doc/galip_0072-0100_1987_sup_23_1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04625004v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04065392v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04065376v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lhomme.46221" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03820902v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03140954v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03821451v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03821427v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03821074v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03821021v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02063034v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01830560v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02388360v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02388373v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Delluc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Delluc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Delorme" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Genty" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Valladas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02780608v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02388344v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02388350v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02063114v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388070v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02388314v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388072v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02388325v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02063087v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02063098v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02063106v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11873-013-0211-1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388068v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02063083v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02063101v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730334v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02063076v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11873-012-0198-z" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014460v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Beaune" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730328v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720555v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730327v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00462077v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Langlais" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc P&#233;tillon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cattelain" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Chauvi&#232;re" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721666v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726344v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726354v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726352v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721183v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00403707v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Letourneux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00722390v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00722388v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721664v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721380v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00722386v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00723172v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721667v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00404875v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/381045" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00407262v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421772v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720817v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00803851v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00723164v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720791v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721665v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00803852v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720821v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00407249v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00723166v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00723165v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720813v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00719915v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720491v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00406440v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726286v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720712v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726290v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720783v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421767v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720708v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720704v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720670v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730314v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720812v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720668v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721663v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421769v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=White Randall" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721660v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galip.1993.2085" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726283v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00719914v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00741598v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randall White" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730318v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720665v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726278v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721385v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726294v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730317v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806486v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00722457v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721659v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galip.1989.2264" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721193v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.1989.9363" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00722456v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00732739v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Roussot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00407175v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721658v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806498v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Sackett" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806497v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721189v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roussot Alain" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.1982.5343" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842120v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721656v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230443v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/prehistoire/et-pourtant-elle-tourne-blocages-epistemologiques-en-archeologie/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230448v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04168150v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Richard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-27650-7_12" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882307v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Mifune" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03822454v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03822103v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03822390v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archaeopress.com/ArchaeopressShop/DMS/7BE24D320CA9430DBE277F9510D496E3/9781803270722-sample.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03822332v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03822167v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03821401v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gagnon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/paleo/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03856104v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02780243v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01832381v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02781098v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014419v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677050v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02781864v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02781487v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02782128v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02409636v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02409603v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02063050v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Valentin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Olive" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Valla" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Audouze" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02063042v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02063038v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02063053v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730330v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730329v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730331v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730332v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730336v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01707779v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730326v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720520v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730320v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730323v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00586533v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720556v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720510v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720505v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00406457v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730319v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720561v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Normand" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costamagno" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Diot" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Henry-Gambier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00524831v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00407484v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00406452v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00722354v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00722381v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Alix" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00722337v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Santallier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00407554v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00719920v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00722454v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03090591v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03821732v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04068335v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cths.fr/ed/index.php" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03821726v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03090601v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00722302v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00803858v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Pin&#231;on" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806463v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806452v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Buisson" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00732555v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03823302v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00722271v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00723178v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00723177v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00723176v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00723174v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03089437v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02393474v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04056920v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Willemont" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01379045v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouette Barboff" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Stockinger" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssine Boukile El" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>