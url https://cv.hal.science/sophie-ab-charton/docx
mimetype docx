--- v0 (2026-03-15)
+++ v1 (2026-04-12)
@@ -636,351 +636,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04369357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene expression and metabolite analysis in barley inoculated with net blotch fungus and plant growth-promoting rhizobacteria</w:t>
+                <w:t xml:space="preserve">Molecular investigation of Tuscan sweet cherries sampled over three years: gene expression analysis coupled to metabolomics and proteomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Backes</w:t>
+                <w:t xml:space="preserve">Roberto Berni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Charton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Planchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qassim Esmaeel</w:t>
+                <w:t xml:space="preserve">Sylvain Legay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kjell Sergeant</w:t>
+                <w:t xml:space="preserve">Marco Romi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Horticulture research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (1), pp.12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.plaphy.2021.10.027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41438-020-00445-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03405616v1</w:t>
+                <w:t xml:space="preserve">hal-04369379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular investigation of Tuscan sweet cherries sampled over three years: gene expression analysis coupled to metabolomics and proteomics</w:t>
+                <w:t xml:space="preserve">Gene expression and metabolite analysis in barley inoculated with net blotch fungus and plant growth-promoting rhizobacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberto Berni</w:t>
+                <w:t xml:space="preserve">Aurélie Backes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Charton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Planchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Legay</w:t>
+                <w:t xml:space="preserve">Qassim Esmaeel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Romi</w:t>
+                <w:t xml:space="preserve">Kjell Sergeant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Horticulture research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 8 (1), pp.12. </w:t>
+              <w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41438-020-00445-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.plaphy.2021.10.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04369379v1</w:t>
+                <w:t xml:space="preserve">hal-03405616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular insights into plant desiccation tolerance: transcriptomics, proteomics and targeted metabolite profiling in Craterostigma plantagineum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuan Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Legay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kjell Sergeant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Zorzan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1178,51 +1178,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MdMyb93 is a regulator of suberin deposition in russeted apple fruit skins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Legay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gea Guerriero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2194,51 +2194,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373561v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ribeiro" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Leclercq" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie A.B. Charton" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Costa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela F.P. Carvalho" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2023.105063" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369368v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Miguel Ribeiro" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Leclercq" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Filipa Pires Carvalho" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2023.105013" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369350v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Minestrini" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Charton" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Iken" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Larondelle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Renaut" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frfst.2022.968865" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369357v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Andr&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gea Guerriero" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lateur" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants11030289" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03405616v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Backes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Planchon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qassim Esmaeel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kjell Sergeant" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2021.10.027" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369379v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Berni" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Legay" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Romi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41438-020-00445-3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369392v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Xu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Zorzan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.15294" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369396v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Porsche" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Molitor" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Beyer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/pdis-06-17-0906-re" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369401v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Guignard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cocco" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14170" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01122248v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maymoune Aljabal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Picot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Turner" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Goulitquer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-015-0606-y" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01232402v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Creis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Delage" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Leblanc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0128003" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849228v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wagner" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laperche" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lugan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hopkins" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-02-12-0032-R" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747010v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Serret" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Geneix" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Bouchet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Francoise M. F. Gautier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05325416v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Filangi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lacrampe" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Berardocco" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Sotin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marnet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373561v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ribeiro" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Leclercq" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie A.B. Charton" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Costa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela F.P. Carvalho" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2023.105063" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369368v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Miguel Ribeiro" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Leclercq" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Filipa Pires Carvalho" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2023.105013" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369350v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Minestrini" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Charton" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Iken" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Larondelle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Renaut" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frfst.2022.968865" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369357v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Andr&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gea Guerriero" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lateur" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants11030289" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369379v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Berni" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Planchon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Legay" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Romi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41438-020-00445-3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03405616v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Backes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qassim Esmaeel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kjell Sergeant" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2021.10.027" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369392v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Xu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Zorzan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.15294" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369396v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Porsche" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Molitor" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Beyer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/pdis-06-17-0906-re" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369401v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Guignard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cocco" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14170" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01122248v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maymoune Aljabal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Picot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Turner" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Goulitquer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-015-0606-y" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01232402v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Creis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Delage" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Leblanc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0128003" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849228v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wagner" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laperche" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lugan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hopkins" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-02-12-0032-R" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747010v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Serret" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Geneix" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Bouchet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Francoise M. F. Gautier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05325416v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Filangi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lacrampe" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Berardocco" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Sotin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marnet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>