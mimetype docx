--- v1 (2026-04-12)
+++ v2 (2026-05-11)
@@ -1306,295 +1306,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04369401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of abiotic stresses on the protection efficacy of defence elicitors and on metabolic regulation in tomato leaves infected by Botrytis cinerea</w:t>
+                <w:t xml:space="preserve">Constitutive or Inducible Protective Mechanisms against UV-B Radiation in the Brown Alga Fucus vesiculosus? A Study of Gene Expression and Phlorotannin Content Responses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maymoune Aljabal</w:t>
+                <w:t xml:space="preserve">Emeline Creis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Picot</w:t>
+                <w:t xml:space="preserve">Ludovic Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Charton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Turner</w:t>
+                <w:t xml:space="preserve">Sophie Goulitquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Goulitquer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Charton</w:t>
+                <w:t xml:space="preserve">Catherine Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Plant Pathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 142 (2), pp.1-15. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (6), pp.e0128003. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10658-015-0606-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0128003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01122248v1</w:t>
+                <w:t xml:space="preserve">hal-01232402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constitutive or Inducible Protective Mechanisms against UV-B Radiation in the Brown Alga Fucus vesiculosus? A Study of Gene Expression and Phlorotannin Content Responses</w:t>
+                <w:t xml:space="preserve">Impact of abiotic stresses on the protection efficacy of defence elicitors and on metabolic regulation in tomato leaves infected by Botrytis cinerea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emeline Creis</w:t>
+                <w:t xml:space="preserve">Maymoune Aljabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Delage</w:t>
+                <w:t xml:space="preserve">Adeline Picot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Turner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Goulitquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Charton</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 10 (6), pp.e0128003. </w:t>
+              <w:t xml:space="preserve">European Journal of Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 142 (2), pp.1-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0128003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10658-015-0606-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01232402v1</w:t>
+                <w:t xml:space="preserve">hal-01122248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabotyping: A New Approach to Investigate Rapeseed (Brassica napus L.) Genetic Diversity in the Metabolic Response to Clubroot Infection</w:t>
               </w:r>
@@ -2194,51 +2194,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373561v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ribeiro" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Leclercq" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie A.B. Charton" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Costa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela F.P. Carvalho" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2023.105063" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369368v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Miguel Ribeiro" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Leclercq" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Filipa Pires Carvalho" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2023.105013" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369350v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Minestrini" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Charton" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Iken" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Larondelle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Renaut" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frfst.2022.968865" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369357v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Andr&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gea Guerriero" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lateur" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants11030289" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369379v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Berni" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Planchon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Legay" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Romi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41438-020-00445-3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03405616v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Backes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qassim Esmaeel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kjell Sergeant" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2021.10.027" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369392v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Xu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Zorzan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.15294" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369396v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Porsche" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Molitor" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Beyer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/pdis-06-17-0906-re" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369401v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Guignard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cocco" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14170" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01122248v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maymoune Aljabal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Picot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Turner" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Goulitquer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-015-0606-y" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01232402v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Creis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Delage" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Leblanc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0128003" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849228v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wagner" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laperche" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lugan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hopkins" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-02-12-0032-R" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747010v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Serret" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Geneix" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Bouchet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Francoise M. F. Gautier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05325416v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Filangi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lacrampe" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Berardocco" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Sotin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marnet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373561v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ribeiro" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Leclercq" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie A.B. Charton" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Costa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela F.P. Carvalho" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2023.105063" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369368v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Miguel Ribeiro" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Leclercq" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Filipa Pires Carvalho" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2023.105013" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369350v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Minestrini" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Charton" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Iken" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Larondelle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Renaut" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frfst.2022.968865" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369357v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Andr&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gea Guerriero" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lateur" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants11030289" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369379v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Berni" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Planchon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Legay" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Romi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41438-020-00445-3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03405616v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Backes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qassim Esmaeel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kjell Sergeant" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2021.10.027" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369392v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Xu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Zorzan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.15294" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369396v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Porsche" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Molitor" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Beyer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/pdis-06-17-0906-re" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369401v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Guignard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cocco" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14170" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01232402v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Creis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Delage" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Goulitquer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Leblanc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0128003" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01122248v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maymoune Aljabal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Picot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Turner" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-015-0606-y" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849228v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wagner" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laperche" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lugan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hopkins" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-02-12-0032-R" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747010v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Serret" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Geneix" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Bouchet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Francoise M. F. Gautier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05325416v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Filangi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lacrampe" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Berardocco" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Sotin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marnet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>