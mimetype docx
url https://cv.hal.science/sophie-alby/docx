--- v0 (2026-03-22)
+++ v1 (2026-04-30)
@@ -1190,50 +1190,214 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00664884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Minorization and the process of (de)minoritization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Léglise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Alby</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of the Sociology of Language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 182, pp.67-86</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00291685v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'enseignement en Guyane et les langues régionales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Alby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Léglise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marges Linguistiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 10, pp.245-261</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00291686v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Regard sur la formation des enseignants à l'IUFM de Guyane : quelle adaptation au contexte guyanais ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Alby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1242,81 +1406,81 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Hautes écoles pédagogiques et institutions assimilées de Suisse romande et du Tessin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 4, pp.55-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00290137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Minorization and the process of (de)minoritization</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minorization and the process of (de)minoritization : the case of Kali'na in French Guiana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Léglise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Alby</w:t>
@@ -1324,713 +1488,549 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of the Sociology of Language</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 182, pp.67-86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00292394v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minorization and the process of (de)minoritization : the case of Kali'na in French Guiana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Léglise</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Alby</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of the Sociology of Language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 182, pp.67-86</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00223917v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minorization and the process of (de)minoritization: the case of Kali'na in French Guiana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Léglise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Alby</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of the Sociology of Language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 182, pp.67-86</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00239307v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'enseignement en Guyane et les langues régionales : réflexions sociolinguistiques et didactiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Alby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Léglise</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marges Linguistiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 10, pp.245-261</w:t>
+              <w:t xml:space="preserve">, 2005, 10, pp.245-261</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00181072v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une approche bilinguiste du contact des langues.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Alby</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trace : Procesos Mexicanos y Centroamericanos </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 47, pp.96-112</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00290110v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recherche sur les langues dans l'Ouest guyanais : trois projets pour comprendre une situation encore mal connue.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Alby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Léglise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 182, pp.67-86</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bettina Migge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langues et Cités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 3, pp.6-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 182, pp.67-86</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00665372v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guyane : à l'école de la diversité linguistique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Alby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Pedagogiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 423, pp.34-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...314 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00291556v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">halshs-00665372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mort des langues ou changement linguistique ?</w:t>
               </w:r>
@@ -2111,1464 +2111,1464 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pratiques et attitudes linguistiques des travailleurs sociaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Alby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Corlier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d’études « Enjeux sociaux du multilinguisme en Guyane »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alby Sophie; Léglise Isabelle, Oct 2016, Cayenne, Guyane française</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01433660v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doubling en situation de contact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Alby</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop doubling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alby Sophie; Chamoreau Claudine, Sep 2016, Villejuif, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01433666v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les politiques linguistiques confrontées aux pratiques en milieu éducatif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Alby</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d’études « Enjeux sociaux du multilinguisme en Guyane »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alby Sophie; Léglise Isabelle, Oct 2016, Cayenne, Guyane française</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01433656v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interactional annotation of plurilingual and heterogeneous corpora</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Alby</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop « corpus driven studies of heterogeneous and multilingual corpora »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Villejuif, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01433647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Multilinguisme et plurilinguisme à l’école en Guyane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Alby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire ELSE : éducation en langue seconde et étrangère</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nathalie Blanc, May 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01433665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Alby Sophie; Chamoreau Claudine, Sep 2016, Villejuif, France</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le projet quartier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Alby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude "Mobilités et immobilités. Le corps à l’épreuve des discriminations"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Grégory Bériet, May 2015, Cayenne, Guyane française</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Alby Sophie; Léglise Isabelle, Oct 2016, Cayenne, Guyane française</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01434874v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multilingualism in French Guiana as a resource for teaching and learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Alby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Léglise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Urban Multilingualism and Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Ghent, France. pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Alby Sophie; Léglise Isabelle, Oct 2016, Cayenne, Guyane française</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00959638v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude de la variabilité interactionnelle parentale en contexte multiculturel et plurilingue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodica Ailincai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Alby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Alì</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Hidair-Krivsky</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international « Cognition sociale, formes d’expression et interculturalité »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ARIC, Oct 2014, Université de Sfax, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Villejuif, France</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01433636v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Langues, socialisations et dynamiques identitaires chez les adolescents.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Alby</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Développement langagier et socialisation plurilingue : de l’acquisition des langues à la socialisation des usages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole doctorale "Langage et langues", May 2014, Paris (Sorbonne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...82 lines deleted...]
-              <w:t xml:space="preserve">, Grégory Bériet, May 2015, Cayenne, Guyane française</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01434839v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structure du groupe nominal dans une situation de contact entre une langue amérindienne (kali’na) et le français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Alby</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Evolution des structures morphosyntaxiques. Vers une typologie intégrative</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Séminaire TUL, Feb 2013, Villejuif, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Sophie Alby</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01434842v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'école française face aux plurilinguismes de l'outre-mer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Alby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Fillol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Colombel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Léglise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urban Multilingualism and Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Ghent, France. pp.20</w:t>
+              <w:t xml:space="preserve">Vers le plurilinguisme ? 20 ans après</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Ecole doctorale "Langage et langues", May 2014, Paris (Sorbonne), France</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00959657v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La didactique du plurilinguisme au service des apprentissages à l'école en Guyane.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Alby</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecole(s) et culture(s) : Quels savoirs ? Quelles pratiques ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Lille, France. pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00664940v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plurilinguisme et scolarisation en Guyane, Nouvelle Calédonie et Polynésie française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Alby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Léglise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Nocus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Lescure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enseigner l'outre-mer, enseigner en outre-mer, DGESCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00960285v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le plurilinguisme : une ressource à exploiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Alby</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etats généraux du multilinguisme en outremer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Cayenne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00960287v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adaptation de l'enseignement au contexte guyanais. Quels dispositifs pour quels publics ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Alby</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international du CRREF "Contextualisations didactiques : enjeux, états des lieux et perspectives"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Pointe à Pitre, Guadeloupe</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00665392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre co-tutorat et médiation instrumentale, une situation d'apprentissage pour des élèves non francophones d'une classe d'accueil de Guyane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Alby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Etude de la variabilité interactionnelle parentale en contexte multiculturel et plurilingue</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international du CRREF "Contextualisations didactiques : enjeux, états des lieux et perspectives"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Pointe à Pitre, Guadeloupe</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00665387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From linguistic annotation in multilingual corpora to the annotation of language contact phenomena: the Clapoty Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Alby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Léglise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Vaillant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International workshop on Multilingual Corpora annotation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Villejuif, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00672742v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colloque &amp;quot;Didactique des langues et cultures étrangères&amp;quot;, Université de Brasilia, Brésil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodica Ailincai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...70 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
-              <w:r>
-[...716 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Alby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4804,50 +4804,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01692137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Etude de la variabilité interactionnelle parentale en contexte multiculturel et plurilingue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodica Ailincai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Alby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Alì</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Hidair-Krivsky</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">G, Chakroun. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cognition sociale, formes d'expression et interculturalité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.285-302, 2017, 978-2-343-10828-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01956917v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Guyane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Alby</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Reutner Ursula. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Manuel des francophonies. Situation sociolinguistique, aménagement linguistique et particularités du français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Gruyter, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01434897v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Multilingualism as a resource for teaching and learning in French Guiana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Alby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4860,835 +5058,1188 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Maryns K.; Slembrouck S.; Sierens S.; Van Avermaet P.; Van Gorp K. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The multilingual edge of education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Palgrave Macmillan, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01434937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Etude de la variabilité interactionnelle parentale en contexte multiculturel et plurilingue</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approches sociolinguistiques de la question migratoire en Guyane française.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Alby</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Collomb Gérard; Mam-Lam-Fouck Serge. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mobilités, ethnicités, diversité culturelle : la Guyane entre Surinam et Brésil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ibis Rouge, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01434900v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Styles interactifs des parents teko, aluku, haïtiens et laotiens : une étude comparative de groupes minoritaires guyanais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodica Ailincai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Alby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Alì</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Isabelle Hidair-Krivsky</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marin, B.; Berger, D. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Recherches en éducation, recherches sur la professionnalisation : consensus et dissensus. Le Printemps de la recherche en ESPE 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , pp.248-265, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.1.1595.6083⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01329904v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'éducation bilingue dans le contexte multilingue guyanais : dispositifs cloisonnants et pratiques pédagogiques innovantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Alby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Léglise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christine Hélot; Jürgen Erfurt. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’éducation bilingue en France : politiques linguistiques, modèles et pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lambert Lucas, pp.66-86, 2016, 978-2-35935-175-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01426303v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adaptation de l’enseignement au contexte guyanais.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Alby</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cariou J-Y.; Delcroix A.; Ferrière H.; Jeannot-Fourcaud B. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Apprentissage, éducation, socialisation et contextualisation didactique : approches plurielles </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.27-56, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01434904v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Education et socialisation d’élèves allophones en contexte plurilingue et multiculturel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...50 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, pp.285-302, 2017, 978-2-343-10828-5</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodica Ailincai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Alby</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cariou J-Y.; Delcroix A.; Ferrière H.; Jeannot-Fourcaud B. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Apprentissage, éducation, socialisation et contextualisation didactique : approches plurielles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.109-134, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, De Gruyter, 2017</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01434985v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alternances codiques et éducation en Outre-mer français : Guadeloupe, Guyane, Saint-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Anciaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Alby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Delcroix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Béatrice Jeannot-Fourcaud; Antoine Delcroix; Marie-Paule Poggi. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contextes, effets de contextes et didactique des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, 2015, 978-2-343-04049-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Ibis Rouge, 2016</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01102504v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratiques et attitudes linguistiques des enseignants. La gestion du plurilinguisme à l'école en Guyane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Alby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Léglise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">NOCUS, I., VERNAUDON, J., PAIA, M. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Apprendre plusieurs langues, plusieurs langues pour apprendre : l'école plurilingue en Outre-mer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.245-268, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...122 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00990961v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'école face aux plurilinguismes de l'Outre-mer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Alby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Léglise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Fillol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Colombel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean François De Pietro; Marielle Rispail. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'enseignement du français à l'heure du plurilinguisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 6, Presses Universitaires de Namur, 2014, Recherches en didactique du français, 978-2-87037-851-9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L'éducation bilingue dans le contexte multilingue guyanais : dispositifs cloisonnants et pratiques pédagogiques innovantes</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01102501v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratiques et attitudes linguistiques des enseignants.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Alby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Léglise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Christine Hélot; Jürgen Erfurt. </w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, Lambert Lucas, pp.66-86, 2016, 978-2-35935-175-0</w:t>
+              <w:t xml:space="preserve">Nocus, I., Vernaudon, J., Paia, M. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'école plurilingue en outre-mer. Apprendre plusieurs langues, plusieurs langues pour apprendre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.245-267, 2014, 978-2-7535-2876-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...86 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, pp.109-134, 2016</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00985280v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enseignement bilingue et plurilingue en Guyane française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Alby</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean François De Pietro; Marielle Rispail. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'enseignement du français à l'heure du plurilinguisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 6, Presses Universitaires de Namur, pp.215-228, 2014, Recherches en didactique du français, 978-2-87037-851-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, pp.27-56, 2016</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00960269v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'école française face aux plurilinguismes de l'Outre-mer. Une idéologie monolingue persistante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Alby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Colombel-Teuira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Fillol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Léglise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De Pietro J.-F. et Rispail M., L’enseignement du français à l’heure du plurilinguisme. Vers une didactique contextualisée, Presses Universitaires de Namur, Collection « Recherches en didactique du français », n° 6, 89-104.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 978-28703-851-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...86 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, 2015, 978-2-343-04049-3</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05217038v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Politiques linguistiques éducatives en Guyane.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Alby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Léglise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nocus, I., Vernaudon, J., Paia, M. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'école plurilingue en outre-mer. Apprendre plusieurs langues, plusieurs langues pour apprendre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.271-296, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00985340v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politiques linguistiques éducatives en Guyane. Quels droits linguistiques pour les élèves allophones ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Alby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5708,1863 +6259,1312 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">NOCUS, I., VERNAUDON, J., PAIA, M. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Apprendre plusieurs langues, plusieurs langues pour apprendre : l'école plurilingue en Outre-mer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.271-296, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00990950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Pratiques et attitudes linguistiques des enseignants. La gestion du plurilinguisme à l'école en Guyane</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alternances et mélanges codiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Alby</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">S. Wharton &amp; J. Simonin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociolinguistique du contact. Dictionnaire des termes et concepts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENS Editions, pp.43-70, 2013, Langages, 978-2-84788-369-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00664951v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stratégies prédicatives en contact : langue kali'na et discours bilingues des jeunes kali'na</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Alby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Renault-Lescure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claudine Chamoreau &amp; Laurence Goury. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Changement linguistique et langues en contact. Approches plurielles du domaine prédicatif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions du CNRS, pp.29-70, 2012, 978-2-271-07600-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00664954v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le dispositif des CLIN-CRI en Guyane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Alby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Tabournel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rodica Alincai &amp; Marie-Françoise Crouzier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pratiques éducatives dans un contexte multiculturel : l'exemple plurilingue de la Guyane</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRDP Guyane, pp.11, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00664959v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Développement de la compétence métalinguistique en contexte scolaire plurilingue (Guyane française)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Alby</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olga Galatanu, Michel Pierrard, Dan Van Raemdonck, Marie-Eve Damar, Nancy Kemps, Ellen Shoonheere (dr). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enseigner les structures langagières en FLE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, pp.213-222, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00291154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le plurilinguisme guyanais : implications et applications pour le second degré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Alby</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ailincai, Rodica et Crouzier, Marie-Françoise. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pratiques éducatives dans un contexte multiculturel. L'exemple plurilingue de la Guyane. Le secondaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRDP Guyane, pp.13, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00666039v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Innover à l'école en contexte guyanais. Le projet 'Pluralité des langues à l'école</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Alby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bitard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Chalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Colletin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Facon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rodica Alincai &amp; Marie-Françoise Crouzier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pratiques éducatives dans une contexte multiculturel : l'exemple plurilingue de la Guyane</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRDP Guyane, pp.16, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00664957v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La formation des enseignants dans le contexte guyanais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Alby</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jacques Vernaudon &amp; Véronique Fillol. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vers une école plurilingue dans les collectivités française d'Océanie et de Guyane</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.25, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00664929v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le paysage sociolinguistique de la Guyane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Alby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Léglise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">NOCUS, I., VERNAUDON, J., PAIA, M. </w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.245-268, 2014</w:t>
+              <w:t xml:space="preserve">Serge Mam-Lam-Fouck. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comprendre la Guyane d'aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ibis Rouge Editions, pp.469-479, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Pratiques et attitudes linguistiques des enseignants.</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00291683v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La place des langues des élèves à l'école en contexte guyanais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Alby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Léglise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Nocus, I., Vernaudon, J., Paia, M. </w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.245-267, 2014, 978-2-7535-2876-5</w:t>
+              <w:t xml:space="preserve">Serge Mam-Lam-Fouck. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comprendre la Guyane d'aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ibis Rouge Editions, pp.439-452, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, 6, Presses Universitaires de Namur, pp.215-228, 2014, Recherches en didactique du français, 978-2-87037-851-9</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00291684v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Former des enseignants dans un contexte plurilingue et pluriculturel.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Alby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Launey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Isabelle Léglise et Bettina Migge. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pratiques et représentations linguistiques en Guyane : regards croisés.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRD Editions, pp.317-348, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L'école face aux plurilinguismes de l'Outre-mer</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00290126v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle place accorder aux langues dans une perspective interculturelle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Alby</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Paul Hautecoeur et Florence Foury. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Construire la diversité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ibis Rouge Editions, pp.138-154, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00290130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le paysage sociolinguistique de la Guyane : un état des lieux des recherches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Alby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Léglise</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-              <w:t xml:space="preserve">, 6, Presses Universitaires de Namur, 2014, Recherches en didactique du français, 978-2-87037-851-9</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Serge Mam Lam Fouck. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comprendre la Guyane d'aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ibis Rouge Editions, pp.469-479, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Véronique Fillol</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00243120v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Place &amp;quot; officielle &amp;quot; du français à l'école et place &amp;quot; réelle &amp;quot; dans les pratiques des acteurs de l'école.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Alby</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Isabelle Léglise et Bettina Migge. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pratiques et représentations linguistiques en Guyane : regards croisés.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRD Editions, pp.297-316, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00290114v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alternances codiques en Guyane française.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Alby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bettina Migge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Isabelle Léglise et Bettina Migge. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pratiques et représentations linguistiques en Guyane : regards croisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRD Editions, pp.49-72, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00290131v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La place des langues des élèves à l'école en contexte guyanais. Quatre décennies de discours scientifiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Alby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Léglise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 978-28703-851-9</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">S. Mam Lam Fouck. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comprendre la Guyane d'aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ibis Rouge Editions, pp.439-452, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...764 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00243071v1</w:t>
-              </w:r>
-[...574 lines deleted...]
-                <w:t xml:space="preserve">halshs-00290131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7813,51 +7813,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04869390v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Ilasom" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Alby" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Anciaux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dureysseix" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle L&#233;glise" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1396x" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03525349v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01433626v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03525344v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02540881v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Ailincai" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Al&#236;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ced.1119" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674473v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426409v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880453v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666056v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Nocus" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Vernaudon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sala&#252;n" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Fillol" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978144v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Delcroix" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00665368v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannine Ho-A-Sim" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664884v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00290137v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00291685v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00291686v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00292394v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00223917v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239307v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00290110v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00181072v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00291556v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Leconte" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00665372v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Migge" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00291555v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01433665v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01433666v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01433656v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01433660v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Corlier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01433647v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01434874v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bouvier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Thomas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00959638v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01434839v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01433636v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Bernard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hidair-Krivsky" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01434842v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00960285v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Lescure" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00959657v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Colombel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664940v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00960287v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00665392v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00665387v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672742v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vaillant" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00639821v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664948v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664897v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colletin Didier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664891v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bitard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00291701v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00291155v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00291691v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00291689v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00291687v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00663350v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00960284v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00960282v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-05422337v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahzaman Haque" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Li&#232;vre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John E. Joseph" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne A. Seals" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1478283" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874238v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ghimenton" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. de Saint-Georges" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Corona" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Claudia Ticca" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692137v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01434937v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956917v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01434897v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01434900v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329904v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.1595.6083" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426303v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01434985v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01434904v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01102504v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00990950v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00990961v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00985280v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00960269v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01102501v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05217038v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Colombel-Teuira" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00985340v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664951v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664954v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Renault-Lescure" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664959v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Tabournel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00291154v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666039v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664957v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chalon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Colletin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Facon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664929v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00243071v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00291683v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00291684v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00290126v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Launey" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00290130v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00243120v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00290114v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00290131v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00960275v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04869390v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Ilasom" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Alby" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Anciaux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dureysseix" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle L&#233;glise" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1396x" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03525349v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01433626v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03525344v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02540881v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Ailincai" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Al&#236;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ced.1119" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674473v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426409v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880453v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666056v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Nocus" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Vernaudon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sala&#252;n" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Fillol" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978144v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Delcroix" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00665368v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannine Ho-A-Sim" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664884v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00291685v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00291686v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00290137v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00292394v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00223917v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239307v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00181072v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00290110v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00665372v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Migge" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00291556v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Leconte" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00291555v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01433660v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Corlier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01433666v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01433656v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01433647v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01433665v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01434874v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bouvier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Thomas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00959638v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01433636v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Bernard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hidair-Krivsky" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01434839v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01434842v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00959657v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Colombel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664940v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00960285v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Lescure" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00960287v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00665392v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00665387v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672742v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vaillant" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00639821v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664948v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664897v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colletin Didier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664891v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bitard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00291701v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00291155v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00291691v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00291689v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00291687v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00663350v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00960284v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00960282v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-05422337v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahzaman Haque" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Li&#232;vre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John E. Joseph" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne A. Seals" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1478283" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874238v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ghimenton" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. de Saint-Georges" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Corona" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Claudia Ticca" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692137v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956917v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01434897v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01434937v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01434900v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329904v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.1595.6083" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426303v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01434904v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01434985v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01102504v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00990961v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01102501v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00985280v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00960269v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05217038v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Colombel-Teuira" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00985340v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00990950v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664951v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664954v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Renault-Lescure" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664959v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Tabournel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00291154v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666039v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664957v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chalon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Colletin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Facon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664929v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00291683v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00291684v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00290126v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Launey" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00290130v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00243120v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00290114v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00290131v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00243071v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00960275v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>