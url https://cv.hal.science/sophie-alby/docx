--- v1 (2026-04-30)
+++ v2 (2026-05-23)
@@ -1190,50 +1190,132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00664884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Regard sur la formation des enseignants à l'IUFM de Guyane : quelle adaptation au contexte guyanais ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Alby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeannine Ho-A-Sim</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Hautes écoles pédagogiques et institutions assimilées de Suisse romande et du Tessin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 4, pp.55-76</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00290137v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Minorization and the process of (de)minoritization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Léglise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1242,73 +1324,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of the Sociology of Language</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 182, pp.67-86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00291685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'enseignement en Guyane et les langues régionales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Alby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1324,139 +1406,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marges Linguistiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 10, pp.245-261</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00291686v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-00290137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minorization and the process of (de)minoritization : the case of Kali'na in French Guiana</w:t>
               </w:r>
@@ -2111,1244 +2111,1244 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les politiques linguistiques confrontées aux pratiques en milieu éducatif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Alby</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d’études « Enjeux sociaux du multilinguisme en Guyane »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alby Sophie; Léglise Isabelle, Oct 2016, Cayenne, Guyane française</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01433656v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doubling en situation de contact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Alby</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop doubling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alby Sophie; Chamoreau Claudine, Sep 2016, Villejuif, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01433666v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pratiques et attitudes linguistiques des travailleurs sociaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Alby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Corlier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’études « Enjeux sociaux du multilinguisme en Guyane »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Alby Sophie; Léglise Isabelle, Oct 2016, Cayenne, Guyane française</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01433660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Alby Sophie; Chamoreau Claudine, Sep 2016, Villejuif, France</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interactional annotation of plurilingual and heterogeneous corpora</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Alby</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop « corpus driven studies of heterogeneous and multilingual corpora »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Villejuif, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Alby Sophie; Léglise Isabelle, Oct 2016, Cayenne, Guyane française</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01433647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multilinguisme et plurilinguisme à l’école en Guyane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Alby</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire ELSE : éducation en langue seconde et étrangère</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nathalie Blanc, May 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Villejuif, France</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01433665v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le projet quartier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Alby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude "Mobilités et immobilités. Le corps à l’épreuve des discriminations"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Grégory Bériet, May 2015, Cayenne, Guyane française</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nathalie Blanc, May 2016, Lyon, France</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01434874v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multilingualism in French Guiana as a resource for teaching and learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Alby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Léglise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Urban Multilingualism and Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Ghent, France. pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...82 lines deleted...]
-              <w:t xml:space="preserve">, Grégory Bériet, May 2015, Cayenne, Guyane française</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00959638v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude de la variabilité interactionnelle parentale en contexte multiculturel et plurilingue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodica Ailincai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Alby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Alì</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Hidair-Krivsky</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international « Cognition sociale, formes d’expression et interculturalité »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ARIC, Oct 2014, Université de Sfax, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Sophie Alby</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01433636v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Langues, socialisations et dynamiques identitaires chez les adolescents.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Alby</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Développement langagier et socialisation plurilingue : de l’acquisition des langues à la socialisation des usages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole doctorale "Langage et langues", May 2014, Paris (Sorbonne), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01434839v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structure du groupe nominal dans une situation de contact entre une langue amérindienne (kali’na) et le français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Alby</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Evolution des structures morphosyntaxiques. Vers une typologie intégrative</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Séminaire TUL, Feb 2013, Villejuif, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01434842v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'école française face aux plurilinguismes de l'outre-mer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Alby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Fillol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Colombel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Léglise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urban Multilingualism and Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Ghent, France. pp.20</w:t>
+              <w:t xml:space="preserve">Vers le plurilinguisme ? 20 ans après</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...108 lines deleted...]
-              <w:t xml:space="preserve">, ARIC, Oct 2014, Université de Sfax, Tunisia</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00959657v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La didactique du plurilinguisme au service des apprentissages à l'école en Guyane.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Alby</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecole(s) et culture(s) : Quels savoirs ? Quelles pratiques ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Lille, France. pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Ecole doctorale "Langage et langues", May 2014, Paris (Sorbonne), France</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00664940v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plurilinguisme et scolarisation en Guyane, Nouvelle Calédonie et Polynésie française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Alby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Léglise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Nocus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Lescure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enseigner l'outre-mer, enseigner en outre-mer, DGESCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Séminaire TUL, Feb 2013, Villejuif, France</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00960285v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adaptation de l'enseignement au contexte guyanais. Quels dispositifs pour quels publics ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Alby</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international du CRREF "Contextualisations didactiques : enjeux, états des lieux et perspectives"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Pointe à Pitre, Guadeloupe</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...95 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Angers, France</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00665392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le plurilinguisme : une ressource à exploiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Alby</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etats généraux du multilinguisme en outremer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Cayenne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...245 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00960287v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00665392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre co-tutorat et médiation instrumentale, une situation d'apprentissage pour des élèves non francophones d'une classe d'accueil de Guyane</w:t>
               </w:r>
@@ -5652,50 +5652,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01102504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pratiques et attitudes linguistiques des enseignants.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Alby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Léglise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nocus, I., Vernaudon, J., Paia, M. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'école plurilingue en outre-mer. Apprendre plusieurs langues, plusieurs langues pour apprendre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.245-267, 2014, 978-2-7535-2876-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00985280v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enseignement bilingue et plurilingue en Guyane française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Alby</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean François De Pietro; Marielle Rispail. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'enseignement du français à l'heure du plurilinguisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 6, Presses Universitaires de Namur, pp.215-228, 2014, Recherches en didactique du français, 978-2-87037-851-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00960269v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pratiques et attitudes linguistiques des enseignants. La gestion du plurilinguisme à l'école en Guyane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Alby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5708,73 +5867,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">NOCUS, I., VERNAUDON, J., PAIA, M. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Apprendre plusieurs langues, plusieurs langues pour apprendre : l'école plurilingue en Outre-mer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.245-268, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00990961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'école face aux plurilinguismes de l'Outre-mer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Alby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5820,1506 +5979,1347 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean François De Pietro; Marielle Rispail. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'enseignement du français à l'heure du plurilinguisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 6, Presses Universitaires de Namur, 2014, Recherches en didactique du français, 978-2-87037-851-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01102501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Sophie Alby</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'école française face aux plurilinguismes de l'Outre-mer. Une idéologie monolingue persistante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Alby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Colombel-Teuira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Fillol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Léglise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De Pietro J.-F. et Rispail M., L’enseignement du français à l’heure du plurilinguisme. Vers une didactique contextualisée, Presses Universitaires de Namur, Collection « Recherches en didactique du français », n° 6, 89-104.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 978-28703-851-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05217038v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Politiques linguistiques éducatives en Guyane.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Alby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Léglise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nocus, I., Vernaudon, J., Paia, M. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'école plurilingue en outre-mer. Apprendre plusieurs langues, plusieurs langues pour apprendre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.245-267, 2014, 978-2-7535-2876-5</w:t>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.271-296, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, 6, Presses Universitaires de Namur, pp.215-228, 2014, Recherches en didactique du français, 978-2-87037-851-9</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00985340v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Politiques linguistiques éducatives en Guyane. Quels droits linguistiques pour les élèves allophones ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Alby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Léglise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">NOCUS, I., VERNAUDON, J., PAIA, M. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Apprendre plusieurs langues, plusieurs langues pour apprendre : l'école plurilingue en Outre-mer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.271-296, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Véronique Fillol</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00990950v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alternances et mélanges codiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Alby</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">S. Wharton &amp; J. Simonin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociolinguistique du contact. Dictionnaire des termes et concepts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENS Editions, pp.43-70, 2013, Langages, 978-2-84788-369-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00664951v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stratégies prédicatives en contact : langue kali'na et discours bilingues des jeunes kali'na</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Alby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Renault-Lescure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claudine Chamoreau &amp; Laurence Goury. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Changement linguistique et langues en contact. Approches plurielles du domaine prédicatif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions du CNRS, pp.29-70, 2012, 978-2-271-07600-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00664954v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le dispositif des CLIN-CRI en Guyane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Alby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Tabournel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rodica Alincai &amp; Marie-Françoise Crouzier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pratiques éducatives dans un contexte multiculturel : l'exemple plurilingue de la Guyane</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRDP Guyane, pp.11, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00664959v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Développement de la compétence métalinguistique en contexte scolaire plurilingue (Guyane française)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Alby</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olga Galatanu, Michel Pierrard, Dan Van Raemdonck, Marie-Eve Damar, Nancy Kemps, Ellen Shoonheere (dr). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enseigner les structures langagières en FLE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, pp.213-222, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00291154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le plurilinguisme guyanais : implications et applications pour le second degré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Alby</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ailincai, Rodica et Crouzier, Marie-Françoise. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pratiques éducatives dans un contexte multiculturel. L'exemple plurilingue de la Guyane. Le secondaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRDP Guyane, pp.13, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00666039v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Innover à l'école en contexte guyanais. Le projet 'Pluralité des langues à l'école</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Alby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bitard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Chalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Colletin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Facon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rodica Alincai &amp; Marie-Françoise Crouzier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pratiques éducatives dans une contexte multiculturel : l'exemple plurilingue de la Guyane</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRDP Guyane, pp.16, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00664957v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La formation des enseignants dans le contexte guyanais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Alby</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jacques Vernaudon &amp; Véronique Fillol. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vers une école plurilingue dans les collectivités française d'Océanie et de Guyane</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.25, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00664929v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle place accorder aux langues dans une perspective interculturelle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Alby</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Paul Hautecoeur et Florence Foury. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Construire la diversité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ibis Rouge Editions, pp.138-154, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00290130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le paysage sociolinguistique de la Guyane : un état des lieux des recherches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Alby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Léglise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 978-28703-851-9</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">Serge Mam Lam Fouck. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comprendre la Guyane d'aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ibis Rouge Editions, pp.469-479, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Politiques linguistiques éducatives en Guyane.</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00243120v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le paysage sociolinguistique de la Guyane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Alby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Léglise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Nocus, I., Vernaudon, J., Paia, M. </w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.271-296, 2014</w:t>
+              <w:t xml:space="preserve">Serge Mam-Lam-Fouck. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comprendre la Guyane d'aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ibis Rouge Editions, pp.469-479, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Politiques linguistiques éducatives en Guyane. Quels droits linguistiques pour les élèves allophones ?</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00291683v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La place des langues des élèves à l'école en contexte guyanais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Alby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Léglise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">NOCUS, I., VERNAUDON, J., PAIA, M. </w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.271-296, 2014</w:t>
+              <w:t xml:space="preserve">Serge Mam-Lam-Fouck. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comprendre la Guyane d'aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ibis Rouge Editions, pp.439-452, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, ENS Editions, pp.43-70, 2013, Langages, 978-2-84788-369-5</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00291684v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Former des enseignants dans un contexte plurilingue et pluriculturel.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Alby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Launey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Isabelle Léglise et Bettina Migge. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pratiques et représentations linguistiques en Guyane : regards croisés.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRD Editions, pp.317-348, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...777 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00290126v1</w:t>
-              </w:r>
-[...157 lines deleted...]
-                <w:t xml:space="preserve">hal-00243120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Place &amp;quot; officielle &amp;quot; du français à l'école et place &amp;quot; réelle &amp;quot; dans les pratiques des acteurs de l'école.</w:t>
               </w:r>
@@ -7813,51 +7813,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04869390v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Ilasom" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Alby" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Anciaux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dureysseix" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle L&#233;glise" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1396x" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03525349v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01433626v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03525344v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02540881v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Ailincai" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Al&#236;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ced.1119" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674473v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426409v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880453v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666056v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Nocus" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Vernaudon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sala&#252;n" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Fillol" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978144v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Delcroix" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00665368v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannine Ho-A-Sim" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664884v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00291685v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00291686v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00290137v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00292394v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00223917v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239307v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00181072v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00290110v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00665372v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Migge" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00291556v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Leconte" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00291555v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01433660v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Corlier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01433666v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01433656v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01433647v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01433665v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01434874v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bouvier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Thomas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00959638v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01433636v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Bernard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hidair-Krivsky" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01434839v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01434842v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00959657v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Colombel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664940v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00960285v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Lescure" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00960287v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00665392v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00665387v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672742v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vaillant" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00639821v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664948v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664897v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colletin Didier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664891v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bitard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00291701v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00291155v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00291691v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00291689v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00291687v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00663350v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00960284v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00960282v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-05422337v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahzaman Haque" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Li&#232;vre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John E. Joseph" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne A. Seals" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1478283" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874238v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ghimenton" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. de Saint-Georges" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Corona" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Claudia Ticca" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692137v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956917v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01434897v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01434937v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01434900v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329904v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.1595.6083" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426303v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01434904v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01434985v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01102504v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00990961v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01102501v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00985280v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00960269v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05217038v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Colombel-Teuira" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00985340v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00990950v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664951v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664954v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Renault-Lescure" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664959v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Tabournel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00291154v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666039v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664957v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chalon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Colletin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Facon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664929v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00291683v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00291684v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00290126v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Launey" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00290130v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00243120v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00290114v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00290131v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00243071v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00960275v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04869390v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Ilasom" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Alby" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Anciaux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dureysseix" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle L&#233;glise" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1396x" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03525349v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01433626v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03525344v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02540881v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Ailincai" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Al&#236;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ced.1119" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674473v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426409v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880453v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666056v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Nocus" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Vernaudon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sala&#252;n" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Fillol" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978144v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Delcroix" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00665368v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannine Ho-A-Sim" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664884v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00290137v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00291685v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00291686v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00292394v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00223917v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239307v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00181072v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00290110v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00665372v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Migge" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00291556v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Leconte" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00291555v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01433656v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01433666v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01433660v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Corlier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01433647v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01433665v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01434874v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bouvier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Thomas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00959638v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01433636v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Bernard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hidair-Krivsky" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01434839v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01434842v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00959657v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Colombel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664940v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00960285v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Lescure" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00665392v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00960287v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00665387v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672742v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vaillant" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00639821v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664948v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664897v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colletin Didier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664891v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bitard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00291701v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00291155v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00291691v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00291689v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00291687v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00663350v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00960284v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00960282v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-05422337v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahzaman Haque" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Li&#232;vre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John E. Joseph" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne A. Seals" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1478283" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874238v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ghimenton" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. de Saint-Georges" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Corona" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Claudia Ticca" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692137v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956917v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01434897v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01434937v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01434900v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329904v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.1595.6083" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426303v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01434904v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01434985v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01102504v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00985280v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00960269v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00990961v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01102501v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05217038v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Colombel-Teuira" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00985340v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00990950v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664951v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664954v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Renault-Lescure" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664959v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Tabournel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00291154v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666039v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664957v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chalon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Colletin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Facon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664929v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00290130v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00243120v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00291683v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00291684v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00290126v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Launey" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00290114v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00290131v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00243071v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00960275v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>