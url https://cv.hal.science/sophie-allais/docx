--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -162,6564 +162,7198 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Research note: double digest Restriction site Associated DNA sequencing is a suitable alternative to high density SNP chips for genomic selection of layers</w:t>
+                <w:t xml:space="preserve">Body weight variation is a good proxy of abdominal fat weight in laying hens at 90 weeks of age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Doublet</w:t>
+                <w:t xml:space="preserve">Alexandre Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorry Bécot</w:t>
+                <w:t xml:space="preserve">Nicolas Bedere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Lecerf</w:t>
+                <w:t xml:space="preserve">Fabien Degalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Allais</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Coralie Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorry Becot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poultry Science</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+              <w:t xml:space="preserve">PAG33</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2026, San diego (Californie), France. , https://plan.core-apps.com/pag33/abstract/f46d3ec29ed9229b5f9cd25e124828bd, 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05019793v1</w:t>
+                <w:t xml:space="preserve">hal-05560720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variant calling and genotyping accuracy of ddRAD-seq: Comparison with 20X WGS in layers</w:t>
+                <w:t xml:space="preserve">Lipid traits related to body reserves and egg yolks of laying hens at 90 weeks of age: QTL detection and genetic correlations with production traits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Doublet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Alexandre Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Degalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Elise Gueret</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bedere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorry Becot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+              <w:t xml:space="preserve">PAG33</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2026, San diego (Californie), United States. , https://plan.core-apps.com/pag33/abstract/415187ea4e428372ccc62388543d4228, 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04666242v1</w:t>
+                <w:t xml:space="preserve">hal-05560674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restriction site-associated DNA sequencing technologies as an alternative to low-density SNP chips for genomic selection: a simulation study in layer chickens</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Lecerf</w:t>
+                <w:t xml:space="preserve">Co-concevoir des systèmes agro-écologiques couplant volailles/cultures afin de favoriser les services (éco)systémiques et identifier les besoins génétiques pour les volailles de ces systèmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippine Coeugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Lagoutte</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Doublet</w:t>
+                <w:t xml:space="preserve">Julie Labatut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendal Restoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Tixier-Boichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier X Rognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04131807v1</w:t>
+              <w:t xml:space="preserve">PEPR Agroécologie et Numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05266814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of data from crossbred animals for genomic evaluation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Variant calling and genotyping accuracy of ddRAD-seq: comparison with WGS in layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Doublet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lecerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Degalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lagarrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Picard Druet</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Sophie Allais</w:t>
+                <w:t xml:space="preserve">Laetitia Lagoutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Hatchery Practice</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02505897v1</w:t>
+              <w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Lyon, France. Wageningen Academic Publishers, Book of abstracts, 29, pp.796, 2023, Book of abstracts of the 74th annual meeting of the european federation of animal science</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04286708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interest of using imputation for genomic evaluation in layer chicken</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Estimation of additive and dominant variance of egg quality traits in pure-line layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Picard Druet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Llibertat Tusell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Herault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Herry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Thierry Burlot</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poultry Science</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02624102v1</w:t>
+              <w:t xml:space="preserve">XIth European symposium on poultry genetics (ESPG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Prague, Czech Republic. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guarant International spol. s r.o.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Proceedings of the XIth European symposium on Poultry Genetics</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02460149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability of genomic evaluation for egg quality traits in layers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Use of data from crossbred animals for a genomic evaluation of pure line layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Picard Druet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Varenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Herault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Burlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genetics</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02500395v1</w:t>
+              <w:t xml:space="preserve">XIth European symposium on poultry genetics (ESPG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Prague, Czech Republic. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guarant International spol. s r.o.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Proceedings of the XIth European symposium on Poultry Genetics</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02352494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping of QTL for chicken body weight, carcass composition, and meat quality traits in a slow-growing line</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Demeure</w:t>
+                <w:t xml:space="preserve">Interest of Genotyping-by-Sequencing technologies as an alternative to low density SNP chips for genomic selection in layer chicken</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Herry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Herault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Picard Druet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bardou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Eché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poultry Science</w:t>
-[...23 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">XIth European symposium on poultry genetics (ESPG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Prague, Czech Republic. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02123210v1</w:t>
+                <w:t xml:space="preserve">Guarant International spol. s r.o.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Proceedings of the XIth European symposium on Poultry Genetics</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02460147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-tissue transcriptomic study reveals the main role of liver in the chicken adaptive response to a switch in dietary energy source through the transcriptional regulation of lipogenesis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Le Cam</w:t>
+                <w:t xml:space="preserve">Accuracy of whole-genome sequence genotype imputation in a layer line</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Allais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Herry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Herault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Picard Druet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bardou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01727161v1</w:t>
+              <w:t xml:space="preserve">XIth European symposium on poultry genetics (ESPG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Prague, Czech Republic. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guarant International spol. s r.o.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Proceedings of the XIth European symposium on Poultry Genetics</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02500398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of low density SNP chips for genotype imputation in layer chicken</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Genetic determinism of abdominal fat tissue and relationships with body weight and egg quality in Rhode Island Red</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bedere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Picard Druet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Herault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Herry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Thierry Burlot</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genetics</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01962845v1</w:t>
+              <w:t xml:space="preserve">XIth European symposium on poultry genetics (ESPG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Prague, Czech Republic. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guarant International spol. s r.o.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Proceedings of the XIth European symposium on Poultry Genetics</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02352490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparison of methods for whole-genome QTL mapping using dense markers in four livestock species</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Salle</w:t>
+                <w:t xml:space="preserve">Design of a low density SNP chip for genomic selection in layer chicken</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Herry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Herault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Varenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Burlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01190172v1</w:t>
+              <w:t xml:space="preserve">10. European Symposium on Poultry Genetics (ESPG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Saint-Malo, France. 2017, Proceedings of the 10th European symposium on poultry genetics</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine mapping of quantitative trait loci underlying sensory meat quality traits in three French beef cattle breeds</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Denoyelle</w:t>
+                <w:t xml:space="preserve">Création d’une puce basse-densité pour la sélection génomique en poule pondeuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Herry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Herault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Varenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Burlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01207759v1</w:t>
+              <w:t xml:space="preserve">12. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Tours, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ITAVI - Institut Technique de l'Aviculture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras, 2017, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of polymorphisms in the calpastatin and µ-calpain genes on meat tenderness in three French beef breeds</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Fine mapping of QTL for carcass and meat quality traits in a chicken slow-growing line</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Patrice Raynaud</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chabault-Dhuit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François d'Abbadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01019862v1</w:t>
+              <w:t xml:space="preserve">10. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Vancouver, Canada. 2014, 10. World Congress of Genetics Applied to Livestock Production</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The two mutations, Q204X and nt821, of the myostatin gene affect carcass and meat quality in young heterozygous bulls of French beef breeds</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Fine mapping of QTL of carcass and meat quality traits in a chicken slow-growing line</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jacques Lepetit</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chabault-Dhuit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François d'Abbadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01193527v1</w:t>
+              <w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Nantes, France. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 64, 2013, Annual Meeting of the European Association for Animal Production</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association de marqueurs du gène de la calpaïne 1 avec la tendreté de la viande dans trois races allaitantes françaises.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Fine mapping of QTLs of meat quality in three French beef breeds using the Bovine SNP50® chip</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert H. Levéziel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">C. Denoyelle</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lepetit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01211879v1</w:t>
+              <w:t xml:space="preserve">21. Plant and Animal Genome (PAG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, San Diego, United States. , 2013, Plant and Animal Genome XXI</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189939v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Détection fine de QTL de tendreté de la viande dans trois races allaitantes françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Allais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Journaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lepetit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Denoyelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14. Journées Sciences du Muscle et Technologies des Viandes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Caen, France. 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193865v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The effects of polymorphisms in the calpastatin and µ-calpain genes on beef tenderness are breed-specific</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Allais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert H. Levéziel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Duprat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lepetit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">61. Annual meeting of the European Association for Animal Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Heraklion, Greece. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, Book of Abstracts N°16, 398 p., 2010, Annual Meeting of the European Association for Animal Production</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (20)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (22)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-designing agroecological systems combining poultry and plants to enhance (eco)system services and identify genetic needs for poultry</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Xavier X Rognon</w:t>
+                <w:t xml:space="preserve">Exploring the Landscape of Local and Distant Intra-vs. Inter-Chromosomal eQTLs Using TensorQTL and GCTA: A case study from 459 Liver Transcriptomes of Aged Laying Hens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Degalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Allais</w:t>
+                <w:t xml:space="preserve">Coralie Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Burlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">76. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EAAP, Aug 2025, Innsbruck, Austria. pp.642</w:t>
+              <w:t xml:space="preserve">PAG33</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2026, San diego (Californie), United States. https://plan.core-apps.com/pag33/abstract/2907311f-56dd-4348-bf69-ca2da809ea0f</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05266781v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05560651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intérêt de l’utilisation de l’imputation pour l’évaluation génomique en poule pondeuse</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Combining LD-Guided QTL Refinement, GEGA Annotation, and Tissue-Specific eQTL for Candidate Gene Prioritization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Degalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorry Bécot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Burlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13.Journées de la recherche avicole et des palmipèdes à foie gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Tours, France</w:t>
+              <w:t xml:space="preserve">PAG33</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2026, San Deigo, CA,, United States. https://plan.core-apps.com/pag33/abstract/e92da122-9a77-4241-ade6-da7ec88ff7f5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737801v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05560489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport des informations sur des croisées dans le cadre de l’évaluation génomique sur la qualité des œufs chez la poule</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Co-designing agroecological systems combining poultry and plants to enhance (eco)system services and identify genetic needs for poultry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippine Coeugnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Labatut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Tixier-Boichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier X Rognon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13.Journées de la recherche avicole et des palmipèdes à foie gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Tours, France</w:t>
+              <w:t xml:space="preserve">76. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAAP, Aug 2025, Innsbruck, Austria. pp.642</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737371v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05266781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude du déséquilibre de liaison dans des lignées de poules de types génétiques &amp;quot;ponte&amp;quot; et &amp;quot;chair</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Intérêt de l’utilisation de l’imputation pour l’évaluation génomique en poule pondeuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Herry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Picard Druet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Varenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Burlot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Camille Macé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13.Journées de la recherche avicole et des palmipèdes à foie gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2019, Tours, France. pp.85-89</w:t>
+              <w:t xml:space="preserve">, Mar 2019, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02360227v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accuracy of genomic evaluation in pure line layers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Apport des informations sur des croisées dans le cadre de l’évaluation génomique sur la qualité des œufs chez la poule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Picard--Druet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Varenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Hérault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Herry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Auckland, New Zealand</w:t>
+              <w:t xml:space="preserve">13.Journées de la recherche avicole et des palmipèdes à foie gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01791814v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a low density SNP chip for genotype imputation in layer chickens</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Étude du déséquilibre de liaison dans des lignées de poules de types génétiques &amp;quot;ponte&amp;quot; et &amp;quot;chair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Varenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Burlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Recoquillay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Macé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Auckland, New Zealand</w:t>
+              <w:t xml:space="preserve">13.Journées de la recherche avicole et des palmipèdes à foie gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Tours, France. pp.85-89</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01791813v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02360227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A linkage disequilibrium study in layers and broiler commercial chicken populations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Accuracy of genomic evaluation in pure line layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Picard--Druet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Herry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Varenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">David Picard--Druet</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Herault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Auckland, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01791806v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01791814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the size of the reference population and kinship degree on low density genotyping strategies for genotype imputation in layer chickens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Burlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Herry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Picard--Druet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Varenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Auckland, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01794798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Select SNP 4 Imputation (SS4I) : un outil simple de sélection de SNP en fonction du DL</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Design of a low density SNP chip for genotype imputation in layer chickens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Herry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Hérault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Picard--Druet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Varenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Burlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion du projet Selgen INCoMINGS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">11. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Auckland, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01455928v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01791813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie fine de QTL de qualité de la carcasse et de la viande dans une lignée de poulets à croissance lente</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
+                <w:t xml:space="preserve">A linkage disequilibrium study in layers and broiler commercial chicken populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Hérault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Herry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Berri</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Salles</w:t>
+                <w:t xml:space="preserve">Amandine Varenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Burlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Picard--Druet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Tours, France</w:t>
+              <w:t xml:space="preserve">11. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Auckland, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210952v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01791806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using genomic information provided by selection schemes to assess French dairy breeds diversity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Select SNP 4 Imputation (SS4I) : un outil simple de sélection de SNP en fonction du DL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Herault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Herry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">63. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Réunion du projet Selgen INCoMINGS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, La Rochelle, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02745491v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01455928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La génomique : un travail de longue haleine</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. S. Allais</w:t>
+                <w:t xml:space="preserve">Cartographie fine de QTL de qualité de la carcasse et de la viande dans une lignée de poulets à croissance lente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Allais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chabault-Dhuit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Satellite 3T (Actualité, Technicité, Nouveauté) des 3R</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut de l'Elevage (IDELE). Service qualité des viandes, Paris, FRA., Dec 2011, Paris (FRA), France</w:t>
+              <w:t xml:space="preserve">11. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01000788v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of polymorphisms in the calpastatin and µ-calpain genes onmeat tenderness in three French beef breeds</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Using genomic information provided by selection schemes to assess French dairy breeds diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Laloë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jacques Lepetit</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume G. Baloche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis F. Barillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. World Congress on Genetics Applied to Livestock Production</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">63. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Bratislava, Slovakia. 476 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3920/978-90-8686-761-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01193771v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets de marqueurs des gènes RORC, leptine, DGAT1, TG et FABP4 sur le gras de carcasse et de viande dans trois races bovines allaitantes françaises</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">La génomique : un travail de longue haleine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Carine Bernard-Capel</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte B. Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles G. Renand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. S. Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Journées Sciences du Muscle et Technologies des Viandes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Satellite 3T (Actualité, Technicité, Nouveauté) des 3R</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de l'Elevage (IDELE). Service qualité des viandes, Paris, FRA., Dec 2011, Paris (FRA), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01193663v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A particular myosin heavy chain isoform variable between beef breeds</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Effects of polymorphisms in the calpastatin and µ-calpain genes onmeat tenderness in three French beef breeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert H. Levéziel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Duprat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lepetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">61. Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Heraklion, Greece</w:t>
+              <w:t xml:space="preserve">9. World Congress on Genetics Applied to Livestock Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Leipzig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01193606v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une isoforme de chaîne lourde de myosine particulière, variable entre les races à viande bovines</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Effets de marqueurs des gènes RORC, leptine, DGAT1, TG et FABP4 sur le gras de carcasse et de viande dans trois races bovines allaitantes françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert H. Levéziel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L. Journaux</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Denoyelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Bernard-Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, Paris, France</w:t>
+              <w:t xml:space="preserve">13. Journées Sciences du Muscle et Technologies des Viandes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01193578v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of quantitative trait loci affecting carcass and meat quality in two French beef breeds</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">A particular myosin heavy chain isoform variable between beef breeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Jurie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert H. Levéziel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">60. Annual Meeting of the European Association for Animal Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">61. Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Heraklion, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01193459v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Primo-localisation de QTL de qualité de la viande dans deux races bovines allaitantes françaises</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Une isoforme de chaîne lourde de myosine particulière, variable entre les races à viande bovines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Jurie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert H. Levéziel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Rousset</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Journaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01193554v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualités des carcasses et des viandes de jeunes bovins hétérozygotes pour les mutations Q204x et nt821 du gène de la myostatine dans trois races allaitantes françaises</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Detection of quantitative trait loci affecting carcass and meat quality in two French beef breeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert H. Levéziel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lepetit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Denoyelle</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">60. Annual Meeting of the European Association for Animal Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01211924v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Primo-localisation de QTL de qualité de la viande dans deux races bovines allaitantes françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Allais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert H. Levéziel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lepetit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193554v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qualités des carcasses et des viandes de jeunes bovins hétérozygotes pour les mutations Q204x et nt821 du gène de la myostatine dans trois races allaitantes françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Allais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert H. Levéziel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lepetit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Denoyelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01211924v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Association de marqueurs du gène de la calpaïne 1 avec la tendreté de la viande dans trois races allaitantes françaises.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert H. Levéziel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lepetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Denoyelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12èmes Journées des Sciences du Muscle et Technologies de la Viande</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01211964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (14)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-concevoir des systèmes agro-écologiques couplant volailles/cultures afin de favoriser les services (éco)systémiques et identifier les besoins génétiques pour les volailles de ces systèmes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Xavier X Rognon</w:t>
+                <w:t xml:space="preserve">Stochastic simulations to optimize genomic selection for laying hens: impact of generation interval and genotyping in the context of extended laying period</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Doublet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lecerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Torsten Pook</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PEPR Agroécologie et Numérique</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05266814v1</w:t>
+              <w:t xml:space="preserve">Poultry Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psj.2026.106870⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05574412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variant calling and genotyping accuracy of ddRAD-seq: comparison with WGS in layers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Research note: double digest Restriction site Associated DNA sequencing is a suitable alternative to high density SNP chips for genomic selection of layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Doublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorry Bécot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lecerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Allais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04286708v1</w:t>
+              <w:t xml:space="preserve">Poultry Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 104 (7), pp.105115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psj.2025.105115⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05019793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of additive and dominant variance of egg quality traits in pure-line layers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Variant calling and genotyping accuracy of ddRAD-seq: Comparison with 20X WGS in layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Doublet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Degalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lagarrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Picard Druet</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Sophie Allais</w:t>
+                <w:t xml:space="preserve">Laetitia Lagoutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Gueret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIth European symposium on poultry genetics (ESPG)</w:t>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">hal-02460149v1</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 (7), pp.e0298565. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0298565⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04666242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of data from crossbred animals for a genomic evaluation of pure line layer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Restriction site-associated DNA sequencing technologies as an alternative to low-density SNP chips for genomic selection: a simulation study in layer chickens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Herry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Herault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lecerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Picard Druet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Amandine Varenne</w:t>
+                <w:t xml:space="preserve">Laetitia Lagoutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Herault</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sophie Allais</w:t>
+                <w:t xml:space="preserve">Mathilde Doublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIth European symposium on poultry genetics (ESPG)</w:t>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">hal-02352494v1</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (1), pp.271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-023-09321-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04131807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interest of Genotyping-by-Sequencing technologies as an alternative to low density SNP chips for genomic selection in layer chicken</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Use of data from crossbred animals for genomic evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Picard Druet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Varenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Herault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Camille Eché</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Burlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIth European symposium on poultry genetics (ESPG)</w:t>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">hal-02460147v1</w:t>
+              <w:t xml:space="preserve">International Hatchery Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 34 (1), pp.21-22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02505897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accuracy of whole-genome sequence genotype imputation in a layer line</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Interest of using imputation for genomic evaluation in layer chicken</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Herry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Picard Druet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Herault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Bardou</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Varenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Burlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIth European symposium on poultry genetics (ESPG)</w:t>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">hal-02500398v1</w:t>
+              <w:t xml:space="preserve">Poultry Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 99 (5), pp.2324-2336. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psj.2020.01.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02624102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic determinism of abdominal fat tissue and relationships with body weight and egg quality in Rhode Island Red</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Reliability of genomic evaluation for egg quality traits in layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Picard Druet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Varenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Herry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Herault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIth European symposium on poultry genetics (ESPG)</w:t>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">hal-02352490v1</w:t>
+              <w:t xml:space="preserve">BMC Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12863-020-0820-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02500395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Création d’une puce basse-densité pour la sélection génomique en poule pondeuse</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascale Le Roy</w:t>
+                <w:t xml:space="preserve">Mapping of QTL for chicken body weight, carcass composition, and meat quality traits in a slow-growing line</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Allais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Demeure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">hal-01606008v1</w:t>
+              <w:t xml:space="preserve">Poultry Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 98 (5), pp.1960-1967. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3382/ps/pey549⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02123210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a low density SNP chip for genomic selection in layer chicken</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascale Le Roy</w:t>
+                <w:t xml:space="preserve">Multi-tissue transcriptomic study reveals the main role of liver in the chicken adaptive response to a switch in dietary energy source through the transcriptional regulation of lipogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Désert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meziane Aite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. European Symposium on Poultry Genetics (ESPG)</w:t>
-[...14 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (1), pp.1-19. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01605421v1</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12864-018-4520-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01727161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine mapping of QTL for carcass and meat quality traits in a chicken slow-growing line</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
+                <w:t xml:space="preserve">Design of low density SNP chips for genotype imputation in layer chicken</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Herry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Herault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Picard--Druet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Berri</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">François d'Abbadie</w:t>
+                <w:t xml:space="preserve">Amandine Varenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Burlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Poster de conférence</w:t>
+              <w:t xml:space="preserve">BMC Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12863-018-0695-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01210644v1</w:t>
+                <w:t xml:space="preserve">hal-01962845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine mapping of QTL of carcass and meat quality traits in a chicken slow-growing line</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">François d'Abbadie</w:t>
+                <w:t xml:space="preserve">A comparison of methods for whole-genome QTL mapping using dense markers in four livestock species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Legarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Croiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Teyssedre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Poster de conférence</w:t>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 47 (1), pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12711-015-0087-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01210523v1</w:t>
+                <w:t xml:space="preserve">hal-01190172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine mapping of QTLs of meat quality in three French beef breeds using the Bovine SNP50® chip</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Fine mapping of quantitative trait loci underlying sensory meat quality traits in three French beef cattle breeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert H. Levéziel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jacques Lepetit</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Rousset</w:t>
+                <w:t xml:space="preserve">Christophe Denoyelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21. Plant and Animal Genome (PAG)</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01189939v1</w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 92 (10), pp.4329-4341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2527/jas.2014-7868⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01207759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection fine de QTL de tendreté de la viande dans trois races allaitantes françaises</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Effects of polymorphisms in the calpastatin and µ-calpain genes on meat tenderness in three French beef breeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Journaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christophe Denoyelle</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert H. Levéziel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Payet-Duprat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Journées Sciences du Muscle et Technologies des Viandes</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01193865v1</w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 89 (1), pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2527/jas.2010-3063⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01019862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of polymorphisms in the calpastatin and µ-calpain genes on beef tenderness are breed-specific</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">The two mutations, Q204X and nt821, of the myostatin gene affect carcass and meat quality in young heterozygous bulls of French beef breeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert H. Levéziel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Payet-Duprat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lepetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">61. Annual meeting of the European Association for Animal Production</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01193772v1</w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 88 (2), pp.446-454. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2527/jas.2009-2385⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193527v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Association de marqueurs du gène de la calpaïne 1 avec la tendreté de la viande dans trois races allaitantes françaises.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Allais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert H. Levéziel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lepetit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Denoyelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.111-112</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01211879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'aviculture, une filière d'avenir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bouvarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lecerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'aviculture, une filière d'avenir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04216732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SS4I: select SNP subset for imputation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Herault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Herry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Le Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01455929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6729,100 +7363,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection et validation de marqueurs génétiques impliqués dans la qualité de la viande bovine.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Allais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Génétique animale. AgroParisTech, 2011. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2011AGPT0012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pastel-00589871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6832,125 +7466,125 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La sélection des bovins pour une amélioration génétique de la qualité de la viande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Renand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Allais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Muscle et viande de ruminant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Quae, 2010, Synthèses (INRA), 978-2-7592-0877-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01193671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId152"/>
+      <w:footerReference w:type="default" r:id="rId164"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7018,51 +7652,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="78720193"/>
+    <w:nsid w:val="D4E5FA02"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7249,51 +7883,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-allais" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0138-331X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/117490784" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019793v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Doublet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorry B&#233;cot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lecerf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Allais" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2025.105115" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04666242v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Degalez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lagarrigue" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Lagoutte" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Gueret" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0298565" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04131807v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Herry" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Herault" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-023-09321-5" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505897v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Picard Druet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Varenne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Burlot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624102v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2020.01.004" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500395v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12863-020-0820-2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123210v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet-Antier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berri" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Salles" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Demeure" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps/pey549" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727161v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette D&#233;sert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meziane Aite" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Boutin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Cam" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-4520-5" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962845v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Picard--Druet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12863-018-0695-7" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190172v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Legarra" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Croiseau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Sanchez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Teyssedre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Salle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-015-0087-7" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207759v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert H. Lev&#233;ziel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hocquette" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rousset" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Denoyelle" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2014-7868" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019862v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Journaux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Payet-Duprat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Raynaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2010-3063" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193527v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lepetit" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2009-2385" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211879v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lepetit" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rousset" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Denoyelle" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05266781v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Coeugnet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Labatut" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X Rognon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737801v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric H&#233;rault" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737371v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02360227v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Recoquillay" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mac&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791814v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791813v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791806v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794798v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455928v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Yon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Le Roy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210952v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chabault-Dhuit" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Salles" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745491v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Baloche" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis F. Barillet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Raoul" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-761-5" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000788v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Picard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cassar-Malek" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Renand" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Allais" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193771v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Duprat" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193663v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Bernard-Capel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193606v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Picard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jurie" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193578v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Journaux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193459v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193554v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211924v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211964v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05266814v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Restoux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286708v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460149v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llibertat Tusell" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://guarant.eu/espg2019/files/espg-2019-proceedings.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352494v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460147v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bardou" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ech&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500398v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352490v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bedere" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606008v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/390167.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605421v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210644v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois d'Abbadie" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210523v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189939v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193865v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193772v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216732v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bouvarel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacques M.J. Duclos" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Nau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455929v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00589871v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011AGPT0012" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193671v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Renand" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-allais" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0138-331X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/117490784" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05560720v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hubert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bedere" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Degalez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Allain" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorry Becot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05560674v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05266814v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Coeugnet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Labatut" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Restoux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X Rognon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286708v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Doublet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lecerf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lagarrigue" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Lagoutte" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460149v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Picard Druet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llibertat Tusell" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Herault" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Herry" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Allais" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://guarant.eu/espg2019/files/espg-2019-proceedings.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352494v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Varenne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Burlot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460147v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bardou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ech&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500398v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352490v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605421v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Le Roy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606008v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/390167.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210644v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet-Antier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berri" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chabault-Dhuit" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois d'Abbadie" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210523v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189939v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hocquette" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert H. Lev&#233;ziel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lepetit" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rousset" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193865v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Journaux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Denoyelle" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193772v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Duprat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05560651v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Calvez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560489v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorry B&#233;cot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05266781v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737801v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric H&#233;rault" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737371v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Picard--Druet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02360227v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Recoquillay" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mac&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791814v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794798v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791813v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791806v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455928v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Yon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210952v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Salles" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745491v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Baloche" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis F. Barillet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Raoul" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-761-5" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000788v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Picard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cassar-Malek" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Renand" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Allais" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193771v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193663v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Bernard-Capel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193606v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Picard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jurie" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193578v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Journaux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193459v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193554v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211924v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211964v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lepetit" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rousset" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Denoyelle" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574412v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Pook" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chapuis" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2026.106870" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019793v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2025.105115" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04666242v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Gueret" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0298565" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04131807v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-023-09321-5" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505897v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624102v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2020.01.004" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500395v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12863-020-0820-2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123210v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Salles" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Demeure" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps/pey549" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727161v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette D&#233;sert" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meziane Aite" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Boutin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Cam" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-4520-5" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962845v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12863-018-0695-7" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190172v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Legarra" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Croiseau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Sanchez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Teyssedre" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Salle" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-015-0087-7" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207759v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2014-7868" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019862v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Payet-Duprat" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Raynaud" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2010-3063" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193527v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2009-2385" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211879v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216732v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bouvarel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacques M.J. Duclos" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Nau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455929v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00589871v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011AGPT0012" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193671v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Renand" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>