--- v1 (2026-04-06)
+++ v2 (2026-04-30)
@@ -162,367 +162,3154 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (22)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Combining LD-Guided QTL Refinement, GEGA Annotation, and Tissue-Specific eQTL for Candidate Gene Prioritization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Degalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorry Bécot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Burlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PAG33</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2026, San Deigo, CA,, United States. https://plan.core-apps.com/pag33/abstract/e92da122-9a77-4241-ade6-da7ec88ff7f5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05560489v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploring the Landscape of Local and Distant Intra-vs. Inter-Chromosomal eQTLs Using TensorQTL and GCTA: A case study from 459 Liver Transcriptomes of Aged Laying Hens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Degalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Burlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PAG33</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2026, San diego (Californie), United States. https://plan.core-apps.com/pag33/abstract/2907311f-56dd-4348-bf69-ca2da809ea0f</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05560651v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Co-designing agroecological systems combining poultry and plants to enhance (eco)system services and identify genetic needs for poultry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippine Coeugnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Labatut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Tixier-Boichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier X Rognon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Allais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">76. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAAP, Aug 2025, Innsbruck, Austria. pp.642</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05266781v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intérêt de l’utilisation de l’imputation pour l’évaluation génomique en poule pondeuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Herry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Picard Druet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Hérault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Varenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Burlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13.Journées de la recherche avicole et des palmipèdes à foie gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737801v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apport des informations sur des croisées dans le cadre de l’évaluation génomique sur la qualité des œufs chez la poule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Picard--Druet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Varenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Hérault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Herry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Allais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13.Journées de la recherche avicole et des palmipèdes à foie gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737371v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étude du déséquilibre de liaison dans des lignées de poules de types génétiques &amp;quot;ponte&amp;quot; et &amp;quot;chair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Hérault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Varenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Burlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Recoquillay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Macé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13.Journées de la recherche avicole et des palmipèdes à foie gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Tours, France. pp.85-89</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02360227v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accuracy of genomic evaluation in pure line layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Picard--Druet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Herry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Varenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Herault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Allais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Auckland, New Zealand</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01791814v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of the size of the reference population and kinship degree on low density genotyping strategies for genotype imputation in layer chickens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Burlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Herry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Hérault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Picard--Druet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Varenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Auckland, New Zealand</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01794798v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A linkage disequilibrium study in layers and broiler commercial chicken populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Hérault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Herry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Varenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Burlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Picard--Druet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Auckland, New Zealand</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01791806v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Design of a low density SNP chip for genotype imputation in layer chickens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Herry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Hérault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Picard--Druet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Varenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Burlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Auckland, New Zealand</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01791813v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Select SNP 4 Imputation (SS4I) : un outil simple de sélection de SNP en fonction du DL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Herault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Herry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Allais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réunion du projet Selgen INCoMINGS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, La Rochelle, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01455928v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cartographie fine de QTL de qualité de la carcasse et de la viande dans une lignée de poulets à croissance lente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Allais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chabault-Dhuit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210952v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Using genomic information provided by selection schemes to assess French dairy breeds diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Laloë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Allais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume G. Baloche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis F. Barillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Raoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">63. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Bratislava, Slovakia. 476 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3920/978-90-8686-761-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745491v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La génomique : un travail de longue haleine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte B. Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles G. Renand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. S. Allais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Satellite 3T (Actualité, Technicité, Nouveauté) des 3R</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de l'Elevage (IDELE). Service qualité des viandes, Paris, FRA., Dec 2011, Paris (FRA), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000788v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effects of polymorphisms in the calpastatin and µ-calpain genes onmeat tenderness in three French beef breeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Allais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert H. Levéziel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Duprat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lepetit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9. World Congress on Genetics Applied to Livestock Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Leipzig, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193771v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effets de marqueurs des gènes RORC, leptine, DGAT1, TG et FABP4 sur le gras de carcasse et de viande dans trois races bovines allaitantes françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Allais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert H. Levéziel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Denoyelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Bernard-Capel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13. Journées Sciences du Muscle et Technologies des Viandes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Clermont-Ferrand, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193663v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A particular myosin heavy chain isoform variable between beef breeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Allais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Jurie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert H. Levéziel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">61. Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Heraklion, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193606v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Detection of quantitative trait loci affecting carcass and meat quality in two French beef breeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Allais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert H. Levéziel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lepetit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">60. Annual Meeting of the European Association for Animal Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Barcelone, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193459v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une isoforme de chaîne lourde de myosine particulière, variable entre les races à viande bovines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Allais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Jurie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert H. Levéziel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Journaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193578v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Primo-localisation de QTL de qualité de la viande dans deux races bovines allaitantes françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Allais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert H. Levéziel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lepetit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193554v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qualités des carcasses et des viandes de jeunes bovins hétérozygotes pour les mutations Q204x et nt821 du gène de la myostatine dans trois races allaitantes françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Allais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert H. Levéziel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lepetit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Denoyelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01211924v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Association de marqueurs du gène de la calpaïne 1 avec la tendreté de la viande dans trois races allaitantes françaises.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Allais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert H. Levéziel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lepetit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Denoyelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12èmes Journées des Sciences du Muscle et Technologies de la Viande</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01211964v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Body weight variation is a good proxy of abdominal fat weight in laying hens at 90 weeks of age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bedere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Bedere</w:t>
+                <w:t xml:space="preserve">Fabien Degalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Degalez</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Coralie Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorry Becot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PAG33</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2026, San diego (Californie), France. , https://plan.core-apps.com/pag33/abstract/f46d3ec29ed9229b5f9cd25e124828bd, 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05560720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipid traits related to body reserves and egg yolks of laying hens at 90 weeks of age: QTL detection and genetic correlations with production traits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Degalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bedere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Degalez</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Coralie Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorry Becot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PAG33</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2026, San diego (Californie), United States. , https://plan.core-apps.com/pag33/abstract/415187ea4e428372ccc62388543d4228, 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05560674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-concevoir des systèmes agro-écologiques couplant volailles/cultures afin de favoriser les services (éco)systémiques et identifier les besoins génétiques pour les volailles de ces systèmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippine Coeugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Labatut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Restoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Tixier-Boichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -541,6548 +3328,3895 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PEPR Agroécologie et Numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2025, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05266814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variant calling and genotyping accuracy of ddRAD-seq: comparison with WGS in layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Doublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lecerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Degalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Lagoutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Lyon, France. Wageningen Academic Publishers, Book of abstracts, 29, pp.796, 2023, Book of abstracts of the 74th annual meeting of the european federation of animal science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04286708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of additive and dominant variance of egg quality traits in pure-line layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Picard Druet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Llibertat Tusell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Herault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Herry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIth European symposium on poultry genetics (ESPG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Prague, Czech Republic. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guarant International spol. s r.o.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Proceedings of the XIth European symposium on Poultry Genetics</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02460149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of data from crossbred animals for a genomic evaluation of pure line layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Picard Druet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Varenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Herault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Burlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIth European symposium on poultry genetics (ESPG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Prague, Czech Republic. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guarant International spol. s r.o.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Proceedings of the XIth European symposium on Poultry Genetics</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02352494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interest of Genotyping-by-Sequencing technologies as an alternative to low density SNP chips for genomic selection in layer chicken</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Herry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Herault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Picard Druet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bardou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Eché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIth European symposium on poultry genetics (ESPG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Prague, Czech Republic. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guarant International spol. s r.o.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Proceedings of the XIth European symposium on Poultry Genetics</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02460147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accuracy of whole-genome sequence genotype imputation in a layer line</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Genetic determinism of abdominal fat tissue and relationships with body weight and egg quality in Rhode Island Red</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bedere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Picard Druet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Herault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Herry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Allais</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Bardou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIth European symposium on poultry genetics (ESPG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Prague, Czech Republic. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guarant International spol. s r.o.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Proceedings of the XIth European symposium on Poultry Genetics</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02500398v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02352490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic determinism of abdominal fat tissue and relationships with body weight and egg quality in Rhode Island Red</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Accuracy of whole-genome sequence genotype imputation in a layer line</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Allais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Herry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Herault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Picard Druet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sophie Allais</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bardou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIth European symposium on poultry genetics (ESPG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Prague, Czech Republic. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guarant International spol. s r.o.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Proceedings of the XIth European symposium on Poultry Genetics</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02352490v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02500398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of a low density SNP chip for genomic selection in layer chicken</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Herry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Herault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Varenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Burlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. European Symposium on Poultry Genetics (ESPG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Saint-Malo, France. 2017, Proceedings of the 10th European symposium on poultry genetics</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Création d’une puce basse-densité pour la sélection génomique en poule pondeuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Herry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Herault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Varenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Burlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Tours, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ITAVI - Institut Technique de l'Aviculture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras, 2017, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01606008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fine mapping of QTL for carcass and meat quality traits in a chicken slow-growing line</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chabault-Dhuit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François d'Abbadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Vancouver, Canada. 2014, 10. World Congress of Genetics Applied to Livestock Production</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fine mapping of QTL of carcass and meat quality traits in a chicken slow-growing line</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chabault-Dhuit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François d'Abbadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Nantes, France. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 64, 2013, Annual Meeting of the European Association for Animal Production</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fine mapping of QTLs of meat quality in three French beef breeds using the Bovine SNP50® chip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert H. Levéziel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lepetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21. Plant and Animal Genome (PAG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2013, San Diego, United States. , 2013, Plant and Animal Genome XXI</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01189939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection fine de QTL de tendreté de la viande dans trois races allaitantes françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Journaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lepetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Denoyelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. Journées Sciences du Muscle et Technologies des Viandes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Caen, France. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01193865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effects of polymorphisms in the calpastatin and µ-calpain genes on beef tenderness are breed-specific</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert H. Levéziel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Duprat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lepetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">61. Annual meeting of the European Association for Animal Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Heraklion, Greece. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, Book of Abstracts N°16, 398 p., 2010, Annual Meeting of the European Association for Animal Production</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01193772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (22)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Landscape of Local and Distant Intra-vs. Inter-Chromosomal eQTLs Using TensorQTL and GCTA: A case study from 459 Liver Transcriptomes of Aged Laying Hens</w:t>
+                <w:t xml:space="preserve">Detection of quantitative trait loci and genetic correlations of lipid reserves and production traits in aging laying hens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Degalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bedere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Degalez</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Coralie Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Louis Calvez</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorry Becot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PAG33</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05560651v1</w:t>
+              <w:t xml:space="preserve">Poultry Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psj.2026.106963⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05598336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining LD-Guided QTL Refinement, GEGA Annotation, and Tissue-Specific eQTL for Candidate Gene Prioritization</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Burlot</w:t>
+                <w:t xml:space="preserve">Stochastic simulations to optimize genomic selection for laying hens: impact of generation interval and genotyping in the context of extended laying period</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Doublet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lecerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Torsten Pook</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PAG33</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05560489v1</w:t>
+              <w:t xml:space="preserve">Poultry Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 105 (7), pp.106870. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psj.2026.106870⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05574412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-designing agroecological systems combining poultry and plants to enhance (eco)system services and identify genetic needs for poultry</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Research note: double digest Restriction site Associated DNA sequencing is a suitable alternative to high density SNP chips for genomic selection of layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Doublet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorry Bécot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lecerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Allais</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">76. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05266781v1</w:t>
+              <w:t xml:space="preserve">Poultry Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 104 (7), pp.105115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psj.2025.105115⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05019793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intérêt de l’utilisation de l’imputation pour l’évaluation génomique en poule pondeuse</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Burlot</w:t>
+                <w:t xml:space="preserve">Variant calling and genotyping accuracy of ddRAD-seq: Comparison with 20X WGS in layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Doublet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Degalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lagarrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Lagoutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Gueret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13.Journées de la recherche avicole et des palmipèdes à foie gras</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02737801v1</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 (7), pp.e0298565. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0298565⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04666242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport des informations sur des croisées dans le cadre de l’évaluation génomique sur la qualité des œufs chez la poule</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Restriction site-associated DNA sequencing technologies as an alternative to low-density SNP chips for genomic selection: a simulation study in layer chickens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Herry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie Allais</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Herault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lecerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Lagoutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Doublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13.Journées de la recherche avicole et des palmipèdes à foie gras</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02737371v1</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (1), pp.271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-023-09321-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04131807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude du déséquilibre de liaison dans des lignées de poules de types génétiques &amp;quot;ponte&amp;quot; et &amp;quot;chair</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Use of data from crossbred animals for genomic evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Picard Druet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Varenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Herault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Burlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Camille Macé</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13.Journées de la recherche avicole et des palmipèdes à foie gras</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02360227v1</w:t>
+              <w:t xml:space="preserve">International Hatchery Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 34 (1), pp.21-22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02505897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accuracy of genomic evaluation in pure line layers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Interest of using imputation for genomic evaluation in layer chicken</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Herry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Picard Druet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Herault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Varenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sophie Allais</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Burlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01791814v1</w:t>
+              <w:t xml:space="preserve">Poultry Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 99 (5), pp.2324-2336. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psj.2020.01.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02624102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the size of the reference population and kinship degree on low density genotyping strategies for genotype imputation in layer chickens</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Reliability of genomic evaluation for egg quality traits in layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Picard Druet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Varenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Herry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Amandine Varenne</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Herault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01794798v1</w:t>
+              <w:t xml:space="preserve">BMC Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12863-020-0820-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02500395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a low density SNP chip for genotype imputation in layer chickens</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Burlot</w:t>
+                <w:t xml:space="preserve">Mapping of QTL for chicken body weight, carcass composition, and meat quality traits in a slow-growing line</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Allais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Demeure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01791813v1</w:t>
+              <w:t xml:space="preserve">Poultry Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 98 (5), pp.1960-1967. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3382/ps/pey549⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02123210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A linkage disequilibrium study in layers and broiler commercial chicken populations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Picard--Druet</w:t>
+                <w:t xml:space="preserve">Multi-tissue transcriptomic study reveals the main role of liver in the chicken adaptive response to a switch in dietary energy source through the transcriptional regulation of lipogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Désert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meziane Aite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01791806v1</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (1), pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-018-4520-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01727161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Select SNP 4 Imputation (SS4I) : un outil simple de sélection de SNP en fonction du DL</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Design of low density SNP chips for genotype imputation in layer chicken</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Herry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Herault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Picard--Druet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Varenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Burlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion du projet Selgen INCoMINGS</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01455928v1</w:t>
+              <w:t xml:space="preserve">BMC Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12863-018-0695-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01962845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie fine de QTL de qualité de la carcasse et de la viande dans une lignée de poulets à croissance lente</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Salles</w:t>
+                <w:t xml:space="preserve">A comparison of methods for whole-genome QTL mapping using dense markers in four livestock species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Legarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Croiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Teyssedre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01210952v1</w:t>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 47 (1), pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12711-015-0087-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using genomic information provided by selection schemes to assess French dairy breeds diversity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Fine mapping of quantitative trait loci underlying sensory meat quality traits in three French beef cattle breeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Raoul</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert H. Levéziel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Denoyelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">63. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02745491v1</w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 92 (10), pp.4329-4341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2527/jas.2014-7868⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01207759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La génomique : un travail de longue haleine</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. S. Allais</w:t>
+                <w:t xml:space="preserve">Effects of polymorphisms in the calpastatin and µ-calpain genes on meat tenderness in three French beef breeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Allais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Journaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert H. Levéziel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Payet-Duprat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Satellite 3T (Actualité, Technicité, Nouveauté) des 3R</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01000788v1</w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 89 (1), pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2527/jas.2010-3063⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01019862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of polymorphisms in the calpastatin and µ-calpain genes onmeat tenderness in three French beef breeds</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">The two mutations, Q204X and nt821, of the myostatin gene affect carcass and meat quality in young heterozygous bulls of French beef breeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert H. Levéziel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Payet-Duprat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lepetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. World Congress on Genetics Applied to Livestock Production</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01193771v1</w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 88 (2), pp.446-454. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2527/jas.2009-2385⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets de marqueurs des gènes RORC, leptine, DGAT1, TG et FABP4 sur le gras de carcasse et de viande dans trois races bovines allaitantes françaises</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Association de marqueurs du gène de la calpaïne 1 avec la tendreté de la viande dans trois races allaitantes françaises.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert H. Levéziel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...749 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lepetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...2006 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Denoyelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, pp.111-112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01211879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7092,268 +7226,268 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'aviculture, une filière d'avenir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bouvarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lecerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'aviculture, une filière d'avenir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04216732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SS4I: select SNP subset for imputation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Herault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Herry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Le Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01455929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7363,100 +7497,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection et validation de marqueurs génétiques impliqués dans la qualité de la viande bovine.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Allais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Génétique animale. AgroParisTech, 2011. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2011AGPT0012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pastel-00589871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7466,125 +7600,125 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La sélection des bovins pour une amélioration génétique de la qualité de la viande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Renand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Allais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Muscle et viande de ruminant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Quae, 2010, Synthèses (INRA), 978-2-7592-0877-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01193671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId164"/>
+      <w:footerReference w:type="default" r:id="rId166"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7652,51 +7786,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D4E5FA02"/>
+    <w:nsid w:val="94823F21"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7883,51 +8017,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-allais" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0138-331X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/117490784" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05560720v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hubert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bedere" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Degalez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Allain" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorry Becot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05560674v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05266814v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Coeugnet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Labatut" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Restoux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X Rognon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286708v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Doublet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lecerf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lagarrigue" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Lagoutte" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460149v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Picard Druet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llibertat Tusell" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Herault" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Herry" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Allais" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://guarant.eu/espg2019/files/espg-2019-proceedings.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352494v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Varenne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Burlot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460147v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bardou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ech&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500398v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352490v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605421v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Le Roy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606008v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/390167.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210644v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet-Antier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berri" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chabault-Dhuit" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois d'Abbadie" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210523v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189939v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hocquette" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert H. Lev&#233;ziel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lepetit" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rousset" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193865v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Journaux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Denoyelle" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193772v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Duprat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05560651v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Calvez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560489v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorry B&#233;cot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05266781v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737801v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric H&#233;rault" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737371v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Picard--Druet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02360227v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Recoquillay" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mac&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791814v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794798v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791813v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791806v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455928v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Yon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210952v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Salles" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745491v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Baloche" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis F. Barillet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Raoul" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-761-5" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000788v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Picard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cassar-Malek" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Renand" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Allais" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193771v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193663v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Bernard-Capel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193606v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Picard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jurie" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193578v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Journaux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193459v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193554v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211924v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211964v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lepetit" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rousset" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Denoyelle" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574412v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Pook" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chapuis" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2026.106870" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019793v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2025.105115" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04666242v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Gueret" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0298565" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04131807v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-023-09321-5" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505897v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624102v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2020.01.004" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500395v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12863-020-0820-2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123210v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Salles" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Demeure" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps/pey549" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727161v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette D&#233;sert" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meziane Aite" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Boutin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Cam" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-4520-5" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962845v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12863-018-0695-7" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190172v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Legarra" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Croiseau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Sanchez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Teyssedre" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Salle" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-015-0087-7" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207759v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2014-7868" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019862v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Payet-Duprat" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Raynaud" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2010-3063" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193527v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2009-2385" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211879v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216732v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bouvarel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacques M.J. Duclos" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Nau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455929v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00589871v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011AGPT0012" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193671v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Renand" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-allais" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0138-331X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/117490784" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560489v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hubert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Degalez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Allain" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorry B&#233;cot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Burlot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05560651v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Calvez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05266781v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Coeugnet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Labatut" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X Rognon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Allais" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737801v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Herry" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Picard Druet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric H&#233;rault" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Varenne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737371v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Picard--Druet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02360227v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Recoquillay" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mac&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791814v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Herault" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794798v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791806v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791813v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455928v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Yon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Le Roy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210952v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet-Antier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berri" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chabault-Dhuit" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Salles" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745491v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Baloche" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis F. Barillet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Raoul" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-761-5" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000788v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hocquette" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Picard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cassar-Malek" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Renand" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Allais" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193771v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert H. Lev&#233;ziel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Duprat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lepetit" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193663v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Denoyelle" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Bernard-Capel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193606v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Picard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jurie" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193459v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rousset" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193578v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Journaux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193554v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211924v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211964v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lepetit" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rousset" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Denoyelle" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05560720v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bedere" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorry Becot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05560674v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05266814v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Restoux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286708v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Doublet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lecerf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lagarrigue" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Lagoutte" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460149v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llibertat Tusell" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://guarant.eu/espg2019/files/espg-2019-proceedings.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352494v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460147v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bardou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ech&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352490v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500398v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605421v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606008v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/390167.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210644v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois d'Abbadie" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210523v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189939v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193865v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Journaux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193772v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598336v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2026.106963" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574412v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Pook" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chapuis" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2026.106870" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019793v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2025.105115" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04666242v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Gueret" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0298565" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04131807v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-023-09321-5" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505897v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624102v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2020.01.004" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500395v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12863-020-0820-2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123210v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Salles" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Demeure" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps/pey549" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727161v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette D&#233;sert" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meziane Aite" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Boutin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Cam" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-4520-5" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962845v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12863-018-0695-7" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190172v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Legarra" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Croiseau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Sanchez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Teyssedre" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Salle" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-015-0087-7" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207759v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2014-7868" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019862v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Payet-Duprat" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Raynaud" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2010-3063" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193527v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2009-2385" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211879v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216732v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bouvarel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacques M.J. Duclos" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Nau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455929v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00589871v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011AGPT0012" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193671v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Renand" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>