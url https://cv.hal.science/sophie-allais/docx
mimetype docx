--- v2 (2026-04-30)
+++ v3 (2026-05-24)
@@ -162,3154 +162,367 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (22)</w:t>
-[...2785 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Body weight variation is a good proxy of abdominal fat weight in laying hens at 90 weeks of age</w:t>
+                <w:t xml:space="preserve">Lipid traits related to body reserves and egg yolks of laying hens at 90 weeks of age: QTL detection and genetic correlations with production traits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Degalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bedere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorry Becot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PAG33</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2026, San diego (Californie), France. , https://plan.core-apps.com/pag33/abstract/f46d3ec29ed9229b5f9cd25e124828bd, 2026</w:t>
+              <w:t xml:space="preserve">, Jan 2026, San diego (Californie), United States. , https://plan.core-apps.com/pag33/abstract/415187ea4e428372ccc62388543d4228, 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05560720v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05560674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipid traits related to body reserves and egg yolks of laying hens at 90 weeks of age: QTL detection and genetic correlations with production traits</w:t>
+                <w:t xml:space="preserve">Body weight variation is a good proxy of abdominal fat weight in laying hens at 90 weeks of age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bedere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Degalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorry Becot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PAG33</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2026, San diego (Californie), United States. , https://plan.core-apps.com/pag33/abstract/415187ea4e428372ccc62388543d4228, 2026</w:t>
+              <w:t xml:space="preserve">, Jan 2026, San diego (Californie), France. , https://plan.core-apps.com/pag33/abstract/f46d3ec29ed9229b5f9cd25e124828bd, 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05560674v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05560720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-concevoir des systèmes agro-écologiques couplant volailles/cultures afin de favoriser les services (éco)systémiques et identifier les besoins génétiques pour les volailles de ces systèmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippine Coeugnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippine Coeugnet</w:t>
+                <w:t xml:space="preserve">Julie Labatut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Restoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Tixier-Boichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3328,1754 +541,1754 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PEPR Agroécologie et Numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2025, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05266814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variant calling and genotyping accuracy of ddRAD-seq: comparison with WGS in layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Doublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lecerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Degalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Lagoutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Lyon, France. Wageningen Academic Publishers, Book of abstracts, 29, pp.796, 2023, Book of abstracts of the 74th annual meeting of the european federation of animal science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04286708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of additive and dominant variance of egg quality traits in pure-line layers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Use of data from crossbred animals for a genomic evaluation of pure line layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Picard Druet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Varenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Herault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Burlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIth European symposium on poultry genetics (ESPG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Prague, Czech Republic. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guarant International spol. s r.o.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Proceedings of the XIth European symposium on Poultry Genetics</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02460149v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02352494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of data from crossbred animals for a genomic evaluation of pure line layer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Interest of Genotyping-by-Sequencing technologies as an alternative to low density SNP chips for genomic selection in layer chicken</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Herry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Herault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Picard Druet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sophie Allais</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bardou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Eché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIth European symposium on poultry genetics (ESPG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Prague, Czech Republic. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guarant International spol. s r.o.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Proceedings of the XIth European symposium on Poultry Genetics</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02352494v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02460147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interest of Genotyping-by-Sequencing technologies as an alternative to low density SNP chips for genomic selection in layer chicken</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Genetic determinism of abdominal fat tissue and relationships with body weight and egg quality in Rhode Island Red</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bedere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Picard Druet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Herault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Herry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Camille Eché</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIth European symposium on poultry genetics (ESPG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Prague, Czech Republic. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guarant International spol. s r.o.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Proceedings of the XIth European symposium on Poultry Genetics</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02460147v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02352490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic determinism of abdominal fat tissue and relationships with body weight and egg quality in Rhode Island Red</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Accuracy of whole-genome sequence genotype imputation in a layer line</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Allais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Herry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Herault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Picard Druet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sophie Allais</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bardou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIth European symposium on poultry genetics (ESPG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Prague, Czech Republic. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guarant International spol. s r.o.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Proceedings of the XIth European symposium on Poultry Genetics</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02352490v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02500398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accuracy of whole-genome sequence genotype imputation in a layer line</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Estimation of additive and dominant variance of egg quality traits in pure-line layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Picard Druet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Llibertat Tusell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Herault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Herry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Allais</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Bardou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIth European symposium on poultry genetics (ESPG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Prague, Czech Republic. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guarant International spol. s r.o.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Proceedings of the XIth European symposium on Poultry Genetics</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02500398v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02460149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of a low density SNP chip for genomic selection in layer chicken</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Herry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Herault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Varenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Burlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. European Symposium on Poultry Genetics (ESPG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Saint-Malo, France. 2017, Proceedings of the 10th European symposium on poultry genetics</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Création d’une puce basse-densité pour la sélection génomique en poule pondeuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Herry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Herault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Varenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Burlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Tours, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ITAVI - Institut Technique de l'Aviculture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras, 2017, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01606008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fine mapping of QTL for carcass and meat quality traits in a chicken slow-growing line</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chabault-Dhuit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François d'Abbadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Vancouver, Canada. 2014, 10. World Congress of Genetics Applied to Livestock Production</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fine mapping of QTL of carcass and meat quality traits in a chicken slow-growing line</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chabault-Dhuit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François d'Abbadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Nantes, France. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 64, 2013, Annual Meeting of the European Association for Animal Production</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fine mapping of QTLs of meat quality in three French beef breeds using the Bovine SNP50® chip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert H. Levéziel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lepetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21. Plant and Animal Genome (PAG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2013, San Diego, United States. , 2013, Plant and Animal Genome XXI</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01189939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection fine de QTL de tendreté de la viande dans trois races allaitantes françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Journaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lepetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Denoyelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. Journées Sciences du Muscle et Technologies des Viandes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Caen, France. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01193865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effects of polymorphisms in the calpastatin and µ-calpain genes on beef tenderness are breed-specific</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert H. Levéziel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Duprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lepetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">61. Annual meeting of the European Association for Animal Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Heraklion, Greece. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, Book of Abstracts N°16, 398 p., 2010, Annual Meeting of the European Association for Animal Production</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01193772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5085,2144 +2298,4931 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of quantitative trait loci and genetic correlations of lipid reserves and production traits in aging laying hens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Degalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bedere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorry Becot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Poultry Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.psj.2026.106963⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05598336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic simulations to optimize genomic selection for laying hens: impact of generation interval and genotyping in the context of extended laying period</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Doublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lecerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Torsten Pook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Poultry Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 105 (7), pp.106870. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.psj.2026.106870⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05574412v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05574412v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Research note: double digest Restriction site Associated DNA sequencing is a suitable alternative to high density SNP chips for genomic selection of layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Doublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorry Bécot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lecerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Allais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Poultry Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 104 (7), pp.105115. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.psj.2025.105115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05019793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variant calling and genotyping accuracy of ddRAD-seq: Comparison with 20X WGS in layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Doublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Degalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Lagoutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Gueret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 19 (7), pp.e0298565. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0298565⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04666242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restriction site-associated DNA sequencing technologies as an alternative to low-density SNP chips for genomic selection: a simulation study in layer chickens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Herry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Herault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Herry</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lecerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Lagoutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Doublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 24 (1), pp.271. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12864-023-09321-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04131807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of data from crossbred animals for genomic evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Picard Druet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Varenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Herault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Burlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Hatchery Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 34 (1), pp.21-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02505897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interest of using imputation for genomic evaluation in layer chicken</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Herry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Picard Druet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Herault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Varenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Burlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Poultry Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 99 (5), pp.2324-2336. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.psj.2020.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02624102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reliability of genomic evaluation for egg quality traits in layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Picard Druet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Varenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Herry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Herault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 21 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12863-020-0820-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02500395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping of QTL for chicken body weight, carcass composition, and meat quality traits in a slow-growing line</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Demeure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Poultry Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 98 (5), pp.1960-1967. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3382/ps/pey549⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02123210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-tissue transcriptomic study reveals the main role of liver in the chicken adaptive response to a switch in dietary energy source through the transcriptional regulation of lipogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Désert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meziane Aite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 19 (1), pp.1-19. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12864-018-4520-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01727161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of low density SNP chips for genotype imputation in layer chicken</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Herry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Herault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Picard--Druet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Picard--Druet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Amandine Varenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Burlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 19, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12863-018-0695-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01962845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparison of methods for whole-genome QTL mapping using dense markers in four livestock species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Legarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Croiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 47 (1), pp.1-10. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12711-015-0087-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01190172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fine mapping of quantitative trait loci underlying sensory meat quality traits in three French beef cattle breeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert H. Levéziel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Denoyelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 92 (10), pp.4329-4341. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2527/jas.2014-7868⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01207759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of polymorphisms in the calpastatin and µ-calpain genes on meat tenderness in three French beef breeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Journaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert H. Levéziel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Journaux</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nathalie Payet-Duprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 89 (1), pp.1-11. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2527/jas.2010-3063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01019862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The two mutations, Q204X and nt821, of the myostatin gene affect carcass and meat quality in young heterozygous bulls of French beef breeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert H. Levéziel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Payet-Duprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lepetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 88 (2), pp.446-454. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2527/jas.2009-2385⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01193527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association de marqueurs du gène de la calpaïne 1 avec la tendreté de la viande dans trois races allaitantes françaises.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert H. Levéziel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lepetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Denoyelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, pp.111-112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01211879v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (22)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Combining LD-Guided QTL Refinement, GEGA Annotation, and Tissue-Specific eQTL for Candidate Gene Prioritization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Degalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorry Bécot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Burlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PAG33</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2026, San Deigo, CA,, United States. https://plan.core-apps.com/pag33/abstract/e92da122-9a77-4241-ade6-da7ec88ff7f5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05560489v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploring the Landscape of Local and Distant Intra-vs. Inter-Chromosomal eQTLs Using TensorQTL and GCTA: A case study from 459 Liver Transcriptomes of Aged Laying Hens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Degalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Burlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PAG33</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2026, San diego (Californie), United States. https://plan.core-apps.com/pag33/abstract/2907311f-56dd-4348-bf69-ca2da809ea0f</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05560651v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Co-designing agroecological systems combining poultry and plants to enhance (eco)system services and identify genetic needs for poultry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippine Coeugnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Labatut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Tixier-Boichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier X Rognon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Allais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">76. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAAP, Aug 2025, Innsbruck, Austria. pp.642</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05266781v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apport des informations sur des croisées dans le cadre de l’évaluation génomique sur la qualité des œufs chez la poule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Picard--Druet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Varenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Hérault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Herry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Allais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13.Journées de la recherche avicole et des palmipèdes à foie gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737371v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étude du déséquilibre de liaison dans des lignées de poules de types génétiques &amp;quot;ponte&amp;quot; et &amp;quot;chair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Hérault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Varenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Burlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Recoquillay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Macé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13.Journées de la recherche avicole et des palmipèdes à foie gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Tours, France. pp.85-89</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02360227v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intérêt de l’utilisation de l’imputation pour l’évaluation génomique en poule pondeuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Herry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Picard Druet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Hérault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Varenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Burlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13.Journées de la recherche avicole et des palmipèdes à foie gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737801v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of the size of the reference population and kinship degree on low density genotyping strategies for genotype imputation in layer chickens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Burlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Herry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Hérault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Picard--Druet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Varenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Auckland, New Zealand</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01794798v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A linkage disequilibrium study in layers and broiler commercial chicken populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Hérault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Herry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Varenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Burlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Picard--Druet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Auckland, New Zealand</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01791806v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Design of a low density SNP chip for genotype imputation in layer chickens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Herry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Hérault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Picard--Druet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Varenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Burlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Auckland, New Zealand</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01791813v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accuracy of genomic evaluation in pure line layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Picard--Druet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Herry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Varenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Herault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Allais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Auckland, New Zealand</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01791814v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Select SNP 4 Imputation (SS4I) : un outil simple de sélection de SNP en fonction du DL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Herault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Herry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Allais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réunion du projet Selgen INCoMINGS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, La Rochelle, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01455928v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cartographie fine de QTL de qualité de la carcasse et de la viande dans une lignée de poulets à croissance lente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Allais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chabault-Dhuit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210952v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Using genomic information provided by selection schemes to assess French dairy breeds diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Laloë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Allais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume G. Baloche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis F. Barillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Raoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">63. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Bratislava, Slovakia. 476 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3920/978-90-8686-761-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745491v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La génomique : un travail de longue haleine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte B. Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles G. Renand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. S. Allais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Satellite 3T (Actualité, Technicité, Nouveauté) des 3R</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de l'Elevage (IDELE). Service qualité des viandes, Paris, FRA., Dec 2011, Paris (FRA), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000788v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effects of polymorphisms in the calpastatin and µ-calpain genes onmeat tenderness in three French beef breeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Allais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert H. Levéziel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Duprat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lepetit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9. World Congress on Genetics Applied to Livestock Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Leipzig, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193771v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effets de marqueurs des gènes RORC, leptine, DGAT1, TG et FABP4 sur le gras de carcasse et de viande dans trois races bovines allaitantes françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Allais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert H. Levéziel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Denoyelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Bernard-Capel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13. Journées Sciences du Muscle et Technologies des Viandes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Clermont-Ferrand, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193663v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A particular myosin heavy chain isoform variable between beef breeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Allais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Jurie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert H. Levéziel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">61. Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Heraklion, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193606v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Detection of quantitative trait loci affecting carcass and meat quality in two French beef breeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Allais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert H. Levéziel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lepetit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">60. Annual Meeting of the European Association for Animal Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Barcelone, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193459v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une isoforme de chaîne lourde de myosine particulière, variable entre les races à viande bovines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Allais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Jurie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert H. Levéziel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Journaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193578v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Primo-localisation de QTL de qualité de la viande dans deux races bovines allaitantes françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Allais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert H. Levéziel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lepetit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193554v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qualités des carcasses et des viandes de jeunes bovins hétérozygotes pour les mutations Q204x et nt821 du gène de la myostatine dans trois races allaitantes françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Allais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert H. Levéziel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lepetit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Denoyelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01211924v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-01211879v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Association de marqueurs du gène de la calpaïne 1 avec la tendreté de la viande dans trois races allaitantes françaises.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Allais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert H. Levéziel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lepetit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Denoyelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12èmes Journées des Sciences du Muscle et Technologies de la Viande</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01211964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7240,51 +7240,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'aviculture, une filière d'avenir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bouvarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7292,51 +7292,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lecerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'aviculture, une filière d'avenir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
@@ -7365,103 +7365,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SS4I: select SNP subset for imputation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Herault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Herry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Le Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7511,51 +7511,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection et validation de marqueurs génétiques impliqués dans la qualité de la viande bovine.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Allais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Génétique animale. AgroParisTech, 2011. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2011AGPT0012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -7627,51 +7627,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La sélection des bovins pour une amélioration génétique de la qualité de la viande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Renand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Allais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Muscle et viande de ruminant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Quae, 2010, Synthèses (INRA), 978-2-7592-0877-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7786,51 +7786,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="94823F21"/>
+    <w:nsid w:val="1A02B0C1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8017,51 +8017,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-allais" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0138-331X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/117490784" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560489v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hubert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Degalez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Allain" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorry B&#233;cot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Burlot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05560651v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Calvez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05266781v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Coeugnet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Labatut" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X Rognon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Allais" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737801v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Herry" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Picard Druet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric H&#233;rault" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Varenne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737371v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Picard--Druet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02360227v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Recoquillay" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mac&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791814v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Herault" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794798v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791806v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791813v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455928v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Yon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Le Roy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210952v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet-Antier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berri" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chabault-Dhuit" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Salles" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745491v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Baloche" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis F. Barillet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Raoul" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-761-5" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000788v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hocquette" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Picard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cassar-Malek" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Renand" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Allais" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193771v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert H. Lev&#233;ziel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Duprat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lepetit" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193663v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Denoyelle" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Bernard-Capel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193606v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Picard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jurie" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193459v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rousset" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193578v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Journaux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193554v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211924v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211964v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lepetit" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rousset" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Denoyelle" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05560720v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bedere" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorry Becot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05560674v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05266814v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Restoux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286708v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Doublet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lecerf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lagarrigue" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Lagoutte" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460149v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llibertat Tusell" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://guarant.eu/espg2019/files/espg-2019-proceedings.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352494v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460147v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bardou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ech&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352490v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500398v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605421v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606008v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/390167.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210644v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois d'Abbadie" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210523v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189939v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193865v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Journaux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193772v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598336v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2026.106963" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574412v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Pook" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chapuis" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2026.106870" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019793v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2025.105115" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04666242v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Gueret" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0298565" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04131807v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-023-09321-5" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505897v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624102v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2020.01.004" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500395v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12863-020-0820-2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123210v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Salles" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Demeure" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps/pey549" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727161v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette D&#233;sert" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meziane Aite" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Boutin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Cam" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-4520-5" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962845v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12863-018-0695-7" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190172v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Legarra" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Croiseau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Sanchez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Teyssedre" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Salle" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-015-0087-7" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207759v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2014-7868" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019862v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Payet-Duprat" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Raynaud" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2010-3063" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193527v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2009-2385" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211879v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216732v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bouvarel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacques M.J. Duclos" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Nau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455929v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00589871v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011AGPT0012" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193671v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Renand" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-allais" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0138-331X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/117490784" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05560674v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hubert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Degalez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bedere" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Allain" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorry Becot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05560720v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05266814v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Coeugnet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Labatut" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Restoux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X Rognon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286708v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Doublet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lecerf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lagarrigue" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Lagoutte" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352494v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Picard Druet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Varenne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Herault" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Burlot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Allais" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://guarant.eu/espg2019/files/espg-2019-proceedings.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460147v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Herry" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bardou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ech&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352490v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500398v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460149v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llibertat Tusell" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605421v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Le Roy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606008v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/390167.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210644v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet-Antier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berri" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chabault-Dhuit" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois d'Abbadie" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210523v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189939v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hocquette" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert H. Lev&#233;ziel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lepetit" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rousset" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193865v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Journaux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Denoyelle" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193772v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Duprat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598336v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2026.106963" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574412v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Pook" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chapuis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Raoul" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2026.106870" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019793v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorry B&#233;cot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2025.105115" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04666242v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Gueret" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0298565" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04131807v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-023-09321-5" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505897v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624102v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2020.01.004" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500395v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12863-020-0820-2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123210v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Salles" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Demeure" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps/pey549" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727161v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette D&#233;sert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meziane Aite" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Boutin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Cam" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-4520-5" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962845v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Picard--Druet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12863-018-0695-7" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190172v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Legarra" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Croiseau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Sanchez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Teyssedre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Salle" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-015-0087-7" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207759v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2014-7868" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019862v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Payet-Duprat" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Raynaud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2010-3063" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193527v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2009-2385" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211879v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lepetit" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rousset" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Denoyelle" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560489v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05560651v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Calvez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05266781v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737371v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric H&#233;rault" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02360227v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Recoquillay" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mac&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737801v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794798v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791806v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791813v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791814v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455928v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Yon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210952v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Salles" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745491v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Baloche" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis F. Barillet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-761-5" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000788v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Picard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cassar-Malek" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Renand" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Allais" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193771v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193663v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Bernard-Capel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193606v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Picard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jurie" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193459v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193578v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Journaux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193554v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211924v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211964v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216732v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bouvarel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacques M.J. Duclos" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Nau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455929v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00589871v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011AGPT0012" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193671v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Renand" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>