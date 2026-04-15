--- v0 (2026-03-25)
+++ v1 (2026-04-15)
@@ -230,429 +230,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04585848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidative stress, inflammation, blood rheology, and microcirculation in adults with sickle cell disease: Effects of hydroxyurea treatment and impact of sickle cell syndrome</w:t>
+                <w:t xml:space="preserve">Loss of alpha globin genes is associated with improved microvascular function in patients with sickle cell anemia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Connes</w:t>
+                <w:t xml:space="preserve">Marc Romana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Berenike Möckesch</w:t>
+                <w:t xml:space="preserve">Karen Reminy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilienne Tudor Ngo Sock</w:t>
+                <w:t xml:space="preserve">Berenike Moeckesch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Keyne Charlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marie‐dominique Hardy‐dessources</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karen Reminy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Haematology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 106 (6), pp.800-807. </w:t>
+              <w:t xml:space="preserve">American Journal of Hematology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 96 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ejh.13607⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ajh.26126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03265316v1</w:t>
+                <w:t xml:space="preserve">hal-03265317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loss of alpha globin genes is associated with improved microvascular function in patients with sickle cell anemia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Strenuous exercise in warm environment is associated with improved microvascular function in sickle cell trait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Antoine-Jonville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Romana</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Karen Reminy</w:t>
+                <w:t xml:space="preserve">K. Reminy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Berenike Moeckesch</w:t>
+                <w:t xml:space="preserve">E. Ngo Sock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keyne Charlot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie‐dominique Hardy‐dessources</w:t>
+                <w:t xml:space="preserve">M. Romana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Connes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Hematology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ajh.26126⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00421-021-04821-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03265317v1</w:t>
+                <w:t xml:space="preserve">hal-03374215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strenuous exercise in warm environment is associated with improved microvascular function in sickle cell trait</w:t>
+                <w:t xml:space="preserve">Oxidative stress, inflammation, blood rheology, and microcirculation in adults with sickle cell disease: Effects of hydroxyurea treatment and impact of sickle cell syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Antoine-Jonville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Ngo Sock</w:t>
+                <w:t xml:space="preserve">Philippe Connes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Romana</w:t>
+                <w:t xml:space="preserve">Berenike Möckesch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Connes</w:t>
+                <w:t xml:space="preserve">Emilienne Tudor Ngo Sock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie‐dominique Hardy‐dessources</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">European Journal of Haematology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 106 (6), pp.800-807. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00421-021-04821-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ejh.13607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03374215v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03338380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concomitant Peripheral Neuropathy and Type 2 Diabetes Impairs Postexercise Cutaneous Perfusion and Flowmotion</w:t>
               </w:r>
@@ -772,185 +772,185 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxidative stress, inflammation, blood rheology, and microcirculation in adults with sickle cell disease: Effects of hydroxyurea treatment and impact of sickle cell syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Connes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berenike Möckesch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilienne Tudor Ngo Sock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie‐dominique Hardy‐dessources</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Berenike Möckesch</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie‐dominique Hardy‐dessources</w:t>
+                <w:t xml:space="preserve">Karen Reminy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Haematology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 106 (6), pp.800-807. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/ejh.13607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03338380v1</w:t>
+                <w:t xml:space="preserve">hal-03265316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of warm environment on the skin blood flow response to food intake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Reminy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1153,51 +1153,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association Between Nitric Oxide, Oxidative Stress, Eryptosis, Red Blood Cell Microparticles, and Vascular Function in Sickle Cell Anemia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Nader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Romana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1268,338 +1268,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03091316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blood Rheology: Key Parameters, Impact on Blood Flow, Role in Sickle Cell Disease and Effects of Exercise</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elie Nader</w:t>
+                <w:t xml:space="preserve">Metabolic response to oral glucose tolerance test performed in neutral and warm environmental temperature.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Antoine-Jonville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Skinner</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Romain Fort</w:t>
+                <w:t xml:space="preserve">Dalia El Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Lemonne</w:t>
+                <w:t xml:space="preserve">Cécile Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keyne Charlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10, </w:t>
+              <w:t xml:space="preserve">International Journal of Hyperthermia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 36 (1), pp.625-631. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fphys.2019.01329⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/02656736.2019.1623423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02388071v1</w:t>
+                <w:t xml:space="preserve">hal-02346170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic response to oral glucose tolerance test performed in neutral and warm environmental temperature.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Antoine-Jonville</w:t>
+                <w:t xml:space="preserve">Blood Rheology: Key Parameters, Impact on Blood Flow, Role in Sickle Cell Disease and Effects of Exercise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Nader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dalia El Khoury</w:t>
+                <w:t xml:space="preserve">Sarah Skinner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Romana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Faure</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Hue</w:t>
+                <w:t xml:space="preserve">Nathalie Lemonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hyperthermia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 36 (1), pp.625-631. </w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/02656736.2019.1623423⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2019.01329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02346170v1</w:t>
+                <w:t xml:space="preserve">hal-02388071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambient temperature-related exaggerated post-prandial insulin response in a young athlete: a case report and implications for climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Antoine-Jonville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1793,103 +1793,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cerebral and muscle microvascular oxygenation in children with sickle cell disease: Influence of hematology, hemorheology and vasomotion.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keyne Charlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Antoine-Jonville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berenike Moeckesch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Romana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Blood Cells, Molecules and Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 65, pp.23-28. </w:t>
@@ -1927,90 +1927,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro- and macrovascular function in children with sickle cell anaemia and sickle cell haemoglobin C disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berenike Möckesch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keyne Charlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Romana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Divialle-Doumdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2195,77 +2195,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of hydroxyurea on blood rheology in sickle cell anemia: A two-years follow-up study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lemonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berenike Möckesch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keyne Charlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2329,64 +2329,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Hot and Cold Environments on the Regulation of Energy Balance Following a Single Exercise Session: A Mini-Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keyne Charlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Antoine-Jonville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2427,925 +2427,925 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03601792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Association of Body Fat and Leisure Time Physical Activity Called into Question for Asian Indians</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Which side of the balance determines the frequency of vaso-occlusive crises in children with sickle cell anemia: Blood viscosity or microvascular dysfunction?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keyne Charlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Romana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berenike Moeckesch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Waltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ethnicity and Disease</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 26 (4), pp.2338 - 2349. </w:t>
+              <w:t xml:space="preserve">Blood Cells, Molecules and Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 56 (1), pp.41 - 45. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18865/ed.26.4.485⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bcmd.2015.10.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01678998v1</w:t>
+                <w:t xml:space="preserve">hal-01668335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which side of the balance determines the frequency of vaso-occlusive crises in children with sickle cell anemia: Blood viscosity or microvascular dysfunction?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Impaired glucose tolerance after brief heat exposure: a randomized crossover study in healthy young men</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keyne Charlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Hue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Antoine-Jonville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Dominique Hardy-Dessources</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood Cells, Molecules and Diseases</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Clinical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 130 (12), pp.1017-1025. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1042/CS20150461⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bcmd.2015.10.005⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01668335v1</w:t>
+                <w:t xml:space="preserve">hal-02346209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impaired glucose tolerance after brief heat exposure: a randomized crossover study in healthy young men</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Effect of heat exposure and exercise on food intake regulation: a randomized crossover study in young healthy men</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keyne Charlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Henri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Dominique Hardy-Dessources</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 130 (12), pp.1017-1025. </w:t>
+              <w:t xml:space="preserve">Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 65 (10), pp.1541-1549. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1042/CS20150461⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.metabol.2016.07.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02346209v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01496661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of heat exposure and exercise on food intake regulation: a randomized crossover study in young healthy men</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marie-Dominique Hardy-Dessources</w:t>
+                <w:t xml:space="preserve">The Association of Body Fat and Leisure Time Physical Activity Called into Question for Asian Indians</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Sinnapah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Antoine-Jonville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hue</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 65 (10), pp.1541-1549. </w:t>
+              <w:t xml:space="preserve">Ethnicity and Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 26 (4), pp.2338 - 2349. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.metabol.2016.07.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.18865/ed.26.4.485⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01496661v1</w:t>
+                <w:t xml:space="preserve">hal-01678998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High red blood cell nitric oxide synthase activation is not associated with improved vascular function and red blood cell deformability in sickle cell anaemia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantification et qualification bio-énergétique de l’activité physique pour les recommandations de santé publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Antoine-Jonville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marijke Grau</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anne Vuillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Hue</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Haematology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/bjh.13185⟩</w:t>
+              <w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 29 (2), pp.69 - 76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nupar.2015.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01881538v1</w:t>
+                <w:t xml:space="preserve">hal-01810191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification et qualification bio-énergétique de l’activité physique pour les recommandations de santé publique</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Physical activity level is not a determinant of autonomic nervous system activity and clinical severity in children/adolescents with sickle cell anemia: A pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keyne Charlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berenike Moeckesch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Romana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Waltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nupar.2015.04.001⟩</w:t>
+              <w:t xml:space="preserve">Pediatric Blood and Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 62 (11), pp.1962 - 1967. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pbc.25604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01810191v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01881497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical activity level is not a determinant of autonomic nervous system activity and clinical severity in children/adolescents with sickle cell anemia: A pilot study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">High red blood cell nitric oxide synthase activation is not associated with improved vascular function and red blood cell deformability in sickle cell anaemia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marijke Grau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Mozar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keyne Charlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Xavier Waltz</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Lamarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Weyel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pediatric Blood and Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pbc.25604⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Haematology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 168 (5), pp.728 - 736. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bjh.13185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01881497v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01881538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hue et al Swimming Abilities in Afro-Caribbean Swimmers Anthropometric and Physiological Characteristics in Young Afro-Caribbean Swimmers: A Preliminary Study</w:t>
               </w:r>
@@ -4062,51 +4062,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationships between hemodynamic, hemorheological and metabolic responses during exercise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Connes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tripette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4775,90 +4775,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P194: Effet de la température environnementale et du niveau d'activité métabolique sur la régulation à court terme de l'apport énergétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keyne Charlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Henri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Dominique Hardy-Dessources</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5190,260 +5190,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02567581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular insights into the hypoxic memory of sickle cell erythrocytes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of warm environment on the skin blood flow response to food intake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Reminy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Reininger</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">K. Reminy</w:t>
+                <w:t xml:space="preserve">L. Compper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Antoine-Jonville</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Caribbean Science and Innovation Meeting 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Pointe-à-Pitre (Guadeloupe), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02554092v1</w:t>
+                <w:t xml:space="preserve">hal-02567568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of warm environment on the skin blood flow response to food intake</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Molecular insights into the hypoxic memory of sickle cell erythrocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Reininger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.T. Ngo Sock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Reminy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Antoine-Jonville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Compper</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">F. Rodriguez-Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Caribbean Science and Innovation Meeting 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Pointe-à-Pitre (Guadeloupe), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02567568v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02554092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circulating microparticles rates decreased by physical activitiy in adults with obesity</w:t>
               </w:r>
@@ -5481,51 +5481,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Antoine-Jonville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Vergori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Romana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Caribbean Science and Innovation Meeting 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Pointe-à-Pitre (Guadeloupe), France</w:t>
@@ -5567,77 +5567,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic response to oral glucose tolerance test performed in neutral and warm environmental temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Antoine-Jonville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalia El Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keyne Charlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5942,51 +5942,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585848v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelly Ruart" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sinnapah" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hue" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eustase Janky" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Antoine-Jonville" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17238887" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-03265316v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Connes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berenike M&#246;ckesch" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilienne Tudor Ngo Sock" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;dominique Hardy&#8208;dessources" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Reminy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejh.13607" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-03265317v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Romana" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berenike Moeckesch" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keyne Charlot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajh.26126" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374215v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Reminy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ngo Sock" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Romana" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Connes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-021-04821-2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338396v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Reyn&#232;s" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Beaume" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Latil-Plat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Ennaifer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Rocher" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/clinem/dgab414" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338380v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04585901v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Antoine-Jonville" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02656736.2020.1788174" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338382v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091316v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Nader" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guillot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fort" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Stauffer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2020.551441" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02388071v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Skinner" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lemonne" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2019.01329" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02346170v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalia El Khoury" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Faure" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02656736.2019.1623423" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02342606v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Henri" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6133/apjcn.052017.10" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01825587v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Renoux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Joly" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Faes" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Mury" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buse Eglenen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpeds.2017.12.021" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01519106v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jumet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcmd.2017.03.015" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496857v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Divialle-Doumdo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcmd.2017.02.001" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01679045v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Zongo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Frayon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wattelez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Roux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1010539517735414" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01881701v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Garnier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Waltz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/CH-170280" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601792v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu9060592" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01678998v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18865/ed.26.4.485" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01668335v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcmd.2015.10.005" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZSP1PMKQ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02346209v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Hardy-Dessources" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/CS20150461" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496661v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.metabol.2016.07.004" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01881538v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marijke Grau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Mozar" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lamarre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Weyel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjh.13185" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01810191v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vuillemin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2015.04.001" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01881497v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pbc.25604" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9SQK6LVQ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01137258v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Blonc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528782v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-L Lalanne-Mistrih" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Tressi&#232;res" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Monjo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.puhe.2013.07.002" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491600v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Pichon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Vazir" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Polkey" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Dayer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0b013e31822f8427" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01143534v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/cks070" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00703461v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsams.2009.11.004" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-246461PS-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748203v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Laviolle" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Paillard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijsnem.20.5.401" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01203389v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tripette" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Mukisi-Mukaza" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oguz Baskurt" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#225;lm&#225;n T&#243;th" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/BIR-2009-0529" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491562v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mollard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Woorons" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Jutand" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Richalet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resp.2008.01.006" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VF7G678P-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00706161v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Donnet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0838.2007.00743.x" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P7XDNPNC-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488917v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Roulaud" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire de Bisschop" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Denjean" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelectrocard.2005.08.001" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5QL1KTGS-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203652v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Similowski" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Delpech" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00528.2004" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528748v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-0562(14)70836-2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339793v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Reminy" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et N&amp;amp;quot;go Sock" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Cherubin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Hue" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurjpc/zwab061.376" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02567581v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02554092v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Reininger" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.T. Ngo Sock" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rodriguez-Lima" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02567568v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Compper" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02425014v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Durcin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ch&#233;rubin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Vergori" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02423809v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01487688v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585848v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelly Ruart" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sinnapah" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hue" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eustase Janky" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Antoine-Jonville" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17238887" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-03265317v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Romana" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Reminy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berenike Moeckesch" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keyne Charlot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;dominique Hardy&#8208;dessources" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajh.26126" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374215v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Reminy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ngo Sock" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Romana" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Connes" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-021-04821-2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338380v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Connes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berenike M&#246;ckesch" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilienne Tudor Ngo Sock" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejh.13607" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338396v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Reyn&#232;s" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Beaume" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Latil-Plat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Ennaifer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Rocher" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/clinem/dgab414" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-03265316v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04585901v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Antoine-Jonville" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02656736.2020.1788174" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338382v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091316v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Nader" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guillot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fort" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Stauffer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2020.551441" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02346170v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalia El Khoury" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Faure" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02656736.2019.1623423" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02388071v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Skinner" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lemonne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2019.01329" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02342606v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Henri" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6133/apjcn.052017.10" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01825587v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Renoux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Joly" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Faes" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Mury" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buse Eglenen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpeds.2017.12.021" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01519106v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jumet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcmd.2017.03.015" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496857v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Divialle-Doumdo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcmd.2017.02.001" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01679045v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Zongo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Frayon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wattelez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Roux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1010539517735414" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01881701v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Garnier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Waltz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/CH-170280" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601792v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu9060592" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01668335v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcmd.2015.10.005" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZSP1PMKQ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02346209v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Hardy-Dessources" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/CS20150461" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496661v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.metabol.2016.07.004" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01678998v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18865/ed.26.4.485" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01810191v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vuillemin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2015.04.001" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01881497v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pbc.25604" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9SQK6LVQ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01881538v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marijke Grau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Mozar" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lamarre" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Weyel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjh.13185" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01137258v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Blonc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528782v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-L Lalanne-Mistrih" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Tressi&#232;res" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Monjo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.puhe.2013.07.002" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491600v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Pichon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Vazir" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Polkey" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Dayer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0b013e31822f8427" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01143534v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/cks070" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00703461v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsams.2009.11.004" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-246461PS-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748203v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Laviolle" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Paillard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijsnem.20.5.401" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01203389v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tripette" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Mukisi-Mukaza" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oguz Baskurt" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#225;lm&#225;n T&#243;th" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/BIR-2009-0529" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491562v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mollard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Woorons" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Jutand" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Richalet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resp.2008.01.006" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VF7G678P-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00706161v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Donnet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0838.2007.00743.x" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P7XDNPNC-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488917v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Roulaud" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire de Bisschop" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Denjean" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelectrocard.2005.08.001" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5QL1KTGS-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203652v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Similowski" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Delpech" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00528.2004" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528748v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-0562(14)70836-2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339793v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Reminy" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et N&amp;amp;quot;go Sock" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Cherubin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Hue" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurjpc/zwab061.376" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02567581v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02567568v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Compper" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02554092v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Reininger" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.T. Ngo Sock" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rodriguez-Lima" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02425014v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Durcin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ch&#233;rubin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Vergori" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02423809v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01487688v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>