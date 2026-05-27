--- v1 (2026-04-15)
+++ v2 (2026-05-27)
@@ -230,161 +230,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04585848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loss of alpha globin genes is associated with improved microvascular function in patients with sickle cell anemia</w:t>
+                <w:t xml:space="preserve">Oxidative stress, inflammation, blood rheology, and microcirculation in adults with sickle cell disease: Effects of hydroxyurea treatment and impact of sickle cell syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Romana</w:t>
+                <w:t xml:space="preserve">Philippe Connes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Berenike Möckesch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilienne Tudor Ngo Sock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie‐dominique Hardy‐dessources</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Karen Reminy</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie‐dominique Hardy‐dessources</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Hematology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 96 (5), </w:t>
+              <w:t xml:space="preserve">European Journal of Haematology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 106 (6), pp.800-807. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ajh.26126⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ejh.13607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03265317v1</w:t>
+                <w:t xml:space="preserve">hal-03265316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strenuous exercise in warm environment is associated with improved microvascular function in sickle cell trait</w:t>
               </w:r>
@@ -498,429 +498,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03374215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidative stress, inflammation, blood rheology, and microcirculation in adults with sickle cell disease: Effects of hydroxyurea treatment and impact of sickle cell syndrome</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Loss of alpha globin genes is associated with improved microvascular function in patients with sickle cell anemia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Connes</w:t>
+                <w:t xml:space="preserve">Marc Romana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Reminy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Berenike Möckesch</w:t>
+                <w:t xml:space="preserve">Berenike Moeckesch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilienne Tudor Ngo Sock</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Keyne Charlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie‐dominique Hardy‐dessources</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Haematology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 106 (6), pp.800-807. </w:t>
+              <w:t xml:space="preserve">American Journal of Hematology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 96 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ejh.13607⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ajh.26126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03338380v1</w:t>
+                <w:t xml:space="preserve">hal-03265317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concomitant Peripheral Neuropathy and Type 2 Diabetes Impairs Postexercise Cutaneous Perfusion and Flowmotion</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laure Rocher</w:t>
+                <w:t xml:space="preserve">Oxidative stress, inflammation, blood rheology, and microcirculation in adults with sickle cell disease: Effects of hydroxyurea treatment and impact of sickle cell syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Antoine-Jonville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Connes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berenike Möckesch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilienne Tudor Ngo Sock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie‐dominique Hardy‐dessources</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1210/clinem/dgab414⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Haematology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 106 (6), pp.800-807. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ejh.13607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03338396v1</w:t>
+                <w:t xml:space="preserve">hal-03338380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidative stress, inflammation, blood rheology, and microcirculation in adults with sickle cell disease: Effects of hydroxyurea treatment and impact of sickle cell syndrome</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Karen Reminy</w:t>
+                <w:t xml:space="preserve">Concomitant Peripheral Neuropathy and Type 2 Diabetes Impairs Postexercise Cutaneous Perfusion and Flowmotion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Reynès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Beaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Latil-Plat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Ennaifer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Haematology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ejh.13607⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1210/clinem/dgab414⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03265316v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03338396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of warm environment on the skin blood flow response to food intake</w:t>
               </w:r>
@@ -1153,51 +1153,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association Between Nitric Oxide, Oxidative Stress, Eryptosis, Red Blood Cell Microparticles, and Vascular Function in Sickle Cell Anemia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Nader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Romana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1268,2468 +1268,2480 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03091316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic response to oral glucose tolerance test performed in neutral and warm environmental temperature.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Antoine-Jonville</w:t>
+                <w:t xml:space="preserve">Blood Rheology: Key Parameters, Impact on Blood Flow, Role in Sickle Cell Disease and Effects of Exercise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Nader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dalia El Khoury</w:t>
+                <w:t xml:space="preserve">Sarah Skinner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Romana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Faure</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Hue</w:t>
+                <w:t xml:space="preserve">Nathalie Lemonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hyperthermia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 36 (1), pp.625-631. </w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/02656736.2019.1623423⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2019.01329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02346170v1</w:t>
+                <w:t xml:space="preserve">hal-02388071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blood Rheology: Key Parameters, Impact on Blood Flow, Role in Sickle Cell Disease and Effects of Exercise</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elie Nader</w:t>
+                <w:t xml:space="preserve">Metabolic response to oral glucose tolerance test performed in neutral and warm environmental temperature.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Antoine-Jonville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Skinner</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Romain Fort</w:t>
+                <w:t xml:space="preserve">Dalia El Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Lemonne</w:t>
+                <w:t xml:space="preserve">Cécile Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keyne Charlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10, </w:t>
+              <w:t xml:space="preserve">International Journal of Hyperthermia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 36 (1), pp.625-631. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fphys.2019.01329⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/02656736.2019.1623423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02388071v1</w:t>
+                <w:t xml:space="preserve">hal-02346170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ambient temperature-related exaggerated post-prandial insulin response in a young athlete: a case report and implications for climate change</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Association between Oxidative Stress, Genetic Factors, and Clinical Severity in Children with Sickle Cell Anemia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Henri</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Céline Renoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Faes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Mury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Buse Eglenen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asia Pacific Journal of Clinical Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.6133/apjcn.052017.10⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Pediatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 195, pp.228 - 235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpeds.2017.12.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02342606v1</w:t>
+                <w:t xml:space="preserve">hal-01825587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association between Oxidative Stress, Genetic Factors, and Clinical Severity in Children with Sickle Cell Anemia</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ambient temperature-related exaggerated post-prandial insulin response in a young athlete: a case report and implications for climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Antoine-Jonville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Hue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Henri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Pediatrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpeds.2017.12.021⟩</w:t>
+              <w:t xml:space="preserve">Asia Pacific Journal of Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 27 (2), pp.487-489. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.6133/apjcn.052017.10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01825587v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02342606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cerebral and muscle microvascular oxygenation in children with sickle cell disease: Influence of hematology, hemorheology and vasomotion.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Keyne Charlot</w:t>
+                <w:t xml:space="preserve">Anthropometric Characteristics and Physical Fitness in Rural and Urban 11- to 16-Year-Old Melanesian Adolescents: A Cross-sectional Study in New Caledonian Schools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Zongo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Frayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Antoine-Jonville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marc Romana</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wattelez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood Cells, Molecules and Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bcmd.2017.03.015⟩</w:t>
+              <w:t xml:space="preserve">Asia-Pacific Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 29 (7), pp.589 - 598. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1010539517735414⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01519106v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01679045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro- and macrovascular function in children with sickle cell anaemia and sickle cell haemoglobin C disease</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Effects of hydroxyurea on blood rheology in sickle cell anemia: A two-years follow-up study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lemonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berenike Möckesch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keyne Charlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Lydia Divialle-Doumdo</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Waltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood Cells, Molecules and Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bcmd.2017.02.001⟩</w:t>
+              <w:t xml:space="preserve">Clinical Hemorheology and Microcirculation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 67 (2), pp.141 - 148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/CH-170280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01496857v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01881701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthropometric Characteristics and Physical Fitness in Rural and Urban 11- to 16-Year-Old Melanesian Adolescents: A Cross-sectional Study in New Caledonian Schools</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Le Roux</w:t>
+                <w:t xml:space="preserve">Micro- and macrovascular function in children with sickle cell anaemia and sickle cell haemoglobin C disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berenike Möckesch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keyne Charlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Romana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Divialle-Doumdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asia-Pacific Journal of Public Health</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Blood Cells, Molecules and Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 64, pp.23 - 29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bcmd.2017.02.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/1010539517735414⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01679045v1</w:t>
+                <w:t xml:space="preserve">hal-01496857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of hydroxyurea on blood rheology in sickle cell anemia: A two-years follow-up study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Lemonne</w:t>
+                <w:t xml:space="preserve">Cerebral and muscle microvascular oxygenation in children with sickle cell disease: Influence of hematology, hemorheology and vasomotion.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keyne Charlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Antoine-Jonville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Berenike Möckesch</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Xavier Waltz</w:t>
+                <w:t xml:space="preserve">Berenike Moeckesch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Romana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Hemorheology and Microcirculation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Blood Cells, Molecules and Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 65, pp.23-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bcmd.2017.03.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/CH-170280⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01881701v1</w:t>
+                <w:t xml:space="preserve">inserm-01519106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Hot and Cold Environments on the Regulation of Energy Balance Following a Single Exercise Session: A Mini-Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keyne Charlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Antoine-Jonville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrients</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 9 (6), pp.592. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu9060592⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03601792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which side of the balance determines the frequency of vaso-occlusive crises in children with sickle cell anemia: Blood viscosity or microvascular dysfunction?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Association of Body Fat and Leisure Time Physical Activity Called into Question for Asian Indians</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Sinnapah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Antoine-Jonville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Hue</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood Cells, Molecules and Diseases</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ethnicity and Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 26 (4), pp.2338 - 2349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18865/ed.26.4.485⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bcmd.2015.10.005⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01668335v1</w:t>
+                <w:t xml:space="preserve">hal-01678998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impaired glucose tolerance after brief heat exposure: a randomized crossover study in healthy young men</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Which side of the balance determines the frequency of vaso-occlusive crises in children with sickle cell anemia: Blood viscosity or microvascular dysfunction?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keyne Charlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Romana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berenike Moeckesch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Waltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Blood Cells, Molecules and Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 56 (1), pp.41 - 45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bcmd.2015.10.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1042/CS20150461⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02346209v1</w:t>
+                <w:t xml:space="preserve">hal-01668335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of heat exposure and exercise on food intake regulation: a randomized crossover study in young healthy men</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Impaired glucose tolerance after brief heat exposure: a randomized crossover study in healthy young men</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keyne Charlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Hue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Antoine-Jonville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Dominique Hardy-Dessources</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.metabol.2016.07.004⟩</w:t>
+              <w:t xml:space="preserve">Clinical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 130 (12), pp.1017-1025. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1042/CS20150461⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01496661v1</w:t>
+                <w:t xml:space="preserve">hal-02346209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Association of Body Fat and Leisure Time Physical Activity Called into Question for Asian Indians</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Antoine-Jonville</w:t>
+                <w:t xml:space="preserve">Effect of heat exposure and exercise on food intake regulation: a randomized crossover study in young healthy men</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keyne Charlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Henri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Dominique Hardy-Dessources</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hue</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ethnicity and Disease</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 65 (10), pp.1541-1549. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.metabol.2016.07.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18865/ed.26.4.485⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01678998v1</w:t>
+                <w:t xml:space="preserve">hal-01496661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification et qualification bio-énergétique de l’activité physique pour les recommandations de santé publique</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">High red blood cell nitric oxide synthase activation is not associated with improved vascular function and red blood cell deformability in sickle cell anaemia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marijke Grau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Mozar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keyne Charlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Lamarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Weyel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nupar.2015.04.001⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Haematology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 168 (5), pp.728 - 736. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bjh.13185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01810191v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01881538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical activity level is not a determinant of autonomic nervous system activity and clinical severity in children/adolescents with sickle cell anemia: A pilot study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantification et qualification bio-énergétique de l’activité physique pour les recommandations de santé publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Antoine-Jonville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vuillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Hue</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pediatric Blood and Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pbc.25604⟩</w:t>
+              <w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 29 (2), pp.69 - 76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nupar.2015.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01881497v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01810191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High red blood cell nitric oxide synthase activation is not associated with improved vascular function and red blood cell deformability in sickle cell anaemia</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Physical activity level is not a determinant of autonomic nervous system activity and clinical severity in children/adolescents with sickle cell anemia: A pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keyne Charlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Linda Weyel</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berenike Moeckesch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Romana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Waltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Haematology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 168 (5), pp.728 - 736. </w:t>
+              <w:t xml:space="preserve">Pediatric Blood and Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 62 (11), pp.1962 - 1967. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/bjh.13185⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pbc.25604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01881538v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01881497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hue et al Swimming Abilities in Afro-Caribbean Swimmers Anthropometric and Physiological Characteristics in Young Afro-Caribbean Swimmers: A Preliminary Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Antoine-Jonville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Galy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Blonc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Sports Physiology and Performance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 8 (3), pp.271-278</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01137258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nou tout an dlo-la: a swimming-based physical activity promotion program</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Antoine-Jonville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M-L Lalanne-Mistrih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Tressières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Monjo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 127, pp.967 - 969. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.puhe.2013.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01528782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxygen Uptake Efficiency Slope, Aerobic Fitness, and V˙ E –V˙CO2 Slope in Heart Failure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Antoine-Jonville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Vazir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Polkey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Dayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 44 (3), pp.428-434. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1249/MSS.0b013e31822f8427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05491600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationship between body mass index and body composition in adolescents of Asian Indian origin and their peers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Antoine-Jonville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3748,631 +3760,631 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 22 (6), pp.887-889. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/cks070⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01143534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximal oxygen uptake, ventilatory thresholds and mechanical power during cycling in Tropical climate in Guadeloupean elite cyclists</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Antoine-Jonville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Galy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Blonc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Science and Medicine in Sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 13 (6), pp.607-612. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsams.2009.11.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00703461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterogeneity of dietary profiles in highly sedentary young Guadeloupean women.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Antoine-Jonville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Sinnapah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Laviolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Sport Nutrition and Exercise Metabolism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 20 (5), pp.401-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1123/ijsnem.20.5.401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00748203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationships between hemodynamic, hemorheological and metabolic responses during exercise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Connes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tripette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Mukisi-Mukaza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oguz Baskurt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kálmán Tóth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biorheology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3233/BIR-2009-0529⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01203389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">‘Oxygen uptake efficiency slope’ in trained and untrained subjects exposed to hypoxia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mollard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Woorons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Antoine-Jonville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Jutand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Richalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Respiratory Physiology &amp; Neurobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 161 (2), pp.167-173. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.resp.2008.01.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05491562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asian Indians of Guadeloupe are less physically active than their island counterparts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4381,377 +4393,377 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Sinnapah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Antoine-Jonville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Donnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 19 (2), pp.222-227. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1600-0838.2007.00743.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00706161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectral analysis of heart rate variability: interchangeability between autoregressive analysis and fast Fourier transform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Roulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Antoine-Jonville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire de Bisschop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Denjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Electrocardiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 39 (1), pp.31-37. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jelectrocard.2005.08.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05488917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Putative protective effect of inspiratory threshold loading against exercise-induced supraspinal diaphragm fatigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Antoine-Jonville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Jutand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Similowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Denjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Delpech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 98 (3), pp.991-998. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1152/japplphysiol.00528.2004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01203652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4761,163 +4773,163 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P194: Effet de la température environnementale et du niveau d'activité métabolique sur la régulation à court terme de l'apport énergétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keyne Charlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Henri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Dominique Hardy-Dessources</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Bruxelles, Belgique. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0985-0562(14)70836-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01528748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4927,185 +4939,185 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Would the (too?) normal adaptation to exercise in sickle cell trait carrier be a reflection of preventive mechanisms against potential myocardial and muscle injury?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Antoine-Jonville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Reminy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Et N&amp;quot;go Sock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Cherubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESC Preventive Cardiology 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Ljubljana, Slovenia. 28 (Supplement_1), 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/eurjpc/zwab061.376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03339793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prenatal counseling throughout pregnancy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shelly Ruart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5160,534 +5172,534 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Caribbean Science and Innovation Meeting 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Pointe-à-Pitre (Guadeloupe), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02567581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of warm environment on the skin blood flow response to food intake</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular insights into the hypoxic memory of sickle cell erythrocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Reininger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.T. Ngo Sock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Reminy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Antoine-Jonville</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rodriguez-Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Caribbean Science and Innovation Meeting 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Pointe-à-Pitre (Guadeloupe), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02567568v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02554092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular insights into the hypoxic memory of sickle cell erythrocytes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">K. Reminy</w:t>
+                <w:t xml:space="preserve">Circulating microparticles rates decreased by physical activitiy in adults with obesity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva Durcin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Chérubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Antoine-Jonville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. Rodriguez-Lima</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisa Vergori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Romana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Caribbean Science and Innovation Meeting 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Pointe-à-Pitre (Guadeloupe), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02554092v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02425014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circulating microparticles rates decreased by physical activitiy in adults with obesity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Chérubin</w:t>
+                <w:t xml:space="preserve">Effect of warm environment on the skin blood flow response to food intake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Reminy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Compper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Antoine-Jonville</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Caribbean Science and Innovation Meeting 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Pointe-à-Pitre (Guadeloupe), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02425014v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02567568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic response to oral glucose tolerance test performed in neutral and warm environmental temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Antoine-Jonville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalia El Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keyne Charlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Caribbean Science and Innovation Meeting 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Pointe-à-Pitre (Guadeloupe), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02423809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5697,105 +5709,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposition aux maladies métaboliques et cardiovasculaires : rôle de l'activité physique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Antoine-Jonville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre [q-bio.OT]. Université des Antilles et de la Guyane, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01487688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId179"/>
+      <w:footerReference w:type="default" r:id="rId180"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5942,51 +5954,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585848v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelly Ruart" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sinnapah" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hue" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eustase Janky" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Antoine-Jonville" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17238887" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-03265317v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Romana" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Reminy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berenike Moeckesch" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keyne Charlot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;dominique Hardy&#8208;dessources" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajh.26126" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374215v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Reminy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ngo Sock" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Romana" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Connes" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-021-04821-2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338380v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Connes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berenike M&#246;ckesch" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilienne Tudor Ngo Sock" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejh.13607" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338396v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Reyn&#232;s" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Beaume" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Latil-Plat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Ennaifer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Rocher" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/clinem/dgab414" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-03265316v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04585901v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Antoine-Jonville" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02656736.2020.1788174" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338382v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091316v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Nader" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guillot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fort" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Stauffer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2020.551441" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02346170v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalia El Khoury" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Faure" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02656736.2019.1623423" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02388071v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Skinner" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lemonne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2019.01329" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02342606v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Henri" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6133/apjcn.052017.10" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01825587v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Renoux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Joly" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Faes" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Mury" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buse Eglenen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpeds.2017.12.021" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01519106v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jumet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcmd.2017.03.015" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496857v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Divialle-Doumdo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcmd.2017.02.001" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01679045v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Zongo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Frayon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wattelez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Roux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1010539517735414" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01881701v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Garnier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Waltz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/CH-170280" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601792v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu9060592" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01668335v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcmd.2015.10.005" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZSP1PMKQ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02346209v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Hardy-Dessources" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/CS20150461" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496661v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.metabol.2016.07.004" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01678998v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18865/ed.26.4.485" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01810191v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vuillemin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2015.04.001" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01881497v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pbc.25604" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9SQK6LVQ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01881538v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marijke Grau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Mozar" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lamarre" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Weyel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjh.13185" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01137258v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Blonc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528782v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-L Lalanne-Mistrih" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Tressi&#232;res" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Monjo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.puhe.2013.07.002" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491600v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Pichon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Vazir" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Polkey" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Dayer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0b013e31822f8427" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01143534v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/cks070" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00703461v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsams.2009.11.004" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-246461PS-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748203v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Laviolle" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Paillard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijsnem.20.5.401" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01203389v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tripette" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Mukisi-Mukaza" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oguz Baskurt" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#225;lm&#225;n T&#243;th" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/BIR-2009-0529" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491562v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mollard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Woorons" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Jutand" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Richalet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resp.2008.01.006" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VF7G678P-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00706161v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Donnet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0838.2007.00743.x" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P7XDNPNC-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488917v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Roulaud" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire de Bisschop" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Denjean" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelectrocard.2005.08.001" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5QL1KTGS-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203652v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Similowski" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Delpech" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00528.2004" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528748v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-0562(14)70836-2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339793v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Reminy" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et N&amp;amp;quot;go Sock" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Cherubin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Hue" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurjpc/zwab061.376" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02567581v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02567568v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Compper" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02554092v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Reininger" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.T. Ngo Sock" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rodriguez-Lima" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02425014v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Durcin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ch&#233;rubin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Vergori" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02423809v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01487688v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585848v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelly Ruart" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sinnapah" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hue" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eustase Janky" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Antoine-Jonville" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17238887" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-03265316v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Connes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berenike M&#246;ckesch" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilienne Tudor Ngo Sock" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;dominique Hardy&#8208;dessources" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Reminy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejh.13607" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374215v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Reminy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ngo Sock" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Romana" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Connes" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-021-04821-2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-03265317v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Romana" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berenike Moeckesch" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keyne Charlot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajh.26126" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338380v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338396v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Reyn&#232;s" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Beaume" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Latil-Plat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Ennaifer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Rocher" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/clinem/dgab414" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04585901v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Antoine-Jonville" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02656736.2020.1788174" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338382v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091316v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Nader" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guillot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fort" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Stauffer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2020.551441" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02388071v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Skinner" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lemonne" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2019.01329" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02346170v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalia El Khoury" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Faure" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02656736.2019.1623423" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01825587v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Renoux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Joly" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Faes" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Mury" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buse Eglenen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpeds.2017.12.021" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B45J875R-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02342606v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Henri" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6133/apjcn.052017.10" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01679045v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Zongo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Frayon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wattelez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Roux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1010539517735414" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01881701v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Garnier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Waltz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/CH-170280" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496857v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jumet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Divialle-Doumdo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcmd.2017.02.001" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01519106v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcmd.2017.03.015" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601792v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu9060592" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01678998v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18865/ed.26.4.485" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01668335v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcmd.2015.10.005" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZSP1PMKQ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02346209v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Hardy-Dessources" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/CS20150461" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496661v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.metabol.2016.07.004" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01881538v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marijke Grau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Mozar" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lamarre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Weyel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjh.13185" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01810191v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vuillemin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2015.04.001" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01881497v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pbc.25604" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9SQK6LVQ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01137258v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Blonc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528782v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-L Lalanne-Mistrih" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Tressi&#232;res" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Monjo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.puhe.2013.07.002" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491600v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Pichon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Vazir" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Polkey" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Dayer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0b013e31822f8427" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01143534v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/cks070" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00703461v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsams.2009.11.004" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-246461PS-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748203v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Laviolle" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Paillard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijsnem.20.5.401" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01203389v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tripette" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Mukisi-Mukaza" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oguz Baskurt" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#225;lm&#225;n T&#243;th" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/BIR-2009-0529" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491562v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mollard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Woorons" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Jutand" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Richalet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resp.2008.01.006" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VF7G678P-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00706161v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Donnet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0838.2007.00743.x" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P7XDNPNC-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488917v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Roulaud" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire de Bisschop" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Denjean" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelectrocard.2005.08.001" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5QL1KTGS-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203652v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Similowski" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Delpech" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00528.2004" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528748v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-0562(14)70836-2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339793v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Reminy" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et N&amp;amp;quot;go Sock" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Cherubin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Hue" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurjpc/zwab061.376" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02567581v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02554092v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Reininger" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.T. Ngo Sock" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rodriguez-Lima" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02425014v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Durcin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ch&#233;rubin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Vergori" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02567568v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Compper" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02423809v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01487688v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>