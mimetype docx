--- v0 (2026-03-15)
+++ v1 (2026-05-02)
@@ -2584,165 +2584,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01725331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la classification médicale à l’appréhension sociale du risque par les familles</w:t>
+                <w:t xml:space="preserve">Syndrome de West : l’expérience des savoirs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Arborio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20es Journées françaises de l’épilepsie (JFE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ligue française contre l'épilepsie, Oct 2017, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01775069v1</w:t>
+                <w:t xml:space="preserve">hal-01775067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syndrome de West : l’expérience des savoirs</w:t>
+                <w:t xml:space="preserve">De la classification médicale à l’appréhension sociale du risque par les familles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Arborio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20es Journées françaises de l’épilepsie (JFE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ligue française contre l'épilepsie, Oct 2017, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01775067v1</w:t>
+                <w:t xml:space="preserve">hal-01775069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorsque soignants et anthropologues collaborent : l’expérience de l’étude FAM-WEST à l’hôpital Robert Debré (Paris)</w:t>
               </w:r>
@@ -3136,165 +3136,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01729650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The user told - in the risk of disability in children</w:t>
+                <w:t xml:space="preserve">« L’usager raconté » dans le risque de handicap chez l’enfant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Arborio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second European Conference on social network</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, NRS, UMR IDEES, GDR AR-SH; Université Paris 1; CNRS; SciencesPo; Centre de Sociologie des Organisations; Laboratoire de Recherche en Informatique; Télécom ParisTech, Jun 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire du groupe Consciences Soins et Cognitions (CoSoCo)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe Consciences Soins et Cognitions (CoSoCo), Apr 2016, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01510579v1</w:t>
+                <w:t xml:space="preserve">hal-01719914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« L’usager raconté » dans le risque de handicap chez l’enfant</w:t>
+                <w:t xml:space="preserve">The user told - in the risk of disability in children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Arborio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du groupe Consciences Soins et Cognitions (CoSoCo)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe Consciences Soins et Cognitions (CoSoCo), Apr 2016, Nice, France</w:t>
+              <w:t xml:space="preserve">Second European Conference on social network</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, NRS, UMR IDEES, GDR AR-SH; Université Paris 1; CNRS; SciencesPo; Centre de Sociologie des Organisations; Laboratoire de Recherche en Informatique; Télécom ParisTech, Jun 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01719914v1</w:t>
+                <w:t xml:space="preserve">hal-01510579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prematurity related conditions of Attention and Executive Efficiency at Scool Age</w:t>
               </w:r>
@@ -4552,51 +4552,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662851v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Janner-Raimondi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arborio" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Hubert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5902/1984644485360" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006143v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Henrard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fond-Harmant" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Kane" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.216.0785" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03504546v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Simon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.213.0311" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03516224v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.213.0349" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03003693v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949821v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenna Strzykala" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Toniolo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Deforge" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Lotte" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13648470.2019.1641013" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944326v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962568v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.19206" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01520486v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361895v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361412v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Hascoet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533369v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Baeza" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fontaine" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.teraedre.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=79326" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415617v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Fontaine" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05247965v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Halloy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Hejoaka" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254253v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419531v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03003719v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100926480&amp;amp;fa=description" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02862462v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100926480&amp;amp;fa=details" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924362v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Verheye" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924340v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05005320v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924300v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niasha Michot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931781v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01915477v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01900836v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01774967v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01725331v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01775069v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01775067v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01775083v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Danse" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Goujon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01775002v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rudelle" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01510893v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01726775v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01729650v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01510579v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01719914v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01510429v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Hascoet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629022v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01990514v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Auvin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de Saint Martin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01834303v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974417v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Hasco&#235;t" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03504576v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02862495v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762143v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01775015v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01664865v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662851v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Janner-Raimondi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arborio" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Hubert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5902/1984644485360" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006143v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Henrard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fond-Harmant" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Kane" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.216.0785" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03504546v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Simon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.213.0311" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03516224v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.213.0349" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03003693v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949821v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenna Strzykala" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Toniolo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Deforge" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Lotte" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13648470.2019.1641013" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944326v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962568v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.19206" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01520486v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361895v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361412v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Hascoet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533369v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Baeza" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fontaine" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.teraedre.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=79326" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415617v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Fontaine" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05247965v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Halloy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Hejoaka" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254253v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419531v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03003719v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100926480&amp;amp;fa=description" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02862462v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100926480&amp;amp;fa=details" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924362v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Verheye" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924340v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05005320v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924300v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niasha Michot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931781v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01915477v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01900836v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01774967v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01725331v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01775067v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01775069v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01775083v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Danse" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Goujon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01775002v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rudelle" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01510893v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01726775v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01729650v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01719914v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01510579v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01510429v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Hascoet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629022v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01990514v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Auvin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de Saint Martin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01834303v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974417v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Hasco&#235;t" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03504576v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02862495v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762143v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01775015v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01664865v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>