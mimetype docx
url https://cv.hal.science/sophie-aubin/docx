--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sophie Aubin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sophie-aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4805-8220</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">09883049X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Aubin exerce ses activités au sein de la Direction pour la Science Ouverte d'INRAE ou elle copilote deux services autour de la sémantique dans le cadre du pôle Numérique pour la Science. Le </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thésaurus INRAE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> est le référentiel terminologique de l'institut. Il est intégré à divers systèmes d'information institutionnels tels que HAL INRAE pour indexer les publications ou Data INRAE pour indexer les données. Il est par ailleurs utilisé dans des systèmes d'informations et des projets scientifiques. Un comité éditorial d'une quinzaine de personne est chargée de sa maintenance en relation avec ses utilisateurs. Le service Vocabulaires Ouverts s'adresse aux équipes de recherche ou d'appui de l'institut qui intègrent les approches sémantiques dans leur démarche et qui cherchent un appui méthodologique, des outils, des conseils. Vitrine du service, le site </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vocabulaires Ouverts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> propose des ressources en accès libre et en français pour ceux qui souhaitent utiliser, construire ou publier des ressources sémantiques allant du simple glossaire à l'ontologie.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Aubin est impliquée dans des réseaux et des projets autour de la gestion et de la publication des données de recherche.Formée à l'ingénierie linguistique à Paris 7 et à l'INALCO, elle a débuté sa carrière dans une unité de recherche INRAE au sein d'une équipe spécialisée dans l'extration d'information à partir de textes (text-mining).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D4.2 - FAIR semantic artefact lifecycle from engineering, to sharing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Poveda-Villalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Garijo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D4.2, FAIR-IMPACT. 2025, pp.14643279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04928493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D1.4 - FAIR-IMPACT Sustainability Plan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Dillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maaike Verburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joy Davidson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D4.1, FAIR-IMPACT. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05085825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M4.5 - Internal and external use case evaluation and demonstrators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Scharnhorst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M4.5, FAIR-IMPACT. 2025, 55 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05024763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D4.6 - Use case driven validation of semantic artefact exploitation within data repositories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Llorenç Cabrera-Bosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Rosati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D4.6, FAIR-IMPACT. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05024648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M4.2 - Processes & tools to engineer FAIR semantic artefacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Poveda-Villalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Garijo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Gonzalez-Beltran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M4.2, FAIR-IMPACT. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rédiger une définition, quelques clés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut National de Recherche pour l'Agriculture, l'Alimentation et l'Environnement (INRAE). 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03153824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet VocInra. Spécifications fonctionnelles pour le référentiel, sa diffusion, sa maintenance et son utilisation dans HAL/Inra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Karmasyn-Veyrines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Interne] 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet VocInra. Rapport d’analyse du besoin d’un thésaurus institutionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Karmasyn-Veyrines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Interne] 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Map of Agri-food Data Standards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Pesce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeni Tennison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Mey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Toulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] F1000 7-177, Godan. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01964791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscaping the use of semantics to enhance the interoperability of agricultural data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Caracciolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Zervas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Research Data Alliance. 2017, pp.59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'étape chantier entrepôt et annuaire institutionnels pour les données de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Windpouire Esther Dzale Yeumo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boizot-Szantaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2014, 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages d'AgroPortal dans des systèmes d'information à INRAE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Alviset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syphax Bouazzouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Llorenç Cabrera-Bosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Charleroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Atelier INtégration de sources/masses de données hétérogènes et Ontologies, dans le domaine des sciences du VIVant et de l’Environnement (IN-OVIVE), adossé à la conférence Ingénierie des Connaissances @PFIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIA- Association Française d’Intelligence Artificielle, Jul 2025, Dijon, France. 5p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05077024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aligner les descriptions des plantes ayant des points de vue distincts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Amardeilh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Bossy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35. Journées francophones d'Ingénierie des Connaissances (IC 2024) @ Plate-Forme Intelligence Artificielle (PFIA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIA-Association Française pour l'Intelligence Artificielle, Jul 2024, La Rochelle, France. pp.121-122, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57745/LVRFWJ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment la Direction pour la Science Ouverte favorise l'adoption des approches sémantiques à INRAE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Bage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier SOSEM- Science ouverte et sémantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Strasbourg, France. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/J8GANU⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05091496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creation of a semantic resource responding to the principles of open science for the meat sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moise Kombolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerôme Yon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Landrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Richon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">72th Annual Meeting of the European Federation of Animal Science (EAAP), Davos, Switzerland, August 30th - September 3rd, 2021.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Davos, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ontologies et leurs applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hurtaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linh-Chi Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Meunier-Salaün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire à l'UMR1348 PEGASE Physiologie, Environnement et Génétique pour l'Animal et les Systèmes d'Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Saint-Gilles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03198080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent progresses in data and knowledge integration for decision support in agri-food chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bisquert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Ibanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC 2019 - 30es Journées francophones d'Ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIA, Jul 2019, Toulouse, France. pp.43-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02284538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology projects and the FAIR data principles - making data findable, accessible, interoperable and reusable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting/conference of the Specialized Section on Meat,United Nations Economic Commission for Europe UNECE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Postdam, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet VisaTM : l’interconnexion OpenMinTeD – AgroPortal – ISTEX, un exemple de service de Text et Data Mining pour les scientifiques français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Kettani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Bossy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC 2018 - 29es journées francophones d'Ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PFIA, Jul 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet VisaTM : l'interconnexion OpenMinTeD – AgroPortal – ISTEX, un exemple de service de Text et Data Mining pour les scientifiques français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Kettani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Bossy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC 2018 - 29es Journées francophones d'Ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PFIA, Jul 2018, Nancy, France. pp.247-249</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839626v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florilège: a database gathering microbial phenotypes of food interest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bedis Dridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bessieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Buchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 Scientific MEM days: Journées scientifiques MEM (Métaomiques et écosystèmes microbiens)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeux et enjeux d’associations de deux dispositifs d’apprentissage collaboratif : « Check your Smile » et « Dictionnaire d’Agroécologie »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Yassine-Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Batifol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Galaup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Del-Vecchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeux &amp; Enjeux : Construire des jeux et des simulations pour favoriser l’action collective. Rencontre des praticiens de la simulation participative et du jeu sérieux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, La Rochelle, France. 118 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Text-mining needs of the food microbiology research community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Deleger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Nédellec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 EFITA WCCA Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeux et enjeux d'associations de deux dispositifs d'apprentissage collaboratif : &amp;quot;Check your Smile&amp;quot; et &amp;quot;dictionnaire d'Agroécologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Yassine-Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Batifol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Del-Vecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LUDOVIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Ax-les-thermes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OpenMinTeD: Text mining services for e-infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Harvest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Chania, Greece. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01543468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domestiquer de nouvelles espèces de poissons grâce au text mining et à ISTEX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DATA 4IST : exploration et analyse des sources IST pour la recherche et ses environnements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Paris, France. pp.14 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reusing the NCBO BioPortal technology for agronomy to build AgroPortal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Toulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Dzalé-Yeumo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICBO 2016 - 7th International Conference on Biomedical Ontologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, P. Jaiswal; R. Hoehndorf, Aug 2016, Corvallis, OR, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favoriser le partage des vocabulaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IN-OVIVE INtégration de sources/masses de données hétérogènes et Ontologies, dans le domaine des sciences du VIVant et de l’Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Montpellier, France. 31 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Text Mining et annotation sémantique pour l’Information Scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès E. Ricroch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Mader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Boisron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation des Résultats Obtenus avec l'Outil Luxid sur le corpus Pest and Crops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Paris, France. 47 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publication en Linked Open Data de données expérimentales sur la chenille processionnaire du pin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cocaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Dzale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Mader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier IN-OVIVE INtégration de sources/masses de données hétérogènes et Ontologies, dans le domaine des sciences du VIVant et de l’Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Lille, France. 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le référentiel maladies animales : de CERISA au Linked Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Colette Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Zundel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélina Millox</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique du Département de Santé Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Fréjus, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Named and specific entity detection in varied data: the Quaero named entity baseline evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zweigenbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Nédellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Conference on international language resources and evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Valletta, Malta</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building large lexicalized ontologies from text: a use case in automatic indexing of biotechnology patents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Nédellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiktoria Golik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert R. Bossy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EKAW 2010 - Knowledge Engineering and Knowledge Management by the Masses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cimiano, Philipp, Pinto, H. Sofia, Oct 2010, Lisbonne, Portugal. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-16438-5_41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TyDI : un outil d’assistance à la construction de terminologie structurée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiktoria Golik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Papazian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Nédellec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International conference on terminology and artificial intelligence: TIA 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BioAlvis II, NLP-based semantic mining of literature on molecular biology of bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bessières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert R. Bossy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioCreative II.5 workshop 2009: special session on digital annotations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Close integration of ML and NLP tools in BioAlvis semantic search in bacteriology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert R. Bossy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Kotoujansky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Nédellec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semantic web applications and tools for life sciences, SWAT4LS 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Robust Linguistic Platform for Efficient and Domain specific Web Content Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Nazarenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Poibeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Derivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIAO 2007 - Large-Scale Semantic Access to Content (Text, Image, Video and Sound)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Pittsbirgh, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00158614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexical Adaptation of Link Grammar to the Biomedical Sublanguage: a Comparative Evaluation of Three Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sampo Pyysalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tapio Salakoski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Nazarenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.60-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00082533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic annotation in the Alvis project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Nazarenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Nédellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Alphonse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Intelligent Information Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Term Extraction with Terminological Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hamon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.380</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00091444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting a general parser to a sublanguage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Nazarenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Nédellec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference: RANLP - 2005 (Recent Advances in Natural Language Processing)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Borovets, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting a general parser to a sublanguage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Nazarenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Nédellec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, pp.89-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00082542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction d'information appliquée au domaine biomédical : apprentissage et traitement automatique de la langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Alphonse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bessières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale de fouille de texte, CIFT-04</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction d'Information appliquée au domaine biomédical. Apprentissage et traitement automatique de la langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Alphonse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bessières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jun 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Event-based Information Extraction for the biomedical domain: the Caderige project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Alphonse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bessières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the International Joint Workshop on Natural Language Processing in Biomedicine and Its Applications (COLING'04)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Geneva, Switzerland. pp.43-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00098040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une ontologie pour considérer les multiples dimensions des systèmes agroalimentaires dans une approche circulaire et plus durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Ibanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dervaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOV'AE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, régulier 04 NOV'AE, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/Revue-NOVAE.2025.9752⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05362938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping bread wheat trait ontologies for semantic interoperability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Nédellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Sauvion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Ibanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">F1000Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1102. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12688/f1000research.154860.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Révéler et valoriser vos données avec le thésaurus INRAE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Cadiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOV'AE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 3, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/novae-2024-NO-art03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04843455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MilkOligoThesaurus, a dataset of mammalian milk oligosaccharide synonyms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fenaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamadou Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 54, pp.110404. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2024.110404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04552648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plastics in a circular economy: Mitigating the ambiguity of widely-used terms from stakeholders consultation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Beaugrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Berteloot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Boutrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science &amp; Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 134, pp.119 - 126. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsci.2022.04.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03653723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making experimental data tables in the life sciences more FAIR: a pragmatic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gibon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GigaScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (12), pp.giaa144. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gigascience/giaa144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02883355v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">39 Hints to Facilitate the Use of Semantics for Data on Agriculture and Nutrition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Caracciolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Amdouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CODATA Data Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 19 (1), </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5334/dsj-2020-047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03059376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thésaurus d’agroécologie : une approche par les usages et avis d’experts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Batifol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Theau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Bouffartigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/cagri/2020004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02874858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GECO, the French Web-based application for knowledge management in agroecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Soulignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence L. Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 162 (july), pp.1050-1056. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compag.2017.10.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgroPortal: A vocabulary and ontology repository for agronomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Toulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Dzale Yeumo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 144, pp.126-143. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compag.2017.10.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01679502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing data interoperability using standards: A wheat community use case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Dzale Yeumo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ute Baumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">F1000Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 6 (1843), pp.1843. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12688/f1000research.12234.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01652022v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Text mining resources for the life sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Przybyła</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Shardlow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Bossy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Eckart de Castilho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Database - The journal of Biological Databases and Curation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, november (25), pp.1-30. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/database/baw145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building large lexicalized ontologies from text: a use case in automatic indexing of biotechnology patents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Nédellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiktoria Golik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert R. Bossy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6317, pp.514-523. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-16438-5_41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une infrastructure pour l'annotation linguistique de documents issus du web : le projet ALVIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Derivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Nazarenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Poibeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00160245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction aux ressources sémantiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roussey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École thématique. Modèles de langue pour le traitement sémantique et l’Intégration de Connaissances et données en agriculture, Saint-Martin-de-Londres: le hameau de l'Etoile, France. 2025, 47 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05446948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des ontologies pour la science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Text mining à l'INRA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Master 2 professionnel DEFI : Documents Electroniques et Flux d'Informations, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infodoc Express : Introduction au text mining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Infodoc Express (Introduction au text mining), 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thésaurus vs Intelligence Artificielle : &amp;quot;Un thésaurus a t-il encore un sens dans un monde d'IA ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Lesavourey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05449716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology mapping for wheat trait information management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Nédellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Ibanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Sauvion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire résidentiel INRAE Semantic Linked Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meat thesaurus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moïse Alexandre Kombolo Ngah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landrieu F</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richon B</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, http://agroportal.lirmm.fr/ontologies/MEAT-T</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégrer des définitions textuelles à mon thésaurus ou à mon ontologie. Comment rester dans la légalité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Cadiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.1-4. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/sbey-xa19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925102v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Administrer le Thésaurus INRAE avec VocBench 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Francart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Cadiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1f4w-xv21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03031348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de VocInra dans ProdInra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Burgel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cocaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Karmasyn-Veyrines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus Inra & Biocontrôle : Résultats d’analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, pp.30 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Final report on NLP analysis and normalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Nazarenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Bossy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomaz Erjavec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007, pp.118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">YaTeA - version 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hamon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00090750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deliverable D6.2: Requirements for integration of WP6 results into WP5 normalization and representation tasks and into WP9</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Alphonse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bessières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Deral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Lehman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain-Pierre Manine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00101613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse terminologique (application et évaluation sur des textes de biologie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Nazarenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00101448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deliverable D6.1: Requirement and training data for biological domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bessières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Lehman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain-Pierre Manine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00101592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choix, évaluation et adaptation d'un analyseur syntaxique pour l'extraction d'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Nazarenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00101493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAIR-IMPACT project response to &amp;quot;DRAFT: Developing and implementing the semantic interoperability recommendations of the EOSC Interoperability Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteban Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Grau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.10874897⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04605917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3 outils pour transformer du tabulé en SKOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Yon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03852086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De TermSciences à Loterre : comment l’Inist-CNRS a rendu les terminologies ouvertes plus conformes aux principes FAIR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majid Khayari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Reszetko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vachez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vedovotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Yon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/djh8-yp20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TRACE : un Thésaurus pour la Recherche et l’Analyse de Contenus en Écotoxicologie. Fiche thématique N°16</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Sireyjol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mougin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges in Standardizing Terminologies for Data Management in Scientific Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Bage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Luiz Pizzigatti Corrêa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Genova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDA 23rd Plenary Meeting – (Hybrid) (RDA Plenary P23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, San Rosé, Costa Rica. , 2024, </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.14056893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le thésaurus INRAE : une ressource terminologique pour l’interopérabilité sémantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Cadiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cahuzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du GdR Traitement automatique des langues (GDR TAL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03824794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D2KAB project taking off: Data to Knowledge in Agronomy and Biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Francoise Adam-Blondon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamadou Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Research Data Alliance Plenary Conference (RDA P14), Best poster award</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Helsinki, Finland. , 2019, </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.3520300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02351000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un glossaire panification aux standards du web sémantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kansou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">68. Journées Techniques des Industries Céréalières (JTIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florilege : a database gathering microbial phenotypes of food interest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bedis Dridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bessieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Buchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Conference on Microbial Diversity 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Bari, Italy. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01651302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgroPortal: an open repository of ontologies and vocabularies for agriculture and nutrition data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Toulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Dzalé Yeumo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ben Schaap. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GODAN Summit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, New York, NY, United States. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interlinking two institutional KOS about Agroecology: using LOD Agrovoc to circumvent the language barrier in identifying terminological intersections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivo Júnior Pierozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Henrique Mendonça Oliveira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DC2015 International Conference on Dublin Core and Metadata Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, São Paulo, Brazil. DC2015 International Conference on Dublin Core and Metadata Applications, 3 p., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgroPortal (https://agroportal.eu)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syphax Bouazzouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilel Kihal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Bourouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sirine Mhedhbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:a87fddb4f6b555cfa0af3136ce7334c2c6ff7f1e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04892051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new semantic resource responding to the principles of open science: the meat thesaurus for dialogue between sector actors.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moïse Alexandre Kombolo Ngah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yon Jérémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landrieu F</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richon B</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 68th International Congress of Meat Science and Technology (ICoMST2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deliverable D5.1: Report on method and language for the production of the augmented document representations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Alphonse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Derivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunja Mladenic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00101549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire d'étudiant (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La numérisation du patrimoine culturel. Bibliothèques, musées : des savoir-faire à partager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">domain_shs.info.comm. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoire d'étudiant</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mem_00000146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId290"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sophie Aubin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sophie-aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4805-8220</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">09883049X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Aubin exerce ses activités au sein de la Direction pour la Science Ouverte d'INRAE ou elle copilote deux services autour de la sémantique dans le cadre du pôle Numérique pour la Science. Le </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thésaurus INRAE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> est le référentiel terminologique de l'institut. Il est intégré à divers systèmes d'information institutionnels tels que HAL INRAE pour indexer les publications ou Data INRAE pour indexer les données. Il est par ailleurs utilisé dans des systèmes d'informations et des projets scientifiques. Un comité éditorial d'une quinzaine de personne est chargée de sa maintenance en relation avec ses utilisateurs. Le service Vocabulaires Ouverts s'adresse aux équipes de recherche ou d'appui de l'institut qui intègrent les approches sémantiques dans leur démarche et qui cherchent un appui méthodologique, des outils, des conseils. Vitrine du service, le site </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vocabulaires Ouverts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> propose des ressources en accès libre et en français pour ceux qui souhaitent utiliser, construire ou publier des ressources sémantiques allant du simple glossaire à l'ontologie.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Aubin est impliquée dans des réseaux et des projets autour de la gestion et de la publication des données de recherche.Formée à l'ingénierie linguistique à Paris 7 et à l'INALCO, elle a débuté sa carrière dans une unité de recherche INRAE au sein d'une équipe spécialisée dans l'extration d'information à partir de textes (text-mining).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages de l’IA avec le Thésaurus INRAE (et vice versa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Lesavourey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05560476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thésaurus vs Intelligence Artificielle : &amp;quot;Un thésaurus a t-il encore un sens dans un monde d'IA ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Lesavourey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05449716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology mapping for wheat trait information management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Nédellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Ibanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Sauvion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire résidentiel INRAE Semantic Linked Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meat thesaurus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moïse Alexandre Kombolo Ngah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landrieu F</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richon B</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, http://agroportal.lirmm.fr/ontologies/MEAT-T</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégrer des définitions textuelles à mon thésaurus ou à mon ontologie. Comment rester dans la légalité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Cadiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.1-4. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/sbey-xa19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925102v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Administrer le Thésaurus INRAE avec VocBench 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Francart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Cadiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1f4w-xv21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03031348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de VocInra dans ProdInra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Burgel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cocaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Karmasyn-Veyrines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus Inra & Biocontrôle : Résultats d’analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, pp.30 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Final report on NLP analysis and normalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Nazarenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Bossy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomaz Erjavec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007, pp.118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">YaTeA - version 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hamon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00090750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse terminologique (application et évaluation sur des textes de biologie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Nazarenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00101448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deliverable D6.2: Requirements for integration of WP6 results into WP5 normalization and representation tasks and into WP9</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Alphonse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bessières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Deral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Lehman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain-Pierre Manine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00101613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deliverable D6.1: Requirement and training data for biological domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bessières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Lehman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain-Pierre Manine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00101592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choix, évaluation et adaptation d'un analyseur syntaxique pour l'extraction d'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Nazarenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00101493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction aux ressources sémantiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roussey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École thématique. Modèles de langue pour le traitement sémantique et l’Intégration de Connaissances et données en agriculture, Saint-Martin-de-Londres: le hameau de l'Etoile, France. 2025, 47 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05446948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des ontologies pour la science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Text mining à l'INRA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Master 2 professionnel DEFI : Documents Electroniques et Flux d'Informations, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infodoc Express : Introduction au text mining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Infodoc Express (Introduction au text mining), 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une ontologie pour considérer les multiples dimensions des systèmes agroalimentaires dans une approche circulaire et plus durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Ibanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dervaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, régulier 04 NOV'AE, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/Revue-NOVAE.2025.9752⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05362938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping bread wheat trait ontologies for semantic interoperability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Nédellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Sauvion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Ibanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">F1000Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1102. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12688/f1000research.154860.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Révéler et valoriser vos données avec le thésaurus INRAE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Cadiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 3, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/novae-2024-NO-art03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04843455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MilkOligoThesaurus, a dataset of mammalian milk oligosaccharide synonyms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fenaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamadou Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 54, pp.110404. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2024.110404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04552648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plastics in a circular economy: Mitigating the ambiguity of widely-used terms from stakeholders consultation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Beaugrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Berteloot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Boutrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science &amp; Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 134, pp.119 - 126. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsci.2022.04.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03653723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making experimental data tables in the life sciences more FAIR: a pragmatic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gibon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GigaScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (12), pp.giaa144. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gigascience/giaa144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02883355v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">39 Hints to Facilitate the Use of Semantics for Data on Agriculture and Nutrition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Caracciolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Amdouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CODATA Data Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 19 (1), </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5334/dsj-2020-047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03059376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thésaurus d’agroécologie : une approche par les usages et avis d’experts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Batifol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Theau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Bouffartigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/cagri/2020004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02874858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GECO, the French Web-based application for knowledge management in agroecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Soulignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence L. Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 162 (july), pp.1050-1056. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compag.2017.10.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgroPortal: A vocabulary and ontology repository for agronomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Toulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Dzale Yeumo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 144, pp.126-143. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compag.2017.10.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01679502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing data interoperability using standards: A wheat community use case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Dzale Yeumo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ute Baumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">F1000Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 6 (1843), pp.1843. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12688/f1000research.12234.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01652022v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Text mining resources for the life sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Przybyła</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Shardlow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Bossy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Eckart de Castilho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Database - The journal of Biological Databases and Curation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, november (25), pp.1-30. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/database/baw145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building large lexicalized ontologies from text: a use case in automatic indexing of biotechnology patents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Nédellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiktoria Golik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert R. Bossy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6317, pp.514-523. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-16438-5_41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une infrastructure pour l'annotation linguistique de documents issus du web : le projet ALVIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Derivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Nazarenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Poibeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00160245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages d'AgroPortal dans des systèmes d'information à INRAE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Alviset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syphax Bouazzouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Llorenç Cabrera-Bosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Charleroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Atelier INtégration de sources/masses de données hétérogènes et Ontologies, dans le domaine des sciences du VIVant et de l’Environnement (IN-OVIVE), adossé à la conférence Ingénierie des Connaissances @PFIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIA- Association Française d’Intelligence Artificielle, Jul 2025, Dijon, France. 5p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05077024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aligner les descriptions des plantes ayant des points de vue distincts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Amardeilh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Bossy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35. Journées francophones d'Ingénierie des Connaissances (IC 2024) @ Plate-Forme Intelligence Artificielle (PFIA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIA-Association Française pour l'Intelligence Artificielle, Jul 2024, La Rochelle, France. pp.121-122, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57745/LVRFWJ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment la Direction pour la Science Ouverte favorise l'adoption des approches sémantiques à INRAE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Bage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier SOSEM- Science ouverte et sémantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Strasbourg, France. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/J8GANU⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05091496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creation of a semantic resource responding to the principles of open science for the meat sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moise Kombolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerôme Yon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Landrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Richon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">72th Annual Meeting of the European Federation of Animal Science (EAAP), Davos, Switzerland, August 30th - September 3rd, 2021.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Davos, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ontologies et leurs applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hurtaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linh-Chi Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Meunier-Salaün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire à l'UMR1348 PEGASE Physiologie, Environnement et Génétique pour l'Animal et les Systèmes d'Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Saint-Gilles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03198080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology projects and the FAIR data principles - making data findable, accessible, interoperable and reusable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting/conference of the Specialized Section on Meat,United Nations Economic Commission for Europe UNECE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Postdam, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent progresses in data and knowledge integration for decision support in agri-food chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bisquert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Ibanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC 2019 - 30es Journées francophones d'Ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIA, Jul 2019, Toulouse, France. pp.43-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02284538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet VisaTM : l’interconnexion OpenMinTeD – AgroPortal – ISTEX, un exemple de service de Text et Data Mining pour les scientifiques français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Kettani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Bossy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC 2018 - 29es journées francophones d'Ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PFIA, Jul 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet VisaTM : l'interconnexion OpenMinTeD – AgroPortal – ISTEX, un exemple de service de Text et Data Mining pour les scientifiques français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Kettani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Bossy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC 2018 - 29es Journées francophones d'Ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PFIA, Jul 2018, Nancy, France. pp.247-249</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839626v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeux et enjeux d’associations de deux dispositifs d’apprentissage collaboratif : « Check your Smile » et « Dictionnaire d’Agroécologie »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Yassine-Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Batifol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Galaup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Del-Vecchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeux &amp; Enjeux : Construire des jeux et des simulations pour favoriser l’action collective. Rencontre des praticiens de la simulation participative et du jeu sérieux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, La Rochelle, France. 118 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florilège: a database gathering microbial phenotypes of food interest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bedis Dridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bessieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Buchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 Scientific MEM days: Journées scientifiques MEM (Métaomiques et écosystèmes microbiens)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Text-mining needs of the food microbiology research community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Deleger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Nédellec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 EFITA WCCA Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeux et enjeux d'associations de deux dispositifs d'apprentissage collaboratif : &amp;quot;Check your Smile&amp;quot; et &amp;quot;dictionnaire d'Agroécologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Yassine-Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Batifol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Del-Vecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LUDOVIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Ax-les-thermes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OpenMinTeD: Text mining services for e-infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Harvest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Chania, Greece. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01543468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reusing the NCBO BioPortal technology for agronomy to build AgroPortal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Toulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Dzalé-Yeumo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICBO 2016 - 7th International Conference on Biomedical Ontologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, P. Jaiswal; R. Hoehndorf, Aug 2016, Corvallis, OR, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domestiquer de nouvelles espèces de poissons grâce au text mining et à ISTEX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DATA 4IST : exploration et analyse des sources IST pour la recherche et ses environnements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Paris, France. pp.14 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favoriser le partage des vocabulaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IN-OVIVE INtégration de sources/masses de données hétérogènes et Ontologies, dans le domaine des sciences du VIVant et de l’Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Montpellier, France. 31 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Text Mining et annotation sémantique pour l’Information Scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès E. Ricroch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Mader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Boisron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation des Résultats Obtenus avec l'Outil Luxid sur le corpus Pest and Crops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Paris, France. 47 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publication en Linked Open Data de données expérimentales sur la chenille processionnaire du pin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cocaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Dzale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Mader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier IN-OVIVE INtégration de sources/masses de données hétérogènes et Ontologies, dans le domaine des sciences du VIVant et de l’Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Lille, France. 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le référentiel maladies animales : de CERISA au Linked Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Colette Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Zundel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélina Millox</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique du Département de Santé Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Fréjus, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Named and specific entity detection in varied data: the Quaero named entity baseline evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zweigenbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Nédellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Conference on international language resources and evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Valletta, Malta</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building large lexicalized ontologies from text: a use case in automatic indexing of biotechnology patents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Nédellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiktoria Golik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert R. Bossy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EKAW 2010 - Knowledge Engineering and Knowledge Management by the Masses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cimiano, Philipp, Pinto, H. Sofia, Oct 2010, Lisbonne, Portugal. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-16438-5_41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TyDI : un outil d’assistance à la construction de terminologie structurée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiktoria Golik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Papazian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Nédellec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International conference on terminology and artificial intelligence: TIA 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BioAlvis II, NLP-based semantic mining of literature on molecular biology of bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bessières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert R. Bossy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioCreative II.5 workshop 2009: special session on digital annotations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Close integration of ML and NLP tools in BioAlvis semantic search in bacteriology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert R. Bossy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Kotoujansky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Nédellec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semantic web applications and tools for life sciences, SWAT4LS 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Robust Linguistic Platform for Efficient and Domain specific Web Content Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Nazarenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Poibeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Derivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIAO 2007 - Large-Scale Semantic Access to Content (Text, Image, Video and Sound)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Pittsbirgh, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00158614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexical Adaptation of Link Grammar to the Biomedical Sublanguage: a Comparative Evaluation of Three Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sampo Pyysalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tapio Salakoski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Nazarenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.60-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00082533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic annotation in the Alvis project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Nazarenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Nédellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Alphonse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Intelligent Information Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Term Extraction with Terminological Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hamon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.380</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00091444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting a general parser to a sublanguage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Nazarenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Nédellec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference: RANLP - 2005 (Recent Advances in Natural Language Processing)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Borovets, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting a general parser to a sublanguage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Nazarenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Nédellec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, pp.89-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00082542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction d'Information appliquée au domaine biomédical. Apprentissage et traitement automatique de la langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Alphonse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bessières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jun 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction d'information appliquée au domaine biomédical : apprentissage et traitement automatique de la langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Alphonse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bessières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale de fouille de texte, CIFT-04</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Event-based Information Extraction for the biomedical domain: the Caderige project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Alphonse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bessières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the International Joint Workshop on Natural Language Processing in Biomedicine and Its Applications (COLING'04)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Geneva, Switzerland. pp.43-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00098040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D4.2 - FAIR semantic artefact lifecycle from engineering, to sharing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Poveda-Villalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Garijo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D4.2, FAIR-IMPACT. 2025, pp.14643279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04928493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D1.4 - FAIR-IMPACT Sustainability Plan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Dillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maaike Verburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joy Davidson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D4.1, FAIR-IMPACT. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05085825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M4.5 - Internal and external use case evaluation and demonstrators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Scharnhorst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M4.5, FAIR-IMPACT. 2025, 55 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05024763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D4.6 - Use case driven validation of semantic artefact exploitation within data repositories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Llorenç Cabrera-Bosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Rosati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D4.6, FAIR-IMPACT. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05024648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M4.2 - Processes & tools to engineer FAIR semantic artefacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Poveda-Villalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Garijo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Gonzalez-Beltran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M4.2, FAIR-IMPACT. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rédiger une définition, quelques clés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut National de Recherche pour l'Agriculture, l'Alimentation et l'Environnement (INRAE). 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03153824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet VocInra. Spécifications fonctionnelles pour le référentiel, sa diffusion, sa maintenance et son utilisation dans HAL/Inra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Karmasyn-Veyrines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Interne] 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet VocInra. Rapport d’analyse du besoin d’un thésaurus institutionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Karmasyn-Veyrines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Interne] 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Map of Agri-food Data Standards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Pesce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeni Tennison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Mey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Toulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] F1000 7-177, Godan. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01964791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscaping the use of semantics to enhance the interoperability of agricultural data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Caracciolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Zervas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Research Data Alliance. 2017, pp.59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'étape chantier entrepôt et annuaire institutionnels pour les données de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Windpouire Esther Dzale Yeumo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boizot-Szantaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2014, 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAIR-IMPACT project response to &amp;quot;DRAFT: Developing and implementing the semantic interoperability recommendations of the EOSC Interoperability Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteban Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Grau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.10874897⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04605917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3 outils pour transformer du tabulé en SKOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Yon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03852086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De TermSciences à Loterre : comment l’Inist-CNRS a rendu les terminologies ouvertes plus conformes aux principes FAIR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majid Khayari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Reszetko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vachez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vedovotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Yon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/djh8-yp20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TRACE : un Thésaurus pour la Recherche et l’Analyse de Contenus en Écotoxicologie. Fiche thématique N°16</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Sireyjol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mougin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges in Standardizing Terminologies for Data Management in Scientific Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Bage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Luiz Pizzigatti Corrêa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Genova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDA 23rd Plenary Meeting – (Hybrid) (RDA Plenary P23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, San Rosé, Costa Rica. , 2024, </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.14056893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le thésaurus INRAE : une ressource terminologique pour l’interopérabilité sémantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Cadiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cahuzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du GdR Traitement automatique des langues (GDR TAL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03824794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D2KAB project taking off: Data to Knowledge in Agronomy and Biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Francoise Adam-Blondon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamadou Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Research Data Alliance Plenary Conference (RDA P14), Best poster award</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Helsinki, Finland. , 2019, </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.3520300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02351000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florilege : a database gathering microbial phenotypes of food interest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bedis Dridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bessieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Buchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Conference on Microbial Diversity 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Bari, Italy. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01651302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un glossaire panification aux standards du web sémantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kansou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">68. Journées Techniques des Industries Céréalières (JTIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgroPortal: an open repository of ontologies and vocabularies for agriculture and nutrition data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Toulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Dzalé Yeumo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ben Schaap. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GODAN Summit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, New York, NY, United States. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interlinking two institutional KOS about Agroecology: using LOD Agrovoc to circumvent the language barrier in identifying terminological intersections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivo Júnior Pierozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Henrique Mendonça Oliveira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DC2015 International Conference on Dublin Core and Metadata Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, São Paulo, Brazil. DC2015 International Conference on Dublin Core and Metadata Applications, 3 p., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgroPortal (https://agroportal.eu)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syphax Bouazzouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilel Kihal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Bourouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sirine Mhedhbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:a87fddb4f6b555cfa0af3136ce7334c2c6ff7f1e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04892051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new semantic resource responding to the principles of open science: the meat thesaurus for dialogue between sector actors.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moïse Alexandre Kombolo Ngah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yon Jérémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landrieu F</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richon B</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 68th International Congress of Meat Science and Technology (ICoMST2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deliverable D5.1: Report on method and language for the production of the augmented document representations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Alphonse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Derivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunja Mladenic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00101549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire d'étudiant (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La numérisation du patrimoine culturel. Bibliothèques, musées : des savoir-faire à partager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">domain_shs.info.comm. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoire d'étudiant</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mem_00000146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId291"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C44D3329"/>
+    <w:nsid w:val="89FCCD9F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-aubin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4805-8220" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/09883049X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://thesaurus.inrae.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vocabulaires-ouverts.inrae.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928493v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Jonquet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Grau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Poveda-Villalon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Garijo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Wilson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085825v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Dillo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maaike Verburg" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joy Davidson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aubin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05024763v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Corre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Scharnhorst" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05024648v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloren&#231; Cabrera-Bosquet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Rosati" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493130v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Gonzalez-Beltran" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Franc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03153824v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789198v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Karmasyn-Veyrines" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789202v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01964791v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Pesce" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeni Tennison" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisette Mey" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Toulet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607815v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Caracciolo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Zervas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Aventurier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Buche" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801608v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Windpouire Esther Dzale Yeumo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Soler" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Boizot-Szanta&#239;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077024v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Jonquet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Alviset" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syphax Bouazzouni" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Charleroy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638307v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Amardeilh" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bernard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Bravo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bossy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/LVRFWJ" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05091496v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bage" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Weber" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/J8GANU" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504347v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moise Kombolo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Yon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Landrieu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Richon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03198080v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bugeon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hurtaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Bail" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh-Chi Nguyen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Meunier-Sala&#252;n" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284538v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bisquert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dibie-Barthelemy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Ibanescu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789631v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hocquette" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420482v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Kettani" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Schneider" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fran&#231;ois" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839626v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607327v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Falentin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Chaix" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bedis Dridi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bessieres" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Buchin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579978v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Yassine-Diab" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Batifol" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Galaup" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Del-Vecchio" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580677v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Deleger" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire N&#233;dellec" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791309v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543468v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801740v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Andro" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398251v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Arnaud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Dzal&#233;-Yeumo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123250v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810218v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s E. Ricroch" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Mader" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Boisron" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811542v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cocaud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Dzale" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746898v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Colette Faure" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Zundel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Millox" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754184v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galibert" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Quintard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rosset" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Zweigenbaum" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816129v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiktoria Golik" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert R. Bossy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16438-5_41" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756848v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Papazian" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753174v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bessi&#232;res" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gillard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jourde" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753153v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kotoujansky" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158614v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hamon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Nazarenko" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Poibeau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Derivi&#232;re" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082533v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sampo Pyysalo" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tapio Salakoski" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756390v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Alphonse" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091444v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761436v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082542v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762525v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bisson" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001253v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098040v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05362938v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dervaux" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guillemin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-NOVAE.2025.9752" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717147v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Sauvion" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.154860.1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04843455v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bernard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Cadiou" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Girard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2024-NO-art03" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04552648v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Rumeau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fenaille" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Ba" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110404" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03653723v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Beaugrand" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Berteloot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Boutrou" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2022.04.011" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02883355v4" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jacob" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain David" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gibon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giaa144" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059376v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Amdouni" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/dsj-2020-047" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02874858v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hazard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Theau" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Bouffartigue" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2020004" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606722v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Soulignac" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pinet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lambert" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence L. Guichard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Trouche" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2017.10.028" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7X6KG9LG-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01679502v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Dzale Yeumo" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2017.10.012" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01652022v2" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Alaux" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Baumann" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.12234.1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602241v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Przyby&#322;a" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Shardlow" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Eckart de Castilho" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/baw145" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661057v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160245v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05446948v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roussey" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789642v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795657v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793404v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05449716v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Lesavourey" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420465v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654962v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;se Alexandre Kombolo Ngah" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landrieu F" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richon B" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02925102v2" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/sbey-xa19" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03031348v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Francart" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1f4w-xv21" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789579v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Burgel" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208733v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Grenier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711871v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomaz Erjavec" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090750v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101613v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Deral" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Lehman" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain-Pierre Manine" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101448v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101592v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101493v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04605917v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Gonzalez" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10874897" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852086v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Yon" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03176063v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Khayari" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Reszetko" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vachez" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vedovotto" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/djh8-yp20" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785977v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sireyjol" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04866916v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Luiz Pizzigatti Corr&#234;a" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Genova" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14056893" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03824794v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cahuzac" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02351000v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise Adam-Blondon" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Alaux" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Bernard" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3520300" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791442v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Chiron" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Della Valle" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fernandez" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Kansou" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651302v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398252v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Dzal&#233; Yeumo" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192923v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo J&#250;nior Pierozzi" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Henrique Mendon&#231;a Oliveira" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04892051v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Kihal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Bourouche" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirine Mhedhbi" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:a87fddb4f6b555cfa0af3136ce7334c2c6ff7f1e" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04653429v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yon J&#233;r&#233;my" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101549v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dunja Mladenic" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://memsic.ccsd.cnrs.fr/mem_00000146v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-aubin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4805-8220" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/09883049X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://thesaurus.inrae.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vocabulaires-ouverts.inrae.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05560476v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Weber" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aubin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Lesavourey" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05449716v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420465v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire N&#233;dellec" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Ibanescu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Sauvion" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Bravo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654962v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;se Alexandre Kombolo Ngah" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hocquette" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landrieu F" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richon B" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02925102v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Cadiou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/sbey-xa19" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03031348v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Francart" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1f4w-xv21" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789579v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Burgel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cocaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bernard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Karmasyn-Veyrines" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208733v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Grenier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Andro" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711871v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Nazarenko" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bossy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomaz Erjavec" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hamon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090750v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101448v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101613v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Alphonse" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bessi&#232;res" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Deral" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Lehman" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain-Pierre Manine" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101592v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101493v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05446948v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roussey" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789642v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795657v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793404v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05362938v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Buche" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dervaux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guillemin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-NOVAE.2025.9752" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717147v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.154860.1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04843455v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Girard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2024-NO-art03" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04552648v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Rumeau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fenaille" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Ba" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110404" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03653723v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Beaugrand" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Berteloot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Boutrou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2022.04.011" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02883355v4" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jacob" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain David" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gibon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giaa144" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059376v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Caracciolo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Jonquet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Amdouni" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/dsj-2020-047" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02874858v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Batifol" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hazard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Theau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Bouffartigue" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2020004" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606722v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Soulignac" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pinet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lambert" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence L. Guichard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Trouche" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2017.10.028" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7X6KG9LG-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01679502v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Toulet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Arnaud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Dzale Yeumo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2017.10.012" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01652022v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Alaux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Baumann" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.12234.1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602241v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Przyby&#322;a" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Shardlow" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Eckart de Castilho" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/baw145" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661057v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiktoria Golik" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert R. Bossy" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16438-5_41" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160245v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Derivi&#232;re" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Poibeau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077024v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Jonquet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Alviset" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syphax Bouazzouni" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloren&#231; Cabrera-Bosquet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Charleroy" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638307v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Amardeilh" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bernard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/LVRFWJ" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05091496v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bage" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/J8GANU" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504347v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moise Kombolo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Yon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Landrieu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Richon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03198080v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bugeon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hurtaud" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Bail" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh-Chi Nguyen" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Meunier-Sala&#252;n" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789631v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284538v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bisquert" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dibie-Barthelemy" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420482v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Kettani" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Schneider" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fran&#231;ois" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839626v2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579978v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Yassine-Diab" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Galaup" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Del-Vecchio" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607327v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Falentin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Chaix" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bedis Dridi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bessieres" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Buchin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580677v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Deleger" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791309v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543468v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398251v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Dzal&#233;-Yeumo" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801740v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123250v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Aventurier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810218v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s E. Ricroch" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Mader" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Boisron" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811542v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Dzale" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746898v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Colette Faure" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Zundel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Millox" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754184v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galibert" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Quintard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rosset" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Zweigenbaum" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816129v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756848v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Papazian" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753174v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gillard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jourde" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753153v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kotoujansky" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158614v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082533v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sampo Pyysalo" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tapio Salakoski" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756390v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091444v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761436v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082542v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001253v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bisson" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762525v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098040v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928493v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Grau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Poveda-Villalon" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Garijo" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Wilson" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085825v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Dillo" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maaike Verburg" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joy Davidson" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05024763v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Corre" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Scharnhorst" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05024648v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Rosati" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493130v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Gonzalez-Beltran" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Franc" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03153824v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789198v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789202v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01964791v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Pesce" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeni Tennison" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisette Mey" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607815v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Zervas" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801608v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Windpouire Esther Dzale Yeumo" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Soler" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Boizot-Szanta&#239;" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04605917v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Gonzalez" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10874897" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852086v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Yon" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03176063v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Khayari" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Reszetko" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vachez" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vedovotto" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/djh8-yp20" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785977v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sireyjol" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04866916v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Luiz Pizzigatti Corr&#234;a" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Genova" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14056893" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03824794v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cahuzac" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02351000v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise Adam-Blondon" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Alaux" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Bernard" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3520300" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651302v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791442v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Chiron" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Della Valle" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fernandez" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Kansou" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398252v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Dzal&#233; Yeumo" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192923v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo J&#250;nior Pierozzi" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Henrique Mendon&#231;a Oliveira" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04892051v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Kihal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Bourouche" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirine Mhedhbi" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:a87fddb4f6b555cfa0af3136ce7334c2c6ff7f1e" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04653429v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yon J&#233;r&#233;my" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101549v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dunja Mladenic" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://memsic.ccsd.cnrs.fr/mem_00000146v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>