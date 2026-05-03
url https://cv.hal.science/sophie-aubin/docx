--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sophie Aubin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sophie-aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4805-8220</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">09883049X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Aubin exerce ses activités au sein de la Direction pour la Science Ouverte d'INRAE ou elle copilote deux services autour de la sémantique dans le cadre du pôle Numérique pour la Science. Le </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thésaurus INRAE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> est le référentiel terminologique de l'institut. Il est intégré à divers systèmes d'information institutionnels tels que HAL INRAE pour indexer les publications ou Data INRAE pour indexer les données. Il est par ailleurs utilisé dans des systèmes d'informations et des projets scientifiques. Un comité éditorial d'une quinzaine de personne est chargée de sa maintenance en relation avec ses utilisateurs. Le service Vocabulaires Ouverts s'adresse aux équipes de recherche ou d'appui de l'institut qui intègrent les approches sémantiques dans leur démarche et qui cherchent un appui méthodologique, des outils, des conseils. Vitrine du service, le site </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vocabulaires Ouverts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> propose des ressources en accès libre et en français pour ceux qui souhaitent utiliser, construire ou publier des ressources sémantiques allant du simple glossaire à l'ontologie.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Aubin est impliquée dans des réseaux et des projets autour de la gestion et de la publication des données de recherche.Formée à l'ingénierie linguistique à Paris 7 et à l'INALCO, elle a débuté sa carrière dans une unité de recherche INRAE au sein d'une équipe spécialisée dans l'extration d'information à partir de textes (text-mining).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages de l’IA avec le Thésaurus INRAE (et vice versa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Lesavourey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05560476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thésaurus vs Intelligence Artificielle : &amp;quot;Un thésaurus a t-il encore un sens dans un monde d'IA ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Lesavourey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05449716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology mapping for wheat trait information management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Nédellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Ibanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Sauvion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire résidentiel INRAE Semantic Linked Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meat thesaurus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moïse Alexandre Kombolo Ngah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landrieu F</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richon B</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, http://agroportal.lirmm.fr/ontologies/MEAT-T</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégrer des définitions textuelles à mon thésaurus ou à mon ontologie. Comment rester dans la légalité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Cadiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.1-4. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/sbey-xa19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925102v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Administrer le Thésaurus INRAE avec VocBench 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Francart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Cadiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1f4w-xv21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03031348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de VocInra dans ProdInra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Burgel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cocaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Karmasyn-Veyrines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus Inra & Biocontrôle : Résultats d’analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, pp.30 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Final report on NLP analysis and normalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Nazarenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Bossy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomaz Erjavec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007, pp.118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">YaTeA - version 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hamon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00090750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse terminologique (application et évaluation sur des textes de biologie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Nazarenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00101448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deliverable D6.2: Requirements for integration of WP6 results into WP5 normalization and representation tasks and into WP9</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Alphonse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bessières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Deral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Lehman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain-Pierre Manine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00101613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deliverable D6.1: Requirement and training data for biological domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bessières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Lehman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain-Pierre Manine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00101592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choix, évaluation et adaptation d'un analyseur syntaxique pour l'extraction d'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Nazarenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00101493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction aux ressources sémantiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roussey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École thématique. Modèles de langue pour le traitement sémantique et l’Intégration de Connaissances et données en agriculture, Saint-Martin-de-Londres: le hameau de l'Etoile, France. 2025, 47 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05446948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des ontologies pour la science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Text mining à l'INRA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Master 2 professionnel DEFI : Documents Electroniques et Flux d'Informations, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infodoc Express : Introduction au text mining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Infodoc Express (Introduction au text mining), 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une ontologie pour considérer les multiples dimensions des systèmes agroalimentaires dans une approche circulaire et plus durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Ibanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dervaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, régulier 04 NOV'AE, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/Revue-NOVAE.2025.9752⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05362938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping bread wheat trait ontologies for semantic interoperability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Nédellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Sauvion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Ibanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">F1000Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1102. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12688/f1000research.154860.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Révéler et valoriser vos données avec le thésaurus INRAE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Cadiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 3, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/novae-2024-NO-art03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04843455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MilkOligoThesaurus, a dataset of mammalian milk oligosaccharide synonyms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fenaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamadou Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 54, pp.110404. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2024.110404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04552648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plastics in a circular economy: Mitigating the ambiguity of widely-used terms from stakeholders consultation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Beaugrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Berteloot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Boutrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science &amp; Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 134, pp.119 - 126. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsci.2022.04.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03653723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making experimental data tables in the life sciences more FAIR: a pragmatic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gibon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GigaScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (12), pp.giaa144. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gigascience/giaa144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02883355v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">39 Hints to Facilitate the Use of Semantics for Data on Agriculture and Nutrition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Caracciolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Amdouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CODATA Data Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 19 (1), </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5334/dsj-2020-047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03059376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thésaurus d’agroécologie : une approche par les usages et avis d’experts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Batifol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Theau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Bouffartigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/cagri/2020004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02874858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GECO, the French Web-based application for knowledge management in agroecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Soulignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence L. Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 162 (july), pp.1050-1056. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compag.2017.10.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgroPortal: A vocabulary and ontology repository for agronomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Toulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Dzale Yeumo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 144, pp.126-143. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compag.2017.10.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01679502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing data interoperability using standards: A wheat community use case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Dzale Yeumo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ute Baumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">F1000Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 6 (1843), pp.1843. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12688/f1000research.12234.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01652022v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Text mining resources for the life sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Przybyła</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Shardlow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Bossy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Eckart de Castilho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Database - The journal of Biological Databases and Curation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, november (25), pp.1-30. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/database/baw145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building large lexicalized ontologies from text: a use case in automatic indexing of biotechnology patents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Nédellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiktoria Golik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert R. Bossy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6317, pp.514-523. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-16438-5_41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une infrastructure pour l'annotation linguistique de documents issus du web : le projet ALVIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Derivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Nazarenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Poibeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00160245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages d'AgroPortal dans des systèmes d'information à INRAE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Alviset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syphax Bouazzouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Llorenç Cabrera-Bosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Charleroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Atelier INtégration de sources/masses de données hétérogènes et Ontologies, dans le domaine des sciences du VIVant et de l’Environnement (IN-OVIVE), adossé à la conférence Ingénierie des Connaissances @PFIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIA- Association Française d’Intelligence Artificielle, Jul 2025, Dijon, France. 5p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05077024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aligner les descriptions des plantes ayant des points de vue distincts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Amardeilh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Bossy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35. Journées francophones d'Ingénierie des Connaissances (IC 2024) @ Plate-Forme Intelligence Artificielle (PFIA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIA-Association Française pour l'Intelligence Artificielle, Jul 2024, La Rochelle, France. pp.121-122, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57745/LVRFWJ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment la Direction pour la Science Ouverte favorise l'adoption des approches sémantiques à INRAE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Bage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier SOSEM- Science ouverte et sémantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Strasbourg, France. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/J8GANU⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05091496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creation of a semantic resource responding to the principles of open science for the meat sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moise Kombolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerôme Yon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Landrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Richon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">72th Annual Meeting of the European Federation of Animal Science (EAAP), Davos, Switzerland, August 30th - September 3rd, 2021.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Davos, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ontologies et leurs applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hurtaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linh-Chi Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Meunier-Salaün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire à l'UMR1348 PEGASE Physiologie, Environnement et Génétique pour l'Animal et les Systèmes d'Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Saint-Gilles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03198080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology projects and the FAIR data principles - making data findable, accessible, interoperable and reusable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting/conference of the Specialized Section on Meat,United Nations Economic Commission for Europe UNECE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Postdam, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent progresses in data and knowledge integration for decision support in agri-food chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bisquert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Ibanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC 2019 - 30es Journées francophones d'Ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIA, Jul 2019, Toulouse, France. pp.43-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02284538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet VisaTM : l’interconnexion OpenMinTeD – AgroPortal – ISTEX, un exemple de service de Text et Data Mining pour les scientifiques français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Kettani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Bossy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC 2018 - 29es journées francophones d'Ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PFIA, Jul 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet VisaTM : l'interconnexion OpenMinTeD – AgroPortal – ISTEX, un exemple de service de Text et Data Mining pour les scientifiques français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Kettani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Bossy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC 2018 - 29es Journées francophones d'Ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PFIA, Jul 2018, Nancy, France. pp.247-249</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839626v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeux et enjeux d’associations de deux dispositifs d’apprentissage collaboratif : « Check your Smile » et « Dictionnaire d’Agroécologie »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Yassine-Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Batifol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Galaup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Del-Vecchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeux &amp; Enjeux : Construire des jeux et des simulations pour favoriser l’action collective. Rencontre des praticiens de la simulation participative et du jeu sérieux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, La Rochelle, France. 118 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florilège: a database gathering microbial phenotypes of food interest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bedis Dridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bessieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Buchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 Scientific MEM days: Journées scientifiques MEM (Métaomiques et écosystèmes microbiens)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Text-mining needs of the food microbiology research community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Deleger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Nédellec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 EFITA WCCA Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeux et enjeux d'associations de deux dispositifs d'apprentissage collaboratif : &amp;quot;Check your Smile&amp;quot; et &amp;quot;dictionnaire d'Agroécologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Yassine-Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Batifol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Del-Vecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LUDOVIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Ax-les-thermes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OpenMinTeD: Text mining services for e-infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Harvest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Chania, Greece. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01543468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reusing the NCBO BioPortal technology for agronomy to build AgroPortal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Toulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Dzalé-Yeumo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICBO 2016 - 7th International Conference on Biomedical Ontologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, P. Jaiswal; R. Hoehndorf, Aug 2016, Corvallis, OR, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domestiquer de nouvelles espèces de poissons grâce au text mining et à ISTEX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DATA 4IST : exploration et analyse des sources IST pour la recherche et ses environnements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Paris, France. pp.14 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favoriser le partage des vocabulaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IN-OVIVE INtégration de sources/masses de données hétérogènes et Ontologies, dans le domaine des sciences du VIVant et de l’Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Montpellier, France. 31 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Text Mining et annotation sémantique pour l’Information Scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès E. Ricroch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Mader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Boisron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation des Résultats Obtenus avec l'Outil Luxid sur le corpus Pest and Crops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Paris, France. 47 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publication en Linked Open Data de données expérimentales sur la chenille processionnaire du pin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cocaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Dzale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Mader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier IN-OVIVE INtégration de sources/masses de données hétérogènes et Ontologies, dans le domaine des sciences du VIVant et de l’Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Lille, France. 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le référentiel maladies animales : de CERISA au Linked Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Colette Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Zundel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélina Millox</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique du Département de Santé Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Fréjus, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Named and specific entity detection in varied data: the Quaero named entity baseline evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zweigenbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Nédellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Conference on international language resources and evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Valletta, Malta</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building large lexicalized ontologies from text: a use case in automatic indexing of biotechnology patents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Nédellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiktoria Golik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert R. Bossy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EKAW 2010 - Knowledge Engineering and Knowledge Management by the Masses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cimiano, Philipp, Pinto, H. Sofia, Oct 2010, Lisbonne, Portugal. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-16438-5_41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TyDI : un outil d’assistance à la construction de terminologie structurée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiktoria Golik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Papazian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Nédellec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International conference on terminology and artificial intelligence: TIA 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BioAlvis II, NLP-based semantic mining of literature on molecular biology of bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bessières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert R. Bossy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioCreative II.5 workshop 2009: special session on digital annotations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Close integration of ML and NLP tools in BioAlvis semantic search in bacteriology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert R. Bossy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Kotoujansky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Nédellec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semantic web applications and tools for life sciences, SWAT4LS 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Robust Linguistic Platform for Efficient and Domain specific Web Content Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Nazarenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Poibeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Derivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIAO 2007 - Large-Scale Semantic Access to Content (Text, Image, Video and Sound)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Pittsbirgh, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00158614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexical Adaptation of Link Grammar to the Biomedical Sublanguage: a Comparative Evaluation of Three Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sampo Pyysalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tapio Salakoski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Nazarenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.60-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00082533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic annotation in the Alvis project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Nazarenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Nédellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Alphonse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Intelligent Information Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Term Extraction with Terminological Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hamon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.380</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00091444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting a general parser to a sublanguage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Nazarenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Nédellec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference: RANLP - 2005 (Recent Advances in Natural Language Processing)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Borovets, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting a general parser to a sublanguage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Nazarenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Nédellec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, pp.89-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00082542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction d'Information appliquée au domaine biomédical. Apprentissage et traitement automatique de la langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Alphonse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bessières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jun 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction d'information appliquée au domaine biomédical : apprentissage et traitement automatique de la langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Alphonse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bessières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale de fouille de texte, CIFT-04</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Event-based Information Extraction for the biomedical domain: the Caderige project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Alphonse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bessières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the International Joint Workshop on Natural Language Processing in Biomedicine and Its Applications (COLING'04)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Geneva, Switzerland. pp.43-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00098040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D4.2 - FAIR semantic artefact lifecycle from engineering, to sharing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Poveda-Villalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Garijo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D4.2, FAIR-IMPACT. 2025, pp.14643279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04928493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D1.4 - FAIR-IMPACT Sustainability Plan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Dillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maaike Verburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joy Davidson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D4.1, FAIR-IMPACT. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05085825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M4.5 - Internal and external use case evaluation and demonstrators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Scharnhorst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M4.5, FAIR-IMPACT. 2025, 55 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05024763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D4.6 - Use case driven validation of semantic artefact exploitation within data repositories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Llorenç Cabrera-Bosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Rosati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D4.6, FAIR-IMPACT. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05024648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M4.2 - Processes & tools to engineer FAIR semantic artefacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Poveda-Villalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Garijo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Gonzalez-Beltran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M4.2, FAIR-IMPACT. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rédiger une définition, quelques clés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut National de Recherche pour l'Agriculture, l'Alimentation et l'Environnement (INRAE). 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03153824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet VocInra. Spécifications fonctionnelles pour le référentiel, sa diffusion, sa maintenance et son utilisation dans HAL/Inra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Karmasyn-Veyrines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Interne] 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet VocInra. Rapport d’analyse du besoin d’un thésaurus institutionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Karmasyn-Veyrines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Interne] 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Map of Agri-food Data Standards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Pesce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeni Tennison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Mey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Toulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] F1000 7-177, Godan. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01964791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscaping the use of semantics to enhance the interoperability of agricultural data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Caracciolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Zervas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Research Data Alliance. 2017, pp.59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'étape chantier entrepôt et annuaire institutionnels pour les données de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Windpouire Esther Dzale Yeumo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boizot-Szantaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2014, 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAIR-IMPACT project response to &amp;quot;DRAFT: Developing and implementing the semantic interoperability recommendations of the EOSC Interoperability Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteban Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Grau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.10874897⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04605917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3 outils pour transformer du tabulé en SKOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Yon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03852086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De TermSciences à Loterre : comment l’Inist-CNRS a rendu les terminologies ouvertes plus conformes aux principes FAIR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majid Khayari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Reszetko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vachez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vedovotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Yon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/djh8-yp20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TRACE : un Thésaurus pour la Recherche et l’Analyse de Contenus en Écotoxicologie. Fiche thématique N°16</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Sireyjol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mougin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges in Standardizing Terminologies for Data Management in Scientific Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Bage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Luiz Pizzigatti Corrêa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Genova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDA 23rd Plenary Meeting – (Hybrid) (RDA Plenary P23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, San Rosé, Costa Rica. , 2024, </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.14056893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le thésaurus INRAE : une ressource terminologique pour l’interopérabilité sémantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Cadiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cahuzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du GdR Traitement automatique des langues (GDR TAL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03824794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D2KAB project taking off: Data to Knowledge in Agronomy and Biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Francoise Adam-Blondon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamadou Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Research Data Alliance Plenary Conference (RDA P14), Best poster award</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Helsinki, Finland. , 2019, </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.3520300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02351000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florilege : a database gathering microbial phenotypes of food interest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bedis Dridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bessieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Buchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Conference on Microbial Diversity 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Bari, Italy. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01651302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un glossaire panification aux standards du web sémantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kansou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">68. Journées Techniques des Industries Céréalières (JTIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgroPortal: an open repository of ontologies and vocabularies for agriculture and nutrition data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Toulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Dzalé Yeumo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ben Schaap. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GODAN Summit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, New York, NY, United States. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interlinking two institutional KOS about Agroecology: using LOD Agrovoc to circumvent the language barrier in identifying terminological intersections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivo Júnior Pierozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Henrique Mendonça Oliveira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DC2015 International Conference on Dublin Core and Metadata Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, São Paulo, Brazil. DC2015 International Conference on Dublin Core and Metadata Applications, 3 p., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgroPortal (https://agroportal.eu)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syphax Bouazzouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilel Kihal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Bourouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sirine Mhedhbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:a87fddb4f6b555cfa0af3136ce7334c2c6ff7f1e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04892051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new semantic resource responding to the principles of open science: the meat thesaurus for dialogue between sector actors.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moïse Alexandre Kombolo Ngah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yon Jérémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landrieu F</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richon B</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 68th International Congress of Meat Science and Technology (ICoMST2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deliverable D5.1: Report on method and language for the production of the augmented document representations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Alphonse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Derivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunja Mladenic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00101549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire d'étudiant (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La numérisation du patrimoine culturel. Bibliothèques, musées : des savoir-faire à partager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">domain_shs.info.comm. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoire d'étudiant</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mem_00000146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId291"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sophie Aubin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sophie-aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4805-8220</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">09883049X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Aubin exerce ses activités au sein de la Direction pour la Science Ouverte d'INRAE ou elle copilote deux services autour de la sémantique dans le cadre du pôle Numérique pour la Science. Le </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thésaurus INRAE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> est le référentiel terminologique de l'institut. Il est intégré à divers systèmes d'information institutionnels tels que HAL INRAE pour indexer les publications ou Data INRAE pour indexer les données. Il est par ailleurs utilisé dans des systèmes d'informations et des projets scientifiques. Un comité éditorial d'une quinzaine de personne est chargée de sa maintenance en relation avec ses utilisateurs. Le service Vocabulaires Ouverts s'adresse aux équipes de recherche ou d'appui de l'institut qui intègrent les approches sémantiques dans leur démarche et qui cherchent un appui méthodologique, des outils, des conseils. Vitrine du service, le site </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vocabulaires Ouverts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> propose des ressources en accès libre et en français pour ceux qui souhaitent utiliser, construire ou publier des ressources sémantiques allant du simple glossaire à l'ontologie.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Aubin est impliquée dans des réseaux et des projets autour de la gestion et de la publication des données de recherche.Formée à l'ingénierie linguistique à Paris 7 et à l'INALCO, elle a débuté sa carrière dans une unité de recherche INRAE au sein d'une équipe spécialisée dans l'extration d'information à partir de textes (text-mining).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M4.5 - Internal and external use case evaluation and demonstrators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Scharnhorst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M4.5, FAIR-IMPACT. 2025, 55 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05024763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D4.6 - Use case driven validation of semantic artefact exploitation within data repositories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Llorenç Cabrera-Bosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Rosati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D4.6, FAIR-IMPACT. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05024648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D4.2 - FAIR semantic artefact lifecycle from engineering, to sharing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Poveda-Villalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Garijo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D4.2, FAIR-IMPACT. 2025, pp.14643279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04928493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D1.4 - FAIR-IMPACT Sustainability Plan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Dillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maaike Verburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joy Davidson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D4.1, FAIR-IMPACT. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05085825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M4.2 - Processes & tools to engineer FAIR semantic artefacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Poveda-Villalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Garijo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Gonzalez-Beltran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M4.2, FAIR-IMPACT. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rédiger une définition, quelques clés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut National de Recherche pour l'Agriculture, l'Alimentation et l'Environnement (INRAE). 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03153824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet VocInra. Spécifications fonctionnelles pour le référentiel, sa diffusion, sa maintenance et son utilisation dans HAL/Inra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Karmasyn-Veyrines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Interne] 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet VocInra. Rapport d’analyse du besoin d’un thésaurus institutionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Karmasyn-Veyrines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Interne] 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Map of Agri-food Data Standards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Pesce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeni Tennison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Mey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Toulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] F1000 7-177, Godan. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01964791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscaping the use of semantics to enhance the interoperability of agricultural data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Caracciolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Zervas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Research Data Alliance. 2017, pp.59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'étape chantier entrepôt et annuaire institutionnels pour les données de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Windpouire Esther Dzale Yeumo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boizot-Szantaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2014, 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages de l’IA avec le Thésaurus INRAE (et vice versa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Lesavourey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05560476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thésaurus vs Intelligence Artificielle : &amp;quot;Un thésaurus a t-il encore un sens dans un monde d'IA ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Lesavourey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05449716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology mapping for wheat trait information management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Nédellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Ibanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Sauvion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire résidentiel INRAE Semantic Linked Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meat thesaurus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moïse Alexandre Kombolo Ngah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landrieu F</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richon B</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, http://agroportal.lirmm.fr/ontologies/MEAT-T</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégrer des définitions textuelles à mon thésaurus ou à mon ontologie. Comment rester dans la légalité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Cadiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.1-4. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/sbey-xa19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925102v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Administrer le Thésaurus INRAE avec VocBench 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Francart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Cadiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1f4w-xv21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03031348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de VocInra dans ProdInra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Burgel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cocaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Karmasyn-Veyrines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus Inra & Biocontrôle : Résultats d’analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, pp.30 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Final report on NLP analysis and normalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Nazarenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Bossy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomaz Erjavec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007, pp.118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">YaTeA - version 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hamon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00090750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse terminologique (application et évaluation sur des textes de biologie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Nazarenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00101448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deliverable D6.2: Requirements for integration of WP6 results into WP5 normalization and representation tasks and into WP9</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Alphonse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bessières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Deral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Lehman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain-Pierre Manine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00101613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deliverable D6.1: Requirement and training data for biological domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bessières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Lehman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain-Pierre Manine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00101592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choix, évaluation et adaptation d'un analyseur syntaxique pour l'extraction d'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Nazarenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00101493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction aux ressources sémantiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roussey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École thématique. Modèles de langue pour le traitement sémantique et l’Intégration de Connaissances et données en agriculture, Saint-Martin-de-Londres: le hameau de l'Etoile, France. 2025, 47 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05446948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des ontologies pour la science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Text mining à l'INRA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Master 2 professionnel DEFI : Documents Electroniques et Flux d'Informations, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infodoc Express : Introduction au text mining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Infodoc Express (Introduction au text mining), 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une ontologie pour considérer les multiples dimensions des systèmes agroalimentaires dans une approche circulaire et plus durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Ibanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dervaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, régulier 04 NOV'AE, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/Revue-NOVAE.2025.9752⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05362938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MilkOligoThesaurus, a dataset of mammalian milk oligosaccharide synonyms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fenaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamadou Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 54, pp.110404. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2024.110404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04552648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping bread wheat trait ontologies for semantic interoperability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Nédellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Sauvion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Ibanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">F1000Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1102. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12688/f1000research.154860.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Révéler et valoriser vos données avec le thésaurus INRAE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Cadiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 3, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/novae-2024-NO-art03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04843455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plastics in a circular economy: Mitigating the ambiguity of widely-used terms from stakeholders consultation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Beaugrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Berteloot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Boutrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science &amp; Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 134, pp.119 - 126. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsci.2022.04.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03653723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making experimental data tables in the life sciences more FAIR: a pragmatic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gibon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GigaScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (12), pp.giaa144. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gigascience/giaa144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02883355v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">39 Hints to Facilitate the Use of Semantics for Data on Agriculture and Nutrition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Caracciolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Amdouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CODATA Data Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 19 (1), </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5334/dsj-2020-047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03059376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thésaurus d’agroécologie : une approche par les usages et avis d’experts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Batifol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Theau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Bouffartigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/cagri/2020004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02874858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GECO, the French Web-based application for knowledge management in agroecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Soulignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence L. Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 162 (july), pp.1050-1056. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compag.2017.10.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgroPortal: A vocabulary and ontology repository for agronomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Toulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Dzale Yeumo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 144, pp.126-143. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compag.2017.10.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01679502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing data interoperability using standards: A wheat community use case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Dzale Yeumo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ute Baumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">F1000Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 6 (1843), pp.1843. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12688/f1000research.12234.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01652022v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Text mining resources for the life sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Przybyła</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Shardlow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Bossy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Eckart de Castilho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Database - The journal of Biological Databases and Curation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, november (25), pp.1-30. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/database/baw145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building large lexicalized ontologies from text: a use case in automatic indexing of biotechnology patents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Nédellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiktoria Golik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert R. Bossy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6317, pp.514-523. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-16438-5_41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une infrastructure pour l'annotation linguistique de documents issus du web : le projet ALVIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Derivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Nazarenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Poibeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00160245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages d'AgroPortal dans des systèmes d'information à INRAE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Alviset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syphax Bouazzouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Llorenç Cabrera-Bosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Charleroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Atelier INtégration de sources/masses de données hétérogènes et Ontologies, dans le domaine des sciences du VIVant et de l’Environnement (IN-OVIVE), adossé à la conférence Ingénierie des Connaissances @PFIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIA- Association Française d’Intelligence Artificielle, Jul 2025, Dijon, France. 5p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05077024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aligner les descriptions des plantes ayant des points de vue distincts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Amardeilh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Bossy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35. Journées francophones d'Ingénierie des Connaissances (IC 2024) @ Plate-Forme Intelligence Artificielle (PFIA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIA-Association Française pour l'Intelligence Artificielle, Jul 2024, La Rochelle, France. pp.121-122, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57745/LVRFWJ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment la Direction pour la Science Ouverte favorise l'adoption des approches sémantiques à INRAE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Bage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier SOSEM- Science ouverte et sémantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Strasbourg, France. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/J8GANU⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05091496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creation of a semantic resource responding to the principles of open science for the meat sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moise Kombolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerôme Yon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Landrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Richon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">72th Annual Meeting of the European Federation of Animal Science (EAAP), Davos, Switzerland, August 30th - September 3rd, 2021.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Davos, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ontologies et leurs applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hurtaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linh-Chi Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Meunier-Salaün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire à l'UMR1348 PEGASE Physiologie, Environnement et Génétique pour l'Animal et les Systèmes d'Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Saint-Gilles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03198080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology projects and the FAIR data principles - making data findable, accessible, interoperable and reusable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting/conference of the Specialized Section on Meat,United Nations Economic Commission for Europe UNECE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Postdam, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent progresses in data and knowledge integration for decision support in agri-food chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bisquert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Ibanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC 2019 - 30es Journées francophones d'Ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIA, Jul 2019, Toulouse, France. pp.43-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02284538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet VisaTM : l’interconnexion OpenMinTeD – AgroPortal – ISTEX, un exemple de service de Text et Data Mining pour les scientifiques français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Kettani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Bossy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC 2018 - 29es journées francophones d'Ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PFIA, Jul 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet VisaTM : l'interconnexion OpenMinTeD – AgroPortal – ISTEX, un exemple de service de Text et Data Mining pour les scientifiques français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Kettani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Bossy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC 2018 - 29es Journées francophones d'Ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PFIA, Jul 2018, Nancy, France. pp.247-249</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839626v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OpenMinTeD: Text mining services for e-infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Harvest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Chania, Greece. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01543468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florilège: a database gathering microbial phenotypes of food interest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bedis Dridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bessieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Buchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 Scientific MEM days: Journées scientifiques MEM (Métaomiques et écosystèmes microbiens)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeux et enjeux d’associations de deux dispositifs d’apprentissage collaboratif : « Check your Smile » et « Dictionnaire d’Agroécologie »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Yassine-Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Batifol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Galaup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Del-Vecchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeux &amp; Enjeux : Construire des jeux et des simulations pour favoriser l’action collective. Rencontre des praticiens de la simulation participative et du jeu sérieux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, La Rochelle, France. 118 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Text-mining needs of the food microbiology research community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Deleger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Nédellec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 EFITA WCCA Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeux et enjeux d'associations de deux dispositifs d'apprentissage collaboratif : &amp;quot;Check your Smile&amp;quot; et &amp;quot;dictionnaire d'Agroécologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Yassine-Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Batifol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Del-Vecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LUDOVIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Ax-les-thermes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reusing the NCBO BioPortal technology for agronomy to build AgroPortal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Toulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Dzalé-Yeumo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICBO 2016 - 7th International Conference on Biomedical Ontologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, P. Jaiswal; R. Hoehndorf, Aug 2016, Corvallis, OR, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domestiquer de nouvelles espèces de poissons grâce au text mining et à ISTEX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DATA 4IST : exploration et analyse des sources IST pour la recherche et ses environnements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Paris, France. pp.14 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favoriser le partage des vocabulaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IN-OVIVE INtégration de sources/masses de données hétérogènes et Ontologies, dans le domaine des sciences du VIVant et de l’Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Montpellier, France. 31 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Text Mining et annotation sémantique pour l’Information Scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès E. Ricroch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Mader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Boisron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation des Résultats Obtenus avec l'Outil Luxid sur le corpus Pest and Crops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Paris, France. 47 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publication en Linked Open Data de données expérimentales sur la chenille processionnaire du pin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cocaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Dzale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Mader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier IN-OVIVE INtégration de sources/masses de données hétérogènes et Ontologies, dans le domaine des sciences du VIVant et de l’Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Lille, France. 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le référentiel maladies animales : de CERISA au Linked Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Colette Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Zundel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélina Millox</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique du Département de Santé Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Fréjus, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building large lexicalized ontologies from text: a use case in automatic indexing of biotechnology patents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Nédellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiktoria Golik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert R. Bossy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EKAW 2010 - Knowledge Engineering and Knowledge Management by the Masses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cimiano, Philipp, Pinto, H. Sofia, Oct 2010, Lisbonne, Portugal. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-16438-5_41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Named and specific entity detection in varied data: the Quaero named entity baseline evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zweigenbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Nédellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Conference on international language resources and evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Valletta, Malta</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TyDI : un outil d’assistance à la construction de terminologie structurée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiktoria Golik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Papazian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Nédellec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International conference on terminology and artificial intelligence: TIA 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BioAlvis II, NLP-based semantic mining of literature on molecular biology of bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bessières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert R. Bossy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioCreative II.5 workshop 2009: special session on digital annotations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Close integration of ML and NLP tools in BioAlvis semantic search in bacteriology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert R. Bossy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Kotoujansky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Nédellec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semantic web applications and tools for life sciences, SWAT4LS 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Robust Linguistic Platform for Efficient and Domain specific Web Content Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Nazarenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Poibeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Derivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIAO 2007 - Large-Scale Semantic Access to Content (Text, Image, Video and Sound)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Pittsbirgh, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00158614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Term Extraction with Terminological Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hamon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.380</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00091444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexical Adaptation of Link Grammar to the Biomedical Sublanguage: a Comparative Evaluation of Three Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sampo Pyysalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tapio Salakoski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Nazarenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.60-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00082533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic annotation in the Alvis project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Nazarenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Nédellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Alphonse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Intelligent Information Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting a general parser to a sublanguage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Nazarenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Nédellec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, pp.89-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00082542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting a general parser to a sublanguage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Nazarenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Nédellec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference: RANLP - 2005 (Recent Advances in Natural Language Processing)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Borovets, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction d'information appliquée au domaine biomédical : apprentissage et traitement automatique de la langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Alphonse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bessières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale de fouille de texte, CIFT-04</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction d'Information appliquée au domaine biomédical. Apprentissage et traitement automatique de la langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Alphonse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bessières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jun 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Event-based Information Extraction for the biomedical domain: the Caderige project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Alphonse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bessières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the International Joint Workshop on Natural Language Processing in Biomedicine and Its Applications (COLING'04)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Geneva, Switzerland. pp.43-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00098040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAIR-IMPACT project response to &amp;quot;DRAFT: Developing and implementing the semantic interoperability recommendations of the EOSC Interoperability Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteban Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Grau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.10874897⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04605917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3 outils pour transformer du tabulé en SKOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Yon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03852086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De TermSciences à Loterre : comment l’Inist-CNRS a rendu les terminologies ouvertes plus conformes aux principes FAIR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majid Khayari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Reszetko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vachez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vedovotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Yon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/djh8-yp20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TRACE : un Thésaurus pour la Recherche et l’Analyse de Contenus en Écotoxicologie. Fiche thématique N°16</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Sireyjol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mougin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges in Standardizing Terminologies for Data Management in Scientific Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Bage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Luiz Pizzigatti Corrêa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Genova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDA 23rd Plenary Meeting – (Hybrid) (RDA Plenary P23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, San Rosé, Costa Rica. , 2024, </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.14056893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le thésaurus INRAE : une ressource terminologique pour l’interopérabilité sémantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Cadiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cahuzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du GdR Traitement automatique des langues (GDR TAL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03824794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D2KAB project taking off: Data to Knowledge in Agronomy and Biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Francoise Adam-Blondon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamadou Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Research Data Alliance Plenary Conference (RDA P14), Best poster award</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Helsinki, Finland. , 2019, </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.3520300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02351000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florilege : a database gathering microbial phenotypes of food interest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bedis Dridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bessieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Buchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Conference on Microbial Diversity 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Bari, Italy. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01651302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un glossaire panification aux standards du web sémantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kansou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">68. Journées Techniques des Industries Céréalières (JTIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgroPortal: an open repository of ontologies and vocabularies for agriculture and nutrition data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Toulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Dzalé Yeumo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ben Schaap. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GODAN Summit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, New York, NY, United States. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interlinking two institutional KOS about Agroecology: using LOD Agrovoc to circumvent the language barrier in identifying terminological intersections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivo Júnior Pierozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Henrique Mendonça Oliveira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DC2015 International Conference on Dublin Core and Metadata Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, São Paulo, Brazil. DC2015 International Conference on Dublin Core and Metadata Applications, 3 p., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgroPortal (https://agroportal.eu)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syphax Bouazzouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilel Kihal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Bourouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sirine Mhedhbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:a87fddb4f6b555cfa0af3136ce7334c2c6ff7f1e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04892051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new semantic resource responding to the principles of open science: the meat thesaurus for dialogue between sector actors.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moïse Alexandre Kombolo Ngah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yon Jérémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landrieu F</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richon B</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 68th International Congress of Meat Science and Technology (ICoMST2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deliverable D5.1: Report on method and language for the production of the augmented document representations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Alphonse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Derivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunja Mladenic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00101549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire d'étudiant (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La numérisation du patrimoine culturel. Bibliothèques, musées : des savoir-faire à partager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">domain_shs.info.comm. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoire d'étudiant</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mem_00000146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId291"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="89FCCD9F"/>
+    <w:nsid w:val="01CADA98"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-aubin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4805-8220" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/09883049X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://thesaurus.inrae.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vocabulaires-ouverts.inrae.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05560476v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Weber" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aubin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Lesavourey" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05449716v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420465v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire N&#233;dellec" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Ibanescu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Sauvion" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Bravo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654962v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;se Alexandre Kombolo Ngah" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hocquette" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landrieu F" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richon B" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02925102v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Cadiou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/sbey-xa19" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03031348v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Francart" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1f4w-xv21" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789579v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Burgel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cocaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bernard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Karmasyn-Veyrines" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208733v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Grenier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Andro" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711871v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Nazarenko" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bossy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomaz Erjavec" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hamon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090750v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101448v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101613v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Alphonse" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bessi&#232;res" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Deral" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Lehman" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain-Pierre Manine" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101592v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101493v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05446948v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roussey" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789642v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795657v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793404v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05362938v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Buche" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dervaux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guillemin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-NOVAE.2025.9752" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717147v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.154860.1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04843455v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Girard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2024-NO-art03" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04552648v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Rumeau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fenaille" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Ba" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110404" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03653723v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Beaugrand" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Berteloot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Boutrou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2022.04.011" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02883355v4" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jacob" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain David" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gibon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giaa144" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059376v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Caracciolo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Jonquet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Amdouni" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/dsj-2020-047" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02874858v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Batifol" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hazard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Theau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Bouffartigue" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2020004" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606722v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Soulignac" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pinet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lambert" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence L. Guichard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Trouche" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2017.10.028" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7X6KG9LG-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01679502v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Toulet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Arnaud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Dzale Yeumo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2017.10.012" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01652022v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Alaux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Baumann" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.12234.1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602241v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Przyby&#322;a" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Shardlow" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Eckart de Castilho" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/baw145" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661057v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiktoria Golik" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert R. Bossy" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16438-5_41" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160245v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Derivi&#232;re" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Poibeau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077024v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Jonquet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Alviset" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syphax Bouazzouni" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloren&#231; Cabrera-Bosquet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Charleroy" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638307v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Amardeilh" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bernard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/LVRFWJ" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05091496v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bage" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/J8GANU" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504347v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moise Kombolo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Yon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Landrieu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Richon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03198080v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bugeon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hurtaud" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Bail" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh-Chi Nguyen" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Meunier-Sala&#252;n" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789631v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284538v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bisquert" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dibie-Barthelemy" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420482v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Kettani" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Schneider" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fran&#231;ois" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839626v2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579978v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Yassine-Diab" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Galaup" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Del-Vecchio" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607327v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Falentin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Chaix" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bedis Dridi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bessieres" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Buchin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580677v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Deleger" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791309v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543468v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398251v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Dzal&#233;-Yeumo" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801740v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123250v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Aventurier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810218v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s E. Ricroch" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Mader" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Boisron" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811542v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Dzale" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746898v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Colette Faure" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Zundel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Millox" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754184v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galibert" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Quintard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rosset" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Zweigenbaum" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816129v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756848v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Papazian" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753174v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gillard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jourde" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753153v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kotoujansky" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158614v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082533v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sampo Pyysalo" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tapio Salakoski" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756390v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091444v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761436v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082542v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001253v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bisson" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762525v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098040v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928493v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Grau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Poveda-Villalon" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Garijo" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Wilson" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085825v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Dillo" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maaike Verburg" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joy Davidson" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05024763v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Corre" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Scharnhorst" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05024648v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Rosati" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493130v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Gonzalez-Beltran" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Franc" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03153824v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789198v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789202v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01964791v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Pesce" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeni Tennison" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisette Mey" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607815v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Zervas" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801608v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Windpouire Esther Dzale Yeumo" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Soler" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Boizot-Szanta&#239;" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04605917v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Gonzalez" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10874897" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852086v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Yon" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03176063v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Khayari" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Reszetko" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vachez" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vedovotto" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/djh8-yp20" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785977v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sireyjol" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04866916v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Luiz Pizzigatti Corr&#234;a" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Genova" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14056893" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03824794v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cahuzac" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02351000v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise Adam-Blondon" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Alaux" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Bernard" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3520300" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651302v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791442v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Chiron" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Della Valle" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fernandez" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Kansou" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398252v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Dzal&#233; Yeumo" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192923v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo J&#250;nior Pierozzi" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Henrique Mendon&#231;a Oliveira" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04892051v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Kihal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Bourouche" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirine Mhedhbi" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:a87fddb4f6b555cfa0af3136ce7334c2c6ff7f1e" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04653429v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yon J&#233;r&#233;my" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101549v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dunja Mladenic" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://memsic.ccsd.cnrs.fr/mem_00000146v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-aubin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4805-8220" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/09883049X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://thesaurus.inrae.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vocabulaires-ouverts.inrae.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05024763v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aubin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Corre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Jonquet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Scharnhorst" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05024648v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloren&#231; Cabrera-Bosquet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Rosati" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928493v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Grau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Poveda-Villalon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Garijo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Wilson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085825v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Dillo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maaike Verburg" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joy Davidson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493130v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Gonzalez-Beltran" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Franc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03153824v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789198v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Karmasyn-Veyrines" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789202v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01964791v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Pesce" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeni Tennison" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisette Mey" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Toulet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607815v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Caracciolo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Zervas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Aventurier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Buche" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801608v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Windpouire Esther Dzale Yeumo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Soler" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Boizot-Szanta&#239;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05560476v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Weber" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Lesavourey" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05449716v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420465v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire N&#233;dellec" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Ibanescu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Sauvion" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Bravo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654962v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;se Alexandre Kombolo Ngah" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hocquette" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landrieu F" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richon B" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02925102v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Cadiou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/sbey-xa19" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03031348v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Francart" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1f4w-xv21" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789579v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Burgel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cocaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bernard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208733v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Grenier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Andro" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711871v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Nazarenko" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bossy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomaz Erjavec" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hamon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090750v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101448v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101613v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Alphonse" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bessi&#232;res" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Deral" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Lehman" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain-Pierre Manine" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101592v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101493v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05446948v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roussey" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789642v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795657v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793404v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05362938v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dervaux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guillemin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-NOVAE.2025.9752" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04552648v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Rumeau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fenaille" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Girard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Ba" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110404" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717147v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.154860.1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04843455v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2024-NO-art03" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03653723v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Beaugrand" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Berteloot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Boutrou" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2022.04.011" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02883355v4" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jacob" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain David" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gibon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giaa144" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059376v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Amdouni" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/dsj-2020-047" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02874858v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Batifol" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hazard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Theau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Bouffartigue" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2020004" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606722v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Soulignac" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pinet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lambert" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence L. Guichard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Trouche" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2017.10.028" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7X6KG9LG-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01679502v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Arnaud" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Dzale Yeumo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2017.10.012" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01652022v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Alaux" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Baumann" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.12234.1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602241v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Przyby&#322;a" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Shardlow" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Eckart de Castilho" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/baw145" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661057v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiktoria Golik" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert R. Bossy" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16438-5_41" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160245v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Derivi&#232;re" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Poibeau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077024v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Jonquet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Alviset" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syphax Bouazzouni" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Charleroy" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638307v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Amardeilh" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bernard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/LVRFWJ" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05091496v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bage" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/J8GANU" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504347v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moise Kombolo" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Yon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Landrieu" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Richon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03198080v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bugeon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hurtaud" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Bail" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh-Chi Nguyen" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Meunier-Sala&#252;n" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789631v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284538v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bisquert" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dibie-Barthelemy" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420482v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Kettani" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Schneider" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fran&#231;ois" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839626v2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543468v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607327v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Falentin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Chaix" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bedis Dridi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bessieres" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Buchin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579978v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Yassine-Diab" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Galaup" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Del-Vecchio" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580677v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Deleger" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791309v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398251v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Dzal&#233;-Yeumo" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801740v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123250v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810218v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s E. Ricroch" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Mader" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Boisron" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811542v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Dzale" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746898v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Colette Faure" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Zundel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Millox" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816129v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754184v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galibert" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Quintard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rosset" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Zweigenbaum" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756848v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Papazian" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753174v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gillard" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jourde" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753153v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kotoujansky" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158614v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091444v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082533v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sampo Pyysalo" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tapio Salakoski" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756390v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082542v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761436v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762525v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bisson" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001253v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098040v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04605917v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Gonzalez" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10874897" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852086v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Yon" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03176063v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Khayari" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Reszetko" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vachez" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vedovotto" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/djh8-yp20" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785977v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sireyjol" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04866916v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Luiz Pizzigatti Corr&#234;a" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Genova" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14056893" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03824794v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cahuzac" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02351000v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise Adam-Blondon" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Alaux" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Bernard" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3520300" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651302v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791442v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Chiron" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Della Valle" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fernandez" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Kansou" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398252v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Dzal&#233; Yeumo" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192923v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo J&#250;nior Pierozzi" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Henrique Mendon&#231;a Oliveira" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04892051v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Kihal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Bourouche" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirine Mhedhbi" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:a87fddb4f6b555cfa0af3136ce7334c2c6ff7f1e" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04653429v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yon J&#233;r&#233;my" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101549v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dunja Mladenic" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://memsic.ccsd.cnrs.fr/mem_00000146v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>