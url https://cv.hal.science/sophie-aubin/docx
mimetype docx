--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sophie Aubin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sophie-aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4805-8220</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">09883049X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Aubin exerce ses activités au sein de la Direction pour la Science Ouverte d'INRAE ou elle copilote deux services autour de la sémantique dans le cadre du pôle Numérique pour la Science. Le </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thésaurus INRAE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> est le référentiel terminologique de l'institut. Il est intégré à divers systèmes d'information institutionnels tels que HAL INRAE pour indexer les publications ou Data INRAE pour indexer les données. Il est par ailleurs utilisé dans des systèmes d'informations et des projets scientifiques. Un comité éditorial d'une quinzaine de personne est chargée de sa maintenance en relation avec ses utilisateurs. Le service Vocabulaires Ouverts s'adresse aux équipes de recherche ou d'appui de l'institut qui intègrent les approches sémantiques dans leur démarche et qui cherchent un appui méthodologique, des outils, des conseils. Vitrine du service, le site </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vocabulaires Ouverts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> propose des ressources en accès libre et en français pour ceux qui souhaitent utiliser, construire ou publier des ressources sémantiques allant du simple glossaire à l'ontologie.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Aubin est impliquée dans des réseaux et des projets autour de la gestion et de la publication des données de recherche.Formée à l'ingénierie linguistique à Paris 7 et à l'INALCO, elle a débuté sa carrière dans une unité de recherche INRAE au sein d'une équipe spécialisée dans l'extration d'information à partir de textes (text-mining).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M4.5 - Internal and external use case evaluation and demonstrators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Scharnhorst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M4.5, FAIR-IMPACT. 2025, 55 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05024763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D4.6 - Use case driven validation of semantic artefact exploitation within data repositories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Llorenç Cabrera-Bosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Rosati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D4.6, FAIR-IMPACT. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05024648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D4.2 - FAIR semantic artefact lifecycle from engineering, to sharing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Poveda-Villalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Garijo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D4.2, FAIR-IMPACT. 2025, pp.14643279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04928493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D1.4 - FAIR-IMPACT Sustainability Plan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Dillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maaike Verburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joy Davidson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D4.1, FAIR-IMPACT. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05085825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M4.2 - Processes & tools to engineer FAIR semantic artefacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Poveda-Villalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Garijo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Gonzalez-Beltran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M4.2, FAIR-IMPACT. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rédiger une définition, quelques clés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut National de Recherche pour l'Agriculture, l'Alimentation et l'Environnement (INRAE). 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03153824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet VocInra. Spécifications fonctionnelles pour le référentiel, sa diffusion, sa maintenance et son utilisation dans HAL/Inra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Karmasyn-Veyrines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Interne] 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet VocInra. Rapport d’analyse du besoin d’un thésaurus institutionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Karmasyn-Veyrines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Interne] 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Map of Agri-food Data Standards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Pesce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeni Tennison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Mey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Toulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] F1000 7-177, Godan. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01964791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscaping the use of semantics to enhance the interoperability of agricultural data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Caracciolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Zervas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Research Data Alliance. 2017, pp.59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'étape chantier entrepôt et annuaire institutionnels pour les données de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Windpouire Esther Dzale Yeumo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boizot-Szantaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2014, 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages de l’IA avec le Thésaurus INRAE (et vice versa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Lesavourey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05560476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thésaurus vs Intelligence Artificielle : &amp;quot;Un thésaurus a t-il encore un sens dans un monde d'IA ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Lesavourey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05449716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology mapping for wheat trait information management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Nédellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Ibanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Sauvion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire résidentiel INRAE Semantic Linked Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meat thesaurus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moïse Alexandre Kombolo Ngah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landrieu F</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richon B</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, http://agroportal.lirmm.fr/ontologies/MEAT-T</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégrer des définitions textuelles à mon thésaurus ou à mon ontologie. Comment rester dans la légalité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Cadiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.1-4. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/sbey-xa19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925102v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Administrer le Thésaurus INRAE avec VocBench 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Francart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Cadiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1f4w-xv21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03031348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de VocInra dans ProdInra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Burgel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cocaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Karmasyn-Veyrines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus Inra & Biocontrôle : Résultats d’analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, pp.30 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Final report on NLP analysis and normalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Nazarenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Bossy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomaz Erjavec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007, pp.118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">YaTeA - version 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hamon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00090750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse terminologique (application et évaluation sur des textes de biologie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Nazarenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00101448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deliverable D6.2: Requirements for integration of WP6 results into WP5 normalization and representation tasks and into WP9</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Alphonse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bessières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Deral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Lehman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain-Pierre Manine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00101613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deliverable D6.1: Requirement and training data for biological domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bessières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Lehman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain-Pierre Manine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00101592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choix, évaluation et adaptation d'un analyseur syntaxique pour l'extraction d'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Nazarenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00101493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction aux ressources sémantiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roussey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École thématique. Modèles de langue pour le traitement sémantique et l’Intégration de Connaissances et données en agriculture, Saint-Martin-de-Londres: le hameau de l'Etoile, France. 2025, 47 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05446948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des ontologies pour la science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Text mining à l'INRA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Master 2 professionnel DEFI : Documents Electroniques et Flux d'Informations, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infodoc Express : Introduction au text mining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Infodoc Express (Introduction au text mining), 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une ontologie pour considérer les multiples dimensions des systèmes agroalimentaires dans une approche circulaire et plus durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Ibanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dervaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, régulier 04 NOV'AE, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/Revue-NOVAE.2025.9752⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05362938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MilkOligoThesaurus, a dataset of mammalian milk oligosaccharide synonyms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fenaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamadou Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 54, pp.110404. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2024.110404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04552648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping bread wheat trait ontologies for semantic interoperability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Nédellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Sauvion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Ibanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">F1000Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1102. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12688/f1000research.154860.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Révéler et valoriser vos données avec le thésaurus INRAE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Cadiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 3, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/novae-2024-NO-art03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04843455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plastics in a circular economy: Mitigating the ambiguity of widely-used terms from stakeholders consultation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Beaugrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Berteloot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Boutrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science &amp; Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 134, pp.119 - 126. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsci.2022.04.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03653723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making experimental data tables in the life sciences more FAIR: a pragmatic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gibon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GigaScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (12), pp.giaa144. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gigascience/giaa144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02883355v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">39 Hints to Facilitate the Use of Semantics for Data on Agriculture and Nutrition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Caracciolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Amdouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CODATA Data Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 19 (1), </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5334/dsj-2020-047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03059376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thésaurus d’agroécologie : une approche par les usages et avis d’experts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Batifol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Theau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Bouffartigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/cagri/2020004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02874858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GECO, the French Web-based application for knowledge management in agroecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Soulignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence L. Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 162 (july), pp.1050-1056. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compag.2017.10.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgroPortal: A vocabulary and ontology repository for agronomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Toulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Dzale Yeumo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 144, pp.126-143. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compag.2017.10.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01679502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing data interoperability using standards: A wheat community use case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Dzale Yeumo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ute Baumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">F1000Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 6 (1843), pp.1843. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12688/f1000research.12234.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01652022v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Text mining resources for the life sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Przybyła</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Shardlow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Bossy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Eckart de Castilho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Database - The journal of Biological Databases and Curation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, november (25), pp.1-30. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/database/baw145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building large lexicalized ontologies from text: a use case in automatic indexing of biotechnology patents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Nédellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiktoria Golik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert R. Bossy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6317, pp.514-523. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-16438-5_41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une infrastructure pour l'annotation linguistique de documents issus du web : le projet ALVIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Derivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Nazarenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Poibeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00160245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages d'AgroPortal dans des systèmes d'information à INRAE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Alviset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syphax Bouazzouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Llorenç Cabrera-Bosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Charleroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Atelier INtégration de sources/masses de données hétérogènes et Ontologies, dans le domaine des sciences du VIVant et de l’Environnement (IN-OVIVE), adossé à la conférence Ingénierie des Connaissances @PFIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIA- Association Française d’Intelligence Artificielle, Jul 2025, Dijon, France. 5p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05077024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aligner les descriptions des plantes ayant des points de vue distincts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Amardeilh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Bossy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35. Journées francophones d'Ingénierie des Connaissances (IC 2024) @ Plate-Forme Intelligence Artificielle (PFIA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIA-Association Française pour l'Intelligence Artificielle, Jul 2024, La Rochelle, France. pp.121-122, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57745/LVRFWJ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment la Direction pour la Science Ouverte favorise l'adoption des approches sémantiques à INRAE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Bage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier SOSEM- Science ouverte et sémantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Strasbourg, France. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/J8GANU⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05091496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creation of a semantic resource responding to the principles of open science for the meat sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moise Kombolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerôme Yon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Landrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Richon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">72th Annual Meeting of the European Federation of Animal Science (EAAP), Davos, Switzerland, August 30th - September 3rd, 2021.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Davos, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ontologies et leurs applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hurtaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linh-Chi Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Meunier-Salaün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire à l'UMR1348 PEGASE Physiologie, Environnement et Génétique pour l'Animal et les Systèmes d'Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Saint-Gilles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03198080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology projects and the FAIR data principles - making data findable, accessible, interoperable and reusable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting/conference of the Specialized Section on Meat,United Nations Economic Commission for Europe UNECE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Postdam, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent progresses in data and knowledge integration for decision support in agri-food chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bisquert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Ibanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC 2019 - 30es Journées francophones d'Ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIA, Jul 2019, Toulouse, France. pp.43-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02284538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet VisaTM : l’interconnexion OpenMinTeD – AgroPortal – ISTEX, un exemple de service de Text et Data Mining pour les scientifiques français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Kettani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Bossy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC 2018 - 29es journées francophones d'Ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PFIA, Jul 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet VisaTM : l'interconnexion OpenMinTeD – AgroPortal – ISTEX, un exemple de service de Text et Data Mining pour les scientifiques français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Kettani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Bossy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC 2018 - 29es Journées francophones d'Ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PFIA, Jul 2018, Nancy, France. pp.247-249</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839626v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OpenMinTeD: Text mining services for e-infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Harvest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Chania, Greece. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01543468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florilège: a database gathering microbial phenotypes of food interest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bedis Dridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bessieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Buchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 Scientific MEM days: Journées scientifiques MEM (Métaomiques et écosystèmes microbiens)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeux et enjeux d’associations de deux dispositifs d’apprentissage collaboratif : « Check your Smile » et « Dictionnaire d’Agroécologie »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Yassine-Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Batifol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Galaup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Del-Vecchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeux &amp; Enjeux : Construire des jeux et des simulations pour favoriser l’action collective. Rencontre des praticiens de la simulation participative et du jeu sérieux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, La Rochelle, France. 118 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Text-mining needs of the food microbiology research community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Deleger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Nédellec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 EFITA WCCA Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeux et enjeux d'associations de deux dispositifs d'apprentissage collaboratif : &amp;quot;Check your Smile&amp;quot; et &amp;quot;dictionnaire d'Agroécologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Yassine-Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Batifol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Del-Vecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LUDOVIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Ax-les-thermes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reusing the NCBO BioPortal technology for agronomy to build AgroPortal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Toulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Dzalé-Yeumo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICBO 2016 - 7th International Conference on Biomedical Ontologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, P. Jaiswal; R. Hoehndorf, Aug 2016, Corvallis, OR, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domestiquer de nouvelles espèces de poissons grâce au text mining et à ISTEX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DATA 4IST : exploration et analyse des sources IST pour la recherche et ses environnements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Paris, France. pp.14 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favoriser le partage des vocabulaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IN-OVIVE INtégration de sources/masses de données hétérogènes et Ontologies, dans le domaine des sciences du VIVant et de l’Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Montpellier, France. 31 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Text Mining et annotation sémantique pour l’Information Scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès E. Ricroch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Mader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Boisron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation des Résultats Obtenus avec l'Outil Luxid sur le corpus Pest and Crops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Paris, France. 47 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publication en Linked Open Data de données expérimentales sur la chenille processionnaire du pin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cocaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Dzale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Mader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier IN-OVIVE INtégration de sources/masses de données hétérogènes et Ontologies, dans le domaine des sciences du VIVant et de l’Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Lille, France. 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le référentiel maladies animales : de CERISA au Linked Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Colette Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Zundel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélina Millox</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique du Département de Santé Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Fréjus, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building large lexicalized ontologies from text: a use case in automatic indexing of biotechnology patents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Nédellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiktoria Golik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert R. Bossy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EKAW 2010 - Knowledge Engineering and Knowledge Management by the Masses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cimiano, Philipp, Pinto, H. Sofia, Oct 2010, Lisbonne, Portugal. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-16438-5_41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Named and specific entity detection in varied data: the Quaero named entity baseline evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zweigenbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Nédellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Conference on international language resources and evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Valletta, Malta</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TyDI : un outil d’assistance à la construction de terminologie structurée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiktoria Golik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Papazian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Nédellec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International conference on terminology and artificial intelligence: TIA 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BioAlvis II, NLP-based semantic mining of literature on molecular biology of bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bessières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert R. Bossy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioCreative II.5 workshop 2009: special session on digital annotations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Close integration of ML and NLP tools in BioAlvis semantic search in bacteriology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert R. Bossy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Kotoujansky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Nédellec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semantic web applications and tools for life sciences, SWAT4LS 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Robust Linguistic Platform for Efficient and Domain specific Web Content Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Nazarenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Poibeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Derivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIAO 2007 - Large-Scale Semantic Access to Content (Text, Image, Video and Sound)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Pittsbirgh, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00158614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Term Extraction with Terminological Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hamon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.380</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00091444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexical Adaptation of Link Grammar to the Biomedical Sublanguage: a Comparative Evaluation of Three Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sampo Pyysalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tapio Salakoski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Nazarenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.60-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00082533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic annotation in the Alvis project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Nazarenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Nédellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Alphonse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Intelligent Information Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting a general parser to a sublanguage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Nazarenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Nédellec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, pp.89-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00082542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting a general parser to a sublanguage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Nazarenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Nédellec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference: RANLP - 2005 (Recent Advances in Natural Language Processing)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Borovets, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction d'information appliquée au domaine biomédical : apprentissage et traitement automatique de la langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Alphonse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bessières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale de fouille de texte, CIFT-04</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction d'Information appliquée au domaine biomédical. Apprentissage et traitement automatique de la langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Alphonse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bessières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jun 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Event-based Information Extraction for the biomedical domain: the Caderige project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Alphonse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bessières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the International Joint Workshop on Natural Language Processing in Biomedicine and Its Applications (COLING'04)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Geneva, Switzerland. pp.43-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00098040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAIR-IMPACT project response to &amp;quot;DRAFT: Developing and implementing the semantic interoperability recommendations of the EOSC Interoperability Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteban Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Grau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.10874897⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04605917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3 outils pour transformer du tabulé en SKOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Yon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03852086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De TermSciences à Loterre : comment l’Inist-CNRS a rendu les terminologies ouvertes plus conformes aux principes FAIR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majid Khayari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Reszetko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vachez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vedovotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Yon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/djh8-yp20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TRACE : un Thésaurus pour la Recherche et l’Analyse de Contenus en Écotoxicologie. Fiche thématique N°16</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Sireyjol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mougin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges in Standardizing Terminologies for Data Management in Scientific Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Bage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Luiz Pizzigatti Corrêa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Genova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDA 23rd Plenary Meeting – (Hybrid) (RDA Plenary P23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, San Rosé, Costa Rica. , 2024, </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.14056893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le thésaurus INRAE : une ressource terminologique pour l’interopérabilité sémantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Cadiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cahuzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du GdR Traitement automatique des langues (GDR TAL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03824794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D2KAB project taking off: Data to Knowledge in Agronomy and Biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Francoise Adam-Blondon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamadou Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Research Data Alliance Plenary Conference (RDA P14), Best poster award</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Helsinki, Finland. , 2019, </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.3520300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02351000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florilege : a database gathering microbial phenotypes of food interest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bedis Dridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bessieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Buchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Conference on Microbial Diversity 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Bari, Italy. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01651302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un glossaire panification aux standards du web sémantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kansou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">68. Journées Techniques des Industries Céréalières (JTIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgroPortal: an open repository of ontologies and vocabularies for agriculture and nutrition data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Toulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Dzalé Yeumo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ben Schaap. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GODAN Summit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, New York, NY, United States. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interlinking two institutional KOS about Agroecology: using LOD Agrovoc to circumvent the language barrier in identifying terminological intersections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivo Júnior Pierozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Henrique Mendonça Oliveira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DC2015 International Conference on Dublin Core and Metadata Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, São Paulo, Brazil. DC2015 International Conference on Dublin Core and Metadata Applications, 3 p., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgroPortal (https://agroportal.eu)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syphax Bouazzouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilel Kihal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Bourouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sirine Mhedhbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:a87fddb4f6b555cfa0af3136ce7334c2c6ff7f1e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04892051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new semantic resource responding to the principles of open science: the meat thesaurus for dialogue between sector actors.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moïse Alexandre Kombolo Ngah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yon Jérémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landrieu F</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richon B</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 68th International Congress of Meat Science and Technology (ICoMST2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deliverable D5.1: Report on method and language for the production of the augmented document representations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Alphonse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Derivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunja Mladenic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00101549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire d'étudiant (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La numérisation du patrimoine culturel. Bibliothèques, musées : des savoir-faire à partager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">domain_shs.info.comm. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoire d'étudiant</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mem_00000146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId291"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sophie Aubin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sophie-aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4805-8220</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">09883049X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Aubin exerce ses activités au sein de la Direction pour la Science Ouverte d'INRAE ou elle copilote deux services autour de la sémantique dans le cadre du pôle Numérique pour la Science. Le </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thésaurus INRAE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> est le référentiel terminologique de l'institut. Il est intégré à divers systèmes d'information institutionnels tels que HAL INRAE pour indexer les publications ou Data INRAE pour indexer les données. Il est par ailleurs utilisé dans des systèmes d'informations et des projets scientifiques. Un comité éditorial d'une quinzaine de personne est chargée de sa maintenance en relation avec ses utilisateurs. Le service Vocabulaires Ouverts s'adresse aux équipes de recherche ou d'appui de l'institut qui intègrent les approches sémantiques dans leur démarche et qui cherchent un appui méthodologique, des outils, des conseils. Vitrine du service, le site </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vocabulaires Ouverts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> propose des ressources en accès libre et en français pour ceux qui souhaitent utiliser, construire ou publier des ressources sémantiques allant du simple glossaire à l'ontologie.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Aubin est impliquée dans des réseaux et des projets autour de la gestion et de la publication des données de recherche.Formée à l'ingénierie linguistique à Paris 7 et à l'INALCO, elle a débuté sa carrière dans une unité de recherche INRAE au sein d'une équipe spécialisée dans l'extration d'information à partir de textes (text-mining).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages de l’IA avec le Thésaurus INRAE (et vice versa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Lesavourey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05560476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thésaurus vs Intelligence Artificielle : &amp;quot;Un thésaurus a t-il encore un sens dans un monde d'IA ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Lesavourey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05449716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology mapping for wheat trait information management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Nédellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Ibanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Sauvion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire résidentiel INRAE Semantic Linked Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meat thesaurus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moïse Alexandre Kombolo Ngah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landrieu F</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richon B</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, http://agroportal.lirmm.fr/ontologies/MEAT-T</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégrer des définitions textuelles à mon thésaurus ou à mon ontologie. Comment rester dans la légalité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Cadiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.1-4. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/sbey-xa19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925102v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Administrer le Thésaurus INRAE avec VocBench 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Francart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Cadiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1f4w-xv21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03031348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de VocInra dans ProdInra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Burgel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cocaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Karmasyn-Veyrines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus Inra & Biocontrôle : Résultats d’analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, pp.30 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Final report on NLP analysis and normalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Nazarenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Bossy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomaz Erjavec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007, pp.118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">YaTeA - version 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hamon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00090750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse terminologique (application et évaluation sur des textes de biologie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Nazarenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00101448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deliverable D6.2: Requirements for integration of WP6 results into WP5 normalization and representation tasks and into WP9</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Alphonse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bessières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Deral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Lehman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain-Pierre Manine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00101613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deliverable D6.1: Requirement and training data for biological domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bessières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Lehman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain-Pierre Manine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00101592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choix, évaluation et adaptation d'un analyseur syntaxique pour l'extraction d'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Nazarenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00101493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction aux ressources sémantiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roussey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École thématique. Modèles de langue pour le traitement sémantique et l’Intégration de Connaissances et données en agriculture, Saint-Martin-de-Londres: le hameau de l'Etoile, France. 2025, 47 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05446948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des ontologies pour la science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Text mining à l'INRA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Master 2 professionnel DEFI : Documents Electroniques et Flux d'Informations, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infodoc Express : Introduction au text mining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Infodoc Express (Introduction au text mining), 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages d'AgroPortal dans des systèmes d'information à INRAE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Alviset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syphax Bouazzouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Llorenç Cabrera-Bosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Charleroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Atelier INtégration de sources/masses de données hétérogènes et Ontologies, dans le domaine des sciences du VIVant et de l’Environnement (IN-OVIVE), adossé à la conférence Ingénierie des Connaissances @PFIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIA- Association Française d’Intelligence Artificielle, Jul 2025, Dijon, France. 5p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05077024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aligner les descriptions des plantes ayant des points de vue distincts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Amardeilh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Bossy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35. Journées francophones d'Ingénierie des Connaissances (IC 2024) @ Plate-Forme Intelligence Artificielle (PFIA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIA-Association Française pour l'Intelligence Artificielle, Jul 2024, La Rochelle, France. pp.121-122, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57745/LVRFWJ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment la Direction pour la Science Ouverte favorise l'adoption des approches sémantiques à INRAE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Bage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier SOSEM- Science ouverte et sémantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Strasbourg, France. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/J8GANU⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05091496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creation of a semantic resource responding to the principles of open science for the meat sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moise Kombolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerôme Yon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Landrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Richon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">72th Annual Meeting of the European Federation of Animal Science (EAAP), Davos, Switzerland, August 30th - September 3rd, 2021.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Davos, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ontologies et leurs applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hurtaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linh-Chi Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Meunier-Salaün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire à l'UMR1348 PEGASE Physiologie, Environnement et Génétique pour l'Animal et les Systèmes d'Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Saint-Gilles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03198080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology projects and the FAIR data principles - making data findable, accessible, interoperable and reusable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting/conference of the Specialized Section on Meat,United Nations Economic Commission for Europe UNECE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Postdam, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent progresses in data and knowledge integration for decision support in agri-food chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bisquert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Ibanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC 2019 - 30es Journées francophones d'Ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIA, Jul 2019, Toulouse, France. pp.43-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02284538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet VisaTM : l’interconnexion OpenMinTeD – AgroPortal – ISTEX, un exemple de service de Text et Data Mining pour les scientifiques français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Kettani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Bossy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC 2018 - 29es journées francophones d'Ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PFIA, Jul 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet VisaTM : l'interconnexion OpenMinTeD – AgroPortal – ISTEX, un exemple de service de Text et Data Mining pour les scientifiques français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Kettani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Bossy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC 2018 - 29es Journées francophones d'Ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PFIA, Jul 2018, Nancy, France. pp.247-249</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839626v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeux et enjeux d’associations de deux dispositifs d’apprentissage collaboratif : « Check your Smile » et « Dictionnaire d’Agroécologie »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Yassine-Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Batifol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Galaup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Del-Vecchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeux &amp; Enjeux : Construire des jeux et des simulations pour favoriser l’action collective. Rencontre des praticiens de la simulation participative et du jeu sérieux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, La Rochelle, France. 118 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florilège: a database gathering microbial phenotypes of food interest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bedis Dridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bessieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Buchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 Scientific MEM days: Journées scientifiques MEM (Métaomiques et écosystèmes microbiens)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Text-mining needs of the food microbiology research community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Deleger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Nédellec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 EFITA WCCA Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeux et enjeux d'associations de deux dispositifs d'apprentissage collaboratif : &amp;quot;Check your Smile&amp;quot; et &amp;quot;dictionnaire d'Agroécologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Yassine-Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Batifol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Del-Vecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LUDOVIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Ax-les-thermes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OpenMinTeD: Text mining services for e-infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Harvest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Chania, Greece. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01543468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reusing the NCBO BioPortal technology for agronomy to build AgroPortal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Toulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Dzalé-Yeumo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICBO 2016 - 7th International Conference on Biomedical Ontologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, P. Jaiswal; R. Hoehndorf, Aug 2016, Corvallis, OR, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domestiquer de nouvelles espèces de poissons grâce au text mining et à ISTEX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DATA 4IST : exploration et analyse des sources IST pour la recherche et ses environnements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Paris, France. pp.14 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favoriser le partage des vocabulaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IN-OVIVE INtégration de sources/masses de données hétérogènes et Ontologies, dans le domaine des sciences du VIVant et de l’Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Montpellier, France. 31 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Text Mining et annotation sémantique pour l’Information Scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès E. Ricroch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Mader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Boisron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation des Résultats Obtenus avec l'Outil Luxid sur le corpus Pest and Crops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Paris, France. 47 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publication en Linked Open Data de données expérimentales sur la chenille processionnaire du pin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cocaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Dzale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Mader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier IN-OVIVE INtégration de sources/masses de données hétérogènes et Ontologies, dans le domaine des sciences du VIVant et de l’Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Lille, France. 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le référentiel maladies animales : de CERISA au Linked Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Colette Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Zundel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélina Millox</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique du Département de Santé Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Fréjus, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Named and specific entity detection in varied data: the Quaero named entity baseline evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zweigenbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Nédellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Conference on international language resources and evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Valletta, Malta</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building large lexicalized ontologies from text: a use case in automatic indexing of biotechnology patents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Nédellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiktoria Golik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert R. Bossy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EKAW 2010 - Knowledge Engineering and Knowledge Management by the Masses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cimiano, Philipp, Pinto, H. Sofia, Oct 2010, Lisbonne, Portugal. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-16438-5_41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TyDI : un outil d’assistance à la construction de terminologie structurée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiktoria Golik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Papazian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Nédellec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International conference on terminology and artificial intelligence: TIA 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BioAlvis II, NLP-based semantic mining of literature on molecular biology of bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bessières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert R. Bossy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioCreative II.5 workshop 2009: special session on digital annotations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Close integration of ML and NLP tools in BioAlvis semantic search in bacteriology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert R. Bossy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Kotoujansky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Nédellec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semantic web applications and tools for life sciences, SWAT4LS 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Robust Linguistic Platform for Efficient and Domain specific Web Content Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Nazarenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Poibeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Derivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIAO 2007 - Large-Scale Semantic Access to Content (Text, Image, Video and Sound)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Pittsbirgh, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00158614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexical Adaptation of Link Grammar to the Biomedical Sublanguage: a Comparative Evaluation of Three Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sampo Pyysalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tapio Salakoski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Nazarenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.60-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00082533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic annotation in the Alvis project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Nazarenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Nédellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Alphonse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Intelligent Information Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Term Extraction with Terminological Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hamon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.380</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00091444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting a general parser to a sublanguage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Nazarenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Nédellec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference: RANLP - 2005 (Recent Advances in Natural Language Processing)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Borovets, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting a general parser to a sublanguage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Nazarenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Nédellec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, pp.89-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00082542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction d'Information appliquée au domaine biomédical. Apprentissage et traitement automatique de la langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Alphonse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bessières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jun 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction d'information appliquée au domaine biomédical : apprentissage et traitement automatique de la langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Alphonse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bessières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale de fouille de texte, CIFT-04</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Event-based Information Extraction for the biomedical domain: the Caderige project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Alphonse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bessières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the International Joint Workshop on Natural Language Processing in Biomedicine and Its Applications (COLING'04)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Geneva, Switzerland. pp.43-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00098040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D4.2 - FAIR semantic artefact lifecycle from engineering, to sharing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Poveda-Villalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Garijo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D4.2, FAIR-IMPACT. 2025, pp.14643279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04928493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D1.4 - FAIR-IMPACT Sustainability Plan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Dillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maaike Verburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joy Davidson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D4.1, FAIR-IMPACT. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05085825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M4.5 - Internal and external use case evaluation and demonstrators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Scharnhorst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M4.5, FAIR-IMPACT. 2025, 55 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05024763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D4.6 - Use case driven validation of semantic artefact exploitation within data repositories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Llorenç Cabrera-Bosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Rosati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D4.6, FAIR-IMPACT. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05024648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M4.2 - Processes & tools to engineer FAIR semantic artefacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Poveda-Villalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Garijo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Gonzalez-Beltran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M4.2, FAIR-IMPACT. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rédiger une définition, quelques clés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut National de Recherche pour l'Agriculture, l'Alimentation et l'Environnement (INRAE). 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03153824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet VocInra. Spécifications fonctionnelles pour le référentiel, sa diffusion, sa maintenance et son utilisation dans HAL/Inra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Karmasyn-Veyrines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Interne] 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet VocInra. Rapport d’analyse du besoin d’un thésaurus institutionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Karmasyn-Veyrines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Interne] 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Map of Agri-food Data Standards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Pesce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeni Tennison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Mey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Toulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] F1000 7-177, Godan. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01964791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscaping the use of semantics to enhance the interoperability of agricultural data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Caracciolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Zervas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Research Data Alliance. 2017, pp.59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'étape chantier entrepôt et annuaire institutionnels pour les données de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Windpouire Esther Dzale Yeumo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boizot-Szantaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2014, 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une ontologie pour considérer les multiples dimensions des systèmes agroalimentaires dans une approche circulaire et plus durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Ibanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dervaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, régulier 04 NOV'AE, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/Revue-NOVAE.2025.9752⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05362938v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping bread wheat trait ontologies for semantic interoperability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Nédellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Sauvion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Ibanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">F1000Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1102. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12688/f1000research.154860.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Révéler et valoriser vos données avec le thésaurus INRAE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Cadiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 3, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/novae-2024-NO-art03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04843455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MilkOligoThesaurus, a dataset of mammalian milk oligosaccharide synonyms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fenaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamadou Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 54, pp.110404. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2024.110404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04552648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plastics in a circular economy: Mitigating the ambiguity of widely-used terms from stakeholders consultation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Beaugrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Berteloot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Boutrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science &amp; Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 134, pp.119 - 126. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsci.2022.04.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03653723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making experimental data tables in the life sciences more FAIR: a pragmatic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gibon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GigaScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (12), pp.giaa144. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gigascience/giaa144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02883355v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">39 Hints to Facilitate the Use of Semantics for Data on Agriculture and Nutrition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Caracciolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Amdouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CODATA Data Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 19 (1), </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5334/dsj-2020-047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03059376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thésaurus d’agroécologie : une approche par les usages et avis d’experts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Batifol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Theau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Bouffartigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29, </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/cagri/2020004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02874858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GECO, the French Web-based application for knowledge management in agroecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Soulignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence L. Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 162 (july), pp.1050-1056. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compag.2017.10.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgroPortal: A vocabulary and ontology repository for agronomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Toulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Dzale Yeumo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 144, pp.126-143. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compag.2017.10.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01679502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing data interoperability using standards: A wheat community use case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Dzale Yeumo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ute Baumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">F1000Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 6 (1843), pp.1843. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12688/f1000research.12234.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01652022v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Text mining resources for the life sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Przybyła</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Shardlow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Bossy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Eckart de Castilho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Database - The journal of Biological Databases and Curation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, november (25), pp.1-30. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/database/baw145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building large lexicalized ontologies from text: a use case in automatic indexing of biotechnology patents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Nédellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiktoria Golik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert R. Bossy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6317, pp.514-523. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-16438-5_41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une infrastructure pour l'annotation linguistique de documents issus du web : le projet ALVIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Derivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Nazarenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Poibeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00160245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAIR-IMPACT project response to &amp;quot;DRAFT: Developing and implementing the semantic interoperability recommendations of the EOSC Interoperability Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteban Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Grau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.10874897⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04605917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3 outils pour transformer du tabulé en SKOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Yon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03852086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De TermSciences à Loterre : comment l’Inist-CNRS a rendu les terminologies ouvertes plus conformes aux principes FAIR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majid Khayari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Reszetko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vachez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vedovotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Yon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/djh8-yp20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TRACE : un Thésaurus pour la Recherche et l’Analyse de Contenus en Écotoxicologie. Fiche thématique N°16</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Sireyjol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mougin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges in Standardizing Terminologies for Data Management in Scientific Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Bage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Luiz Pizzigatti Corrêa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Genova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDA 23rd Plenary Meeting – (Hybrid) (RDA Plenary P23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, San Rosé, Costa Rica. , 2024, </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.14056893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le thésaurus INRAE : une ressource terminologique pour l’interopérabilité sémantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Cadiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cahuzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du GdR Traitement automatique des langues (GDR TAL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03824794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D2KAB project taking off: Data to Knowledge in Agronomy and Biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Francoise Adam-Blondon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamadou Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Research Data Alliance Plenary Conference (RDA P14), Best poster award</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Helsinki, Finland. , 2019, </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.3520300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02351000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florilege : a database gathering microbial phenotypes of food interest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bedis Dridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bessieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Buchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Conference on Microbial Diversity 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Bari, Italy. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01651302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un glossaire panification aux standards du web sémantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kansou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">68. Journées Techniques des Industries Céréalières (JTIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgroPortal: an open repository of ontologies and vocabularies for agriculture and nutrition data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Toulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Dzalé Yeumo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ben Schaap. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GODAN Summit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, New York, NY, United States. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interlinking two institutional KOS about Agroecology: using LOD Agrovoc to circumvent the language barrier in identifying terminological intersections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivo Júnior Pierozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Henrique Mendonça Oliveira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DC2015 International Conference on Dublin Core and Metadata Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, São Paulo, Brazil. DC2015 International Conference on Dublin Core and Metadata Applications, 3 p., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgroPortal (https://agroportal.eu)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syphax Bouazzouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilel Kihal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Bourouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sirine Mhedhbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:a87fddb4f6b555cfa0af3136ce7334c2c6ff7f1e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04892051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new semantic resource responding to the principles of open science: the meat thesaurus for dialogue between sector actors.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moïse Alexandre Kombolo Ngah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yon Jérémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landrieu F</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richon B</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 68th International Congress of Meat Science and Technology (ICoMST2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deliverable D5.1: Report on method and language for the production of the augmented document representations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Alphonse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Derivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunja Mladenic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00101549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire d'étudiant (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La numérisation du patrimoine culturel. Bibliothèques, musées : des savoir-faire à partager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">domain_shs.info.comm. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoire d'étudiant</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mem_00000146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId291"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="01CADA98"/>
+    <w:nsid w:val="9A3EDE4A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-aubin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4805-8220" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/09883049X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://thesaurus.inrae.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vocabulaires-ouverts.inrae.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05024763v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aubin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Corre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Jonquet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Scharnhorst" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05024648v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloren&#231; Cabrera-Bosquet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Rosati" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928493v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Grau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Poveda-Villalon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Garijo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Wilson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085825v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Dillo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maaike Verburg" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joy Davidson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493130v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Gonzalez-Beltran" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Franc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03153824v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789198v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Karmasyn-Veyrines" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789202v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01964791v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Pesce" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeni Tennison" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisette Mey" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Toulet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607815v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Caracciolo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Zervas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Aventurier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Buche" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801608v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Windpouire Esther Dzale Yeumo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Soler" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Boizot-Szanta&#239;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05560476v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Weber" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Lesavourey" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05449716v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420465v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire N&#233;dellec" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Ibanescu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Sauvion" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Bravo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654962v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;se Alexandre Kombolo Ngah" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hocquette" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landrieu F" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richon B" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02925102v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Cadiou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/sbey-xa19" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03031348v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Francart" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1f4w-xv21" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789579v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Burgel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cocaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bernard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208733v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Grenier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Andro" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711871v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Nazarenko" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bossy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomaz Erjavec" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hamon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090750v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101448v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101613v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Alphonse" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bessi&#232;res" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Deral" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Lehman" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain-Pierre Manine" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101592v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101493v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05446948v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roussey" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789642v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795657v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793404v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05362938v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dervaux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guillemin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-NOVAE.2025.9752" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04552648v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Rumeau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fenaille" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Girard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Ba" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110404" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717147v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.154860.1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04843455v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2024-NO-art03" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03653723v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Beaugrand" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Berteloot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Boutrou" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2022.04.011" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02883355v4" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jacob" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain David" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gibon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giaa144" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059376v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Amdouni" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/dsj-2020-047" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02874858v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Batifol" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hazard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Theau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Bouffartigue" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2020004" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606722v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Soulignac" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pinet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lambert" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence L. Guichard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Trouche" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2017.10.028" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7X6KG9LG-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01679502v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Arnaud" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Dzale Yeumo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2017.10.012" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01652022v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Alaux" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Baumann" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.12234.1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602241v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Przyby&#322;a" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Shardlow" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Eckart de Castilho" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/baw145" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661057v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiktoria Golik" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert R. Bossy" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16438-5_41" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160245v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Derivi&#232;re" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Poibeau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077024v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Jonquet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Alviset" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syphax Bouazzouni" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Charleroy" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638307v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Amardeilh" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bernard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/LVRFWJ" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05091496v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bage" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/J8GANU" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504347v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moise Kombolo" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Yon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Landrieu" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Richon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03198080v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bugeon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hurtaud" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Bail" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh-Chi Nguyen" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Meunier-Sala&#252;n" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789631v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284538v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bisquert" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dibie-Barthelemy" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420482v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Kettani" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Schneider" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fran&#231;ois" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839626v2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543468v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607327v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Falentin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Chaix" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bedis Dridi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bessieres" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Buchin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579978v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Yassine-Diab" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Galaup" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Del-Vecchio" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580677v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Deleger" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791309v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398251v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Dzal&#233;-Yeumo" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801740v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123250v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810218v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s E. Ricroch" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Mader" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Boisron" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811542v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Dzale" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746898v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Colette Faure" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Zundel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Millox" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816129v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754184v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galibert" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Quintard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rosset" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Zweigenbaum" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756848v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Papazian" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753174v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gillard" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jourde" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753153v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kotoujansky" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158614v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091444v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082533v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sampo Pyysalo" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tapio Salakoski" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756390v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082542v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761436v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762525v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bisson" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001253v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098040v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04605917v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Gonzalez" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10874897" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852086v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Yon" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03176063v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Khayari" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Reszetko" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vachez" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vedovotto" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/djh8-yp20" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785977v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sireyjol" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04866916v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Luiz Pizzigatti Corr&#234;a" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Genova" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14056893" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03824794v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cahuzac" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02351000v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise Adam-Blondon" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Alaux" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Bernard" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3520300" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651302v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791442v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Chiron" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Della Valle" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fernandez" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Kansou" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398252v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Dzal&#233; Yeumo" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192923v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo J&#250;nior Pierozzi" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Henrique Mendon&#231;a Oliveira" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04892051v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Kihal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Bourouche" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirine Mhedhbi" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:a87fddb4f6b555cfa0af3136ce7334c2c6ff7f1e" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04653429v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yon J&#233;r&#233;my" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101549v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dunja Mladenic" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://memsic.ccsd.cnrs.fr/mem_00000146v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-aubin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4805-8220" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/09883049X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://thesaurus.inrae.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vocabulaires-ouverts.inrae.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05560476v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Weber" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aubin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Lesavourey" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05449716v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420465v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire N&#233;dellec" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Ibanescu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Sauvion" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Bravo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654962v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;se Alexandre Kombolo Ngah" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hocquette" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landrieu F" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richon B" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02925102v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Cadiou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/sbey-xa19" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03031348v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Francart" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1f4w-xv21" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789579v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Burgel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cocaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bernard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Karmasyn-Veyrines" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208733v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Grenier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Andro" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711871v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Nazarenko" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bossy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomaz Erjavec" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hamon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090750v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101448v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101613v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Alphonse" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bessi&#232;res" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Deral" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Lehman" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain-Pierre Manine" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101592v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101493v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05446948v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roussey" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789642v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795657v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793404v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077024v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Jonquet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Alviset" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syphax Bouazzouni" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloren&#231; Cabrera-Bosquet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Charleroy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638307v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Amardeilh" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bernard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/LVRFWJ" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05091496v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bage" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/J8GANU" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504347v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moise Kombolo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Yon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Landrieu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Richon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03198080v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bugeon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hurtaud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Bail" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh-Chi Nguyen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Meunier-Sala&#252;n" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789631v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284538v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bisquert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Buche" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dibie-Barthelemy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420482v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Kettani" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Schneider" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fran&#231;ois" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839626v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579978v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Yassine-Diab" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Batifol" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Galaup" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Del-Vecchio" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607327v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Falentin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Chaix" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bedis Dridi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bessieres" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Buchin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580677v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Deleger" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791309v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543468v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398251v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Jonquet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Toulet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Arnaud" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Dzal&#233;-Yeumo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801740v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123250v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Aventurier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810218v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s E. Ricroch" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Mader" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Boisron" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811542v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Dzale" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746898v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Colette Faure" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Zundel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Millox" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754184v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galibert" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Quintard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rosset" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Zweigenbaum" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816129v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiktoria Golik" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert R. Bossy" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16438-5_41" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756848v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Papazian" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753174v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gillard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jourde" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753153v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kotoujansky" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158614v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Poibeau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Derivi&#232;re" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082533v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sampo Pyysalo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tapio Salakoski" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756390v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091444v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761436v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082542v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001253v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bisson" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762525v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098040v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928493v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Grau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Poveda-Villalon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Garijo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Wilson" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085825v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Dillo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maaike Verburg" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joy Davidson" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05024763v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Corre" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Scharnhorst" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05024648v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Rosati" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493130v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Gonzalez-Beltran" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Franc" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03153824v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789198v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789202v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01964791v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Pesce" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeni Tennison" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisette Mey" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607815v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Caracciolo" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Zervas" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801608v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Windpouire Esther Dzale Yeumo" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Soler" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Boizot-Szanta&#239;" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05362938v2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dervaux" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guillemin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-NOVAE.2025.9752" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717147v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.154860.1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04843455v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Girard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2024-NO-art03" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04552648v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Rumeau" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fenaille" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Ba" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110404" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03653723v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Beaugrand" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Berteloot" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Boutrou" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2022.04.011" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02883355v4" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jacob" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain David" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gibon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giaa144" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059376v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Amdouni" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/dsj-2020-047" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02874858v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hazard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Theau" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Bouffartigue" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2020004" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606722v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Soulignac" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pinet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lambert" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence L. Guichard" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Trouche" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2017.10.028" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7X6KG9LG-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01679502v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Dzale Yeumo" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2017.10.012" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01652022v2" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Alaux" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Baumann" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.12234.1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602241v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Przyby&#322;a" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Shardlow" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Eckart de Castilho" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/baw145" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661057v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160245v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04605917v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Gonzalez" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10874897" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852086v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Yon" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03176063v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Khayari" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Reszetko" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vachez" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vedovotto" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/djh8-yp20" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785977v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sireyjol" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04866916v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Luiz Pizzigatti Corr&#234;a" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Genova" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14056893" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03824794v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cahuzac" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02351000v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise Adam-Blondon" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Alaux" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Bernard" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3520300" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651302v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791442v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Chiron" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Della Valle" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fernandez" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Kansou" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398252v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Dzal&#233; Yeumo" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192923v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo J&#250;nior Pierozzi" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Henrique Mendon&#231;a Oliveira" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04892051v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Kihal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Bourouche" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirine Mhedhbi" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:a87fddb4f6b555cfa0af3136ce7334c2c6ff7f1e" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04653429v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yon J&#233;r&#233;my" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101549v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dunja Mladenic" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://memsic.ccsd.cnrs.fr/mem_00000146v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>