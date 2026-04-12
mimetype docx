--- v0 (2026-03-16)
+++ v1 (2026-04-12)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:79.947916666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sophie Aymes-Stokes </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Université de PoitiersDépartement d'Etudes Anglophones</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sophie-aymes-stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3102-9597</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">06113967X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">217148300</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000359411587</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeure de littérature britannique et intermédialité à l'Université de Poitiers.Département d'Etudes Anglophones / UFR Lettres et Langues.</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://ll.univ-poitiers.fr/etudes-anglophones/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du laboratoire FoReLLIS (UR 15076) : </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://forellis.labo.univ-poitiers.fr/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Directrice de l'Equipe B (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature, Image, Scène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Littérature et culture visuelle britanniques (20ème -21ème siècles)IntermédialitéModernismeCulture de l’impriméIllustrationEcocritique</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“A monument more lasting than bronze”: Fragile inscriptions in the garden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ed. Marco Maggi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Captioned Landscapes: Intermedial Combinations Beyond the Human</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vernon Press, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05459836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flower Power: Jocelyn Brooke’s Orchids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dir. Servanne Monjour et Anne Reverseau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’acte d’image en littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 978-2-924925-32-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05108250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: The Circulation of Images—Illustration, Adaptation and the Global Turn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shannon Wells-Lassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Palgrave Macmillan Cham. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptation and Illustration: New Cartographies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-21, 2024, Palgrave Studies in Adaptation and Visual Culture, 978-3-031-32133-7. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-32134-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“‘Bosques distantes”: a matéria dos livros e a pastoral modernista“ (“‘Distant woods’: The matter of books and the modernist pastoral“)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editora Fino Traço. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Escrita, som, imagem, vol. 3 : Natureza em foco</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.87-109, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03814268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre Traces et mémoire. Illustrer la poésie de la Grande Guerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Friant-Kessler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collonges (Julien), Victoroff (Tatiana). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lyre et les Armes. Poètes en guerre : Péguy, Stadler, Owen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.227-241, 2019, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-08307-8.p.0227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02304087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Collé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Friant-Kessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Collé; Monica Latham. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Illustrating History / Illustrer l'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Nancy - Éditions Universitaires de Lorraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Book practices &amp; textual itineraries, 978-2-8143-0525-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Autographic wood-engraving: Modernist DIY“</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymes-Stokes Sophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Humble in 19th- to 21st-Century British Literature and Arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de la Méditerranée – PULM</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.35-50, 2017, 978-2-36781-248-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01613210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expiation et filiation dans Death of a Hero de Richard Aldington (1929)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Scandale de la Grande Guerre : tuer les fils</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Universitaires de Dijon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.91-105, 2017, 978-2-36441-211-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01491842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Illustration and Intermedial Avenues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Collé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Friant-Kessler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Nancy - Editions Universitaires de Lorraine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Illustration and Intermedial Avenues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Book Practices &amp; Textual Itineraries (5), pp.7-17, 2017, 978-2-8143-0301-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02934846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lines or Dots? Reproduction Processes in Handbooks on Illustration, 1890s-1910s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymes-Stokes Sophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cambridge Scholars Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Point, Dot, Period.. The Dynamics of Punctuation in Text and Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2016, ISBN (10): 1-4438-8806-0 ISBN (13): 978-1-4438-8806-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01345785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Printmaking during the First World War: the ‘unseen moving goal’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Michel Ganteau and Christine Reynier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethics of Alterity: Confrontation and Responsability in 19th- to 21st-century British Arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de la Méditerranée, pp.37-52, 2015, 978-2-36781-176-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01334874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Possibilités de survie sur notre planète</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymes-Stokes Sophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire Omhovère. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Art du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, VII, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Houdiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.62-76, 2014, collection Essais sur l'art</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01100740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robinsonner dans l’Angleterre contemporaine : le paysage chez Patrick Keiller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire Omhovère. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Art du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, VII, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Houdiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.77-86, 2014, collection Essais sur l'art</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01100732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eccentricity in Mervyn Peake’s work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymes-Stokes Sophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Peter Winnington. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Miracle Enough: Papers on the Works of Mervyn Peake</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambridge Scholars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.139-152, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01100735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Text, Image and Embroidery: Threads and Scratches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymes-Stokes Sophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Texte, texture, textile. Variations sur le tissage dans la musique, les arts plastiques et la littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Universitaires de Dijon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.101-112, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01100736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">So the Horizon Line Vanishes': Landscape and Abstraction in England from the 1930s to the 1950s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascale Guibert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reflective Landscapes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rodopi, pp.69-81, 2010, "Spatial Practices"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00482063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Linearity, an English Trait?”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymes-Stokes Sophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Englishness Revisited</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholars Press Publishing, pp.55-67, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From ‘Sedate' to ‘Rotten': the Role of Books in the Genesis of The Power and the Glory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Gallix et Vanessa Guignery. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plus sur Greene. The Power and the Glory: The Sorbonne Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Atlande, pp.31-39, 2007, Clefs Concours</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bille et l'encrier : écriture et auto-illustration chez Mervyn Peake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Liliane Louvel et Henri Scepi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Texte/Image : nouveaux problèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.201-218, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iconomorphoses : appropriation, éthique et partage. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candice Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laureano Montero Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judite Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Seree-Chaussinand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textes &amp; Contextes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Iconomorphoses : appropriation, éthique et partage – Représentations du monde hispanique actuel dans les séries télévisées / Iconomorphoses: Appropriation, Ethics and Sharing – Representations of today’s Hispanic world in television series, 19-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04974941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">London Impressions d’Alice Meynell et William Hyde (1898) : fabrique du livre et connectivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écriture et image : cahiers du CEEI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Lettres, lignes, tracés, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03315711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candice Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Morisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces : image, texte, language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Jeux de Formats (1) / Playing with Format (1), 45, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/interfaces.2003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfaces : une transition vers le numérique et l’édition ouverte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Bernez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de l'InSHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 63, pp.21-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02460949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le livre illustré face à la danse : un médium empathique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textimage : revue d'étude du dialogue texte-image </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Illustrer ?, 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02937430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Woodcuts and Some Words: Edward Gordon Craig’s lasting impressions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image &amp; Narrative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Impression(s), 20 (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02466292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promenade along the coast: Paul Nash and Dave McKean revisit Dymchurch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polysèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Landscapes / Cityscapes, 22, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/polysemes.5730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: Impression(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image &amp; Narrative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Impression(s), 20 (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02468095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : Interfaces volume 39 (&amp;quot;Gestures and their Traces&amp;quot;)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Bernez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces : image, texte, language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02937427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to volume 40 of Interfaces (&amp;quot;Gestures and Transmission&amp;quot;)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymes-Stokes Sophie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Bernez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces : image, texte, language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Geste et transmission / Gestures and Transmission, 40, pp.5-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution de la critique intermédiale dans Word & Image : le cas de l'illustration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymes-Stokes Sophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La part de l'œil - Revue de pensée des arts plastiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Force de figures, 31, pp.182-191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension pour les Cahiers victoriens et édouardiens, n° 86 (automne 2017) : Andrea Korda, Printing and Painting the News in Victorian London: The Graphic and Social Realism, 1869-1891 (Farnham, Ashgate, 2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymes-Stokes Sophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01657126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Maeck et Matthias Steinle (dir.). L’Image d’archives. Une image en devenir. Presses Universitaires de Rennes, 2016, 339 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymes-Stokes Sophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textes &amp; Contextes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, https://preo.u-bourgogne.fr/textesetcontextes/index.php?id=892</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01614930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couleur et transparence à l’ère des procédés photomécaniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymes-Stokes Sophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polysèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, La transparence, 13, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/polysemes.279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01345783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illustration et intermédialité, entre gravure et photographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymes-Stokes Sophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Licorne : Revue de langue et de littérature française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Autour du Tiers pictural. « Thanks to Liliane Louvel », 106, pp.133-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01100730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 1946 production of The Fairy Queen in Covent Garden: 'A Triumph of British music and Stagecraft'?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymes-Stokes Sophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de civilisation britannique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol. XVII (n° 4), pp.51-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00789832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivy and Bones: ruins and reversibility during the Blitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études britanniques contemporaines - Revue de la Société dʼétudes anglaises contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 43, pp.55-71. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ebc.1320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00789831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRESENTATION: THE 2010 WORD & IMAGE CONFERENCE IN DIJON TEXTE ET IMAGE : LA THÉORIE AU 21ème SIECLE WORD AND IMAGE: THEORY IN THE 21 st CENTURY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Seree-Chaussinand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces : image, texte, language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03246940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Across the Lens of the Eye': Interaction between Word and Image in Mervyn Peake's Work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces : image, texte, language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29, pp.105-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00482064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recording Britain : John Piper et le patrimoine architectural anglais dans les années 1940</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polysèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Parcours, détours, n° 10, pp.59-72. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/polysemes.628⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Piper et Benjamin Britten : le renouveau de l'opéra anglais et ses décors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue LISA / LISA e-journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, volume IV (n°2), pp.89-105. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lisa.2254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chemins de l’imaginaire : trois rêveries de Mervyn Peake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymes-Stokes Sophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Anglaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 56 (2003/1), pp.24-38. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/etan.561.38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Quality of Flux’: The Formal Logic of Mervyn Peake’s Illustrations and Texts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymes-Stokes Sophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peake Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 8 (1), pp.6-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinematic Features in Gormenghast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymes-Stokes Sophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peake Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 6 (1), pp.36-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modernist Mediascapes: Illustration, Print Culture and the Matter of Books</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Legenda. , In press, Visual Culture, Carolin Duttlinger, 978-1-839543-61-6 (hardback) ; 978-1-839543-62-3 (paperback) ; 978-1-839543-63-0 (JSTOR ebook)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05459817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation and Illustration: New Cartographies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wells-Lassagne Shannon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Palgrave Macmillan Cham. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Palgrave Studies in Adaptation and Visual Culture, 978-3-031-32133-7. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-32134-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illustrating Identity/ies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Collé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Friant-Kessler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Nancy - Editions Universitaires de Lorraine. , Book Practices &amp; Textual Itineraries (10), 246 pp., In press, Nathalie Collé et Monica Latham, 978-2-8143-0580-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02934868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illustrating History / Illustrer l'histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Collé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Latham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Friant-Kessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Nancy - Éditions Universitaires de Lorraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 7, pp.252, 2019, Book Practices &amp; Textual Itineraries, Nathalie Collé; Monica Latham, 978-2-8143-0525-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02934859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illustration and Intermedial Avenues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Collé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymes-Stokes Sophie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Friant-Kessler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Nancy - Editions Universitaires de Lorraine. Book Practices &amp; Textual Itineraries (5), 184 pp., 2017, Nathalie Collé et Monica Latham, 978-2-8143-0301-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01503187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In and Out: Eccentricity in Britain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cambridge Scholars Publishing. 2012, 9781443839075</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04434305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In and Out: Eccentricity in Britain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymes-Stokes Sophie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mellet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cambridge Scholars Press, pp.320, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00789847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermediality and the textualized nonhuman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inaugural Max Nänny Lecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Amsterdam, Amsterdam Institute for Humanities Research (AIHR), Mar 2025, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05012608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfaces, une revue multi-tutelles : apports du pôle édition-publication ouverte de la MSH de Dijon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les presses universitaires et l’édition numérique ouverte : bilan et perspectives [Colloque]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSH de Dijon (Université de Bourgogne); Armelle Thomas; Daniel Battesti; Henri Garric, Nov 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04716224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfaces : une revue multi-tutelle et les apports du pôle édition-publication ouverte de la MSH de Dijon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Bernez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les presses universitaires et l'édition numérique : bilan et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSH de l'Université de Bourgogne (Dijon), Nov 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flower power: Botany, fiction and image-acts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'acte d'image en littérature / The image-act in literature (1880-2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UCLouvain (Anne Reverseau), Apr 2024, Louvain-La-Neuve, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04629376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littoral, écotone et intermédialité dans A Land de Jacquetta Hawkes (1951)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la SAES (NAncy), Atelier de la SAIT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine, May 2024, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04629379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le littoral des Iles britanniques : frontière et écotone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Migrations" : Dialogues interdisciplinaires de la Protohistoire à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSH de Dijon (Axe 1 : Migrations); Martine clouzot; Brigitte Denker-Bercoff, Dec 2023, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04325977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape and the politics of intermedial ecocriticism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Literature and Politics: Intermedial Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gabriele Rippl; Sofie Behluli, Oct 2023, Berne (Suisse), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04266920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The subtitled garden and the archaeology of the typographic page</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IAWIS conference - Sedimentation: Towards an archaeology of word and image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidade Federal de Minas Gerais - UFMG, Aug 2023, Belo Horizonte, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Projet M-LIEN : le MOOC Métamorphoses du livre, une expérimentation à la croisée de l’enseignement et de la recherche »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude Illustr4tio et MOOC M-LIEN à l'Université de Lorraine (IDEA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nathalie Collé, Nov 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orlando, posterity and textual survival beyond the book</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Society for Intermedial Studies Conference :In Between and Across: New Directions, Mappings and Contact Zones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Intermedial Studies, Sep 2022, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A little deeper into the sea&amp;quot;: William Hyde's illustrations to Ford Madox Ford's The Cinque Ports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International IAWIS/AIERTI Conference: Water and Sea in Word and Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université du Luxembourg, Jul 2021, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03461319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danse et illustration : la marionnette et le masque de l’illustrateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire Image &amp; critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Dijon (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03461226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Distant woods”: the matter of books and the modernist pastoral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Colloquium on Writing, Sound, and Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Fédérale de Minas Gerais, Oct 2021, Minas Gerais, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03461283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La satire graphique et le dessin de presse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude : Enseignement de spécialité en anglais / monde contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lignes et points : Illustration, impressionnisme littéraire et procédés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre et la ligne II – Cycle de conférences CEEI-Thalim 2019-2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'image fixe dans l'enseignement de spécialité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude : L’Enseignement de spécialité en LLCER anglais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Promenade Along the Coast: (Re)visiting Dymchurch in the Works of Paul Nash and Dave McKean”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymes-Stokes Sophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape / Cityscape: Writing / Painting / Imagining Situational Identity in British Literature and Visual Arts (18th – 21st centuries)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capturing gesture: Illustrations to dance narratives for the Beaumont Press</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymes-Stokes Sophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Congrès international de IAWIS/ AIERTI à l’Université de Lausanne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">’Working from the black towards the light’: Modernist wood-engraving and photography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymes-Stokes Sophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Congrès de ESSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Galway, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expiation et filiation dans Death of a Hero de Richard Aldington</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymes-Stokes Sophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Grande Guerre et le phénomène du scandale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graver, sculpter : un geste moderniste. Descriptions ekphrastiques dans les manuels de gravure sur bois des années 1920 et 1930 en Grande Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées doctorales interdisciplinaires de la CUSO à l’Université de Lausanne (Les relations entre textes et images)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03462027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illustration, wood-engraving and the textual fabric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Texts and Textiles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00789853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genesis de Paul Nash : exploration de l'imaginaire par la gravure dans le livre illustré moderniste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Congrès international pour l'étude des rapports entre texte et image organisé par l'association IAWIS/ AIERTI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00789850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Mervyn Peake : ‘Alice, Tenniel et moi’ »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SurréAlice (vol. 2, Illustr’alice)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.46-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview in Will Self's radio programme &amp;quot;The Death of the Eccentric&amp;quot; on Radio 4 (Archive 4) https://www.bbc.co.uk/programmes/m0006kt6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02179355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension pour la revue Cercles : Laurent Mellet, Jonathan Coe : Les politiques de l’intime (Paris : Presses de l’université Paris-Sorbonne, 2015).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymes-Stokes Sophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01373897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension pour la revue Cercles : Alan Greenlees, Fiona Hayes, Joanna Meacock, Mark Roberts (eds.), Fred A. Farrell: Glasgow’s War Artist (Glasgow Museums & Philip Wilson Publishers, 2014).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymes-Stokes Sophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01373896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notices de catalogue d'exposition pour des œuvres de Muirhead Bone, Paul Nash et C. R. W. Nevinson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1914, la mort des poètes, Strasbourg, Bibliothèque Nationale et Universitaire, 2014.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03329333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension pour Les Cahiers victoriens et édouardiens, n° 80 (automne 2014) : Paul Goldman and Simon Cooke (eds.), Reading Victorian Illustration, 1855-1875: Spoils of the Lumber Room (Londres, Ashgate, 2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymes-Stokes Sophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01373894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension : David Fraser Jenkins, John Piper: The Forties (Londres: Philip Wilson publishers, 2000 / 2012) pour la revue Cercles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymes-Stokes Sophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01373892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension pour la revue Cercles : Maeve Gilmore (ed.), Peake’s Progress: Selected Writings & Drawings of Mervyn Peake (Londres: British Library 2011).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymes-Stokes Sophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01373893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paysage médial et la facture de l’œuvre : Livre, impression, illustration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université Montpellier III - Paul Valéry, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04107225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paysage médial et la facture de l’oeuvre : livre, impression, illustration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Louvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Ecole doctorale ED 58 Montpellier 3, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05458641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId134"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:79.947916666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sophie Aymes-Stokes </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Université de PoitiersDépartement d'Etudes Anglophones</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sophie-aymes-stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3102-9597</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">06113967X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">217148300</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000359411587</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeure de littérature britannique et intermédialité à l'Université de Poitiers.Département d'Etudes Anglophones / UFR Lettres et Langues.</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://ll.univ-poitiers.fr/etudes-anglophones/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du laboratoire FoReLLIS (UR 15076) : </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://forellis.labo.univ-poitiers.fr/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Directrice de l'Equipe B (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature, Image, Scène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Littérature et culture visuelle britanniques (20ème -21ème siècles)IntermédialitéModernismeCulture de l’impriméIllustrationEcocritique</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“A monument more lasting than bronze”: Fragile inscriptions in the garden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ed. Marco Maggi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Captioned Landscapes: Intermedial Combinations Beyond the Human</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vernon Press, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05459836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flower Power: Jocelyn Brooke’s Orchids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dir. Servanne Monjour et Anne Reverseau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’acte d’image en littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 978-2-924925-32-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05108250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: The Circulation of Images—Illustration, Adaptation and the Global Turn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shannon Wells-Lassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Palgrave Macmillan Cham. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptation and Illustration: New Cartographies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-21, 2024, Palgrave Studies in Adaptation and Visual Culture, 978-3-031-32133-7. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-32134-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“‘Bosques distantes”: a matéria dos livros e a pastoral modernista“ (“‘Distant woods’: The matter of books and the modernist pastoral“)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editora Fino Traço. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Escrita, som, imagem, vol. 3 : Natureza em foco</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.87-109, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03814268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre Traces et mémoire. Illustrer la poésie de la Grande Guerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Friant-Kessler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collonges (Julien), Victoroff (Tatiana). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lyre et les Armes. Poètes en guerre : Péguy, Stadler, Owen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.227-241, 2019, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-08307-8.p.0227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02304087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Collé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Friant-Kessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Collé; Monica Latham. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Illustrating History / Illustrer l'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Nancy - Éditions Universitaires de Lorraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Book practices &amp; textual itineraries, 978-2-8143-0525-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expiation et filiation dans Death of a Hero de Richard Aldington (1929)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Scandale de la Grande Guerre : tuer les fils</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Universitaires de Dijon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.91-105, 2017, 978-2-36441-211-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01491842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Autographic wood-engraving: Modernist DIY“</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymes-Stokes Sophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Humble in 19th- to 21st-Century British Literature and Arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de la Méditerranée – PULM</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.35-50, 2017, 978-2-36781-248-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01613210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Illustration and Intermedial Avenues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Collé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Friant-Kessler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Nancy - Editions Universitaires de Lorraine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Illustration and Intermedial Avenues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Book Practices &amp; Textual Itineraries (5), pp.7-17, 2017, 978-2-8143-0301-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02934846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lines or Dots? Reproduction Processes in Handbooks on Illustration, 1890s-1910s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymes-Stokes Sophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cambridge Scholars Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Point, Dot, Period.. The Dynamics of Punctuation in Text and Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2016, ISBN (10): 1-4438-8806-0 ISBN (13): 978-1-4438-8806-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01345785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Printmaking during the First World War: the ‘unseen moving goal’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Michel Ganteau and Christine Reynier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethics of Alterity: Confrontation and Responsability in 19th- to 21st-century British Arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de la Méditerranée, pp.37-52, 2015, 978-2-36781-176-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01334874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Possibilités de survie sur notre planète</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymes-Stokes Sophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire Omhovère. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Art du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, VII, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Houdiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.62-76, 2014, collection Essais sur l'art</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01100740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robinsonner dans l’Angleterre contemporaine : le paysage chez Patrick Keiller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire Omhovère. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Art du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, VII, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Houdiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.77-86, 2014, collection Essais sur l'art</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01100732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Text, Image and Embroidery: Threads and Scratches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymes-Stokes Sophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Texte, texture, textile. Variations sur le tissage dans la musique, les arts plastiques et la littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Universitaires de Dijon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.101-112, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01100736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eccentricity in Mervyn Peake’s work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymes-Stokes Sophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Peter Winnington. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Miracle Enough: Papers on the Works of Mervyn Peake</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambridge Scholars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.139-152, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01100735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">So the Horizon Line Vanishes': Landscape and Abstraction in England from the 1930s to the 1950s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascale Guibert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reflective Landscapes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rodopi, pp.69-81, 2010, "Spatial Practices"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00482063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Linearity, an English Trait?”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymes-Stokes Sophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Englishness Revisited</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholars Press Publishing, pp.55-67, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From ‘Sedate' to ‘Rotten': the Role of Books in the Genesis of The Power and the Glory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Gallix et Vanessa Guignery. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plus sur Greene. The Power and the Glory: The Sorbonne Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Atlande, pp.31-39, 2007, Clefs Concours</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bille et l'encrier : écriture et auto-illustration chez Mervyn Peake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Liliane Louvel et Henri Scepi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Texte/Image : nouveaux problèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.201-218, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iconomorphoses : appropriation, éthique et partage. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candice Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laureano Montero Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judite Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Seree-Chaussinand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textes &amp; Contextes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Iconomorphoses : appropriation, éthique et partage – Représentations du monde hispanique actuel dans les séries télévisées / Iconomorphoses: Appropriation, Ethics and Sharing – Representations of today’s Hispanic world in television series, 19-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04974941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">London Impressions d’Alice Meynell et William Hyde (1898) : fabrique du livre et connectivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écriture et image : cahiers du CEEI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Lettres, lignes, tracés, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03315711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candice Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Morisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces : image, texte, language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Jeux de Formats (1) / Playing with Format (1), 45, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/interfaces.2003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le livre illustré face à la danse : un médium empathique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textimage : revue d'étude du dialogue texte-image </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Illustrer ?, 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02937430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfaces : une transition vers le numérique et l’édition ouverte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Bernez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de l'InSHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 63, pp.21-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02460949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Woodcuts and Some Words: Edward Gordon Craig’s lasting impressions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image &amp; Narrative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Impression(s), 20 (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02466292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promenade along the coast: Paul Nash and Dave McKean revisit Dymchurch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polysèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Landscapes / Cityscapes, 22, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/polysemes.5730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: Impression(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image &amp; Narrative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Impression(s), 20 (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02468095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : Interfaces volume 39 (&amp;quot;Gestures and their Traces&amp;quot;)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Bernez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces : image, texte, language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02937427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to volume 40 of Interfaces (&amp;quot;Gestures and Transmission&amp;quot;)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymes-Stokes Sophie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Bernez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces : image, texte, language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Geste et transmission / Gestures and Transmission, 40, pp.5-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution de la critique intermédiale dans Word & Image : le cas de l'illustration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymes-Stokes Sophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La part de l'œil - Revue de pensée des arts plastiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Force de figures, 31, pp.182-191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension pour les Cahiers victoriens et édouardiens, n° 86 (automne 2017) : Andrea Korda, Printing and Painting the News in Victorian London: The Graphic and Social Realism, 1869-1891 (Farnham, Ashgate, 2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymes-Stokes Sophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01657126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Maeck et Matthias Steinle (dir.). L’Image d’archives. Une image en devenir. Presses Universitaires de Rennes, 2016, 339 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymes-Stokes Sophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textes &amp; Contextes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, https://preo.u-bourgogne.fr/textesetcontextes/index.php?id=892</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01614930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couleur et transparence à l’ère des procédés photomécaniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymes-Stokes Sophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polysèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, La transparence, 13, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/polysemes.279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01345783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illustration et intermédialité, entre gravure et photographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymes-Stokes Sophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Licorne : Revue de langue et de littérature française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Autour du Tiers pictural. « Thanks to Liliane Louvel », 106, pp.133-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01100730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 1946 production of The Fairy Queen in Covent Garden: 'A Triumph of British music and Stagecraft'?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymes-Stokes Sophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de civilisation britannique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol. XVII (n° 4), pp.51-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00789832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivy and Bones: ruins and reversibility during the Blitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études britanniques contemporaines - Revue de la Société dʼétudes anglaises contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 43, pp.55-71. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ebc.1320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00789831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRESENTATION: THE 2010 WORD & IMAGE CONFERENCE IN DIJON TEXTE ET IMAGE : LA THÉORIE AU 21ème SIECLE WORD AND IMAGE: THEORY IN THE 21 st CENTURY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Seree-Chaussinand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces : image, texte, language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03246940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Across the Lens of the Eye': Interaction between Word and Image in Mervyn Peake's Work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces : image, texte, language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29, pp.105-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00482064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recording Britain : John Piper et le patrimoine architectural anglais dans les années 1940</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polysèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Parcours, détours, n° 10, pp.59-72. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/polysemes.628⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Piper et Benjamin Britten : le renouveau de l'opéra anglais et ses décors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue LISA / LISA e-journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, volume IV (n°2), pp.89-105. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lisa.2254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chemins de l’imaginaire : trois rêveries de Mervyn Peake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymes-Stokes Sophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Anglaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 56 (2003/1), pp.24-38. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/etan.561.38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Quality of Flux’: The Formal Logic of Mervyn Peake’s Illustrations and Texts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymes-Stokes Sophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peake Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 8 (1), pp.6-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinematic Features in Gormenghast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymes-Stokes Sophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peake Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 6 (1), pp.36-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modernist Mediascapes: Illustration, Print Culture and the Matter of Books</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Legenda. , In press, Visual Culture, Carolin Duttlinger, 978-1-839543-61-6 (hardback) ; 978-1-839543-62-3 (paperback) ; 978-1-839543-63-0 (JSTOR ebook)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05459817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation and Illustration: New Cartographies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wells-Lassagne Shannon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Palgrave Macmillan Cham. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Palgrave Studies in Adaptation and Visual Culture, 978-3-031-32133-7. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-32134-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illustrating Identity/ies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Collé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Friant-Kessler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Nancy - Editions Universitaires de Lorraine. , Book Practices &amp; Textual Itineraries (10), 246 pp., In press, Nathalie Collé et Monica Latham, 978-2-8143-0580-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02934868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illustrating History / Illustrer l'histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Collé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Latham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Friant-Kessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Nancy - Éditions Universitaires de Lorraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 7, pp.252, 2019, Book Practices &amp; Textual Itineraries, Nathalie Collé; Monica Latham, 978-2-8143-0525-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02934859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illustration and Intermedial Avenues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Collé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymes-Stokes Sophie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Friant-Kessler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Nancy - Editions Universitaires de Lorraine. Book Practices &amp; Textual Itineraries (5), 184 pp., 2017, Nathalie Collé et Monica Latham, 978-2-8143-0301-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01503187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In and Out: Eccentricity in Britain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cambridge Scholars Publishing. 2012, 9781443839075</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04434305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In and Out: Eccentricity in Britain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymes-Stokes Sophie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mellet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cambridge Scholars Press, pp.320, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00789847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermediality and the textualized nonhuman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inaugural Max Nänny Lecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Amsterdam, Amsterdam Institute for Humanities Research (AIHR), Mar 2025, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05012608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfaces, une revue multi-tutelles : apports du pôle édition-publication ouverte de la MSH de Dijon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les presses universitaires et l’édition numérique ouverte : bilan et perspectives [Colloque]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSH de Dijon (Université de Bourgogne); Armelle Thomas; Daniel Battesti; Henri Garric, Nov 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04716224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfaces : une revue multi-tutelle et les apports du pôle édition-publication ouverte de la MSH de Dijon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Bernez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les presses universitaires et l'édition numérique : bilan et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSH de l'Université de Bourgogne (Dijon), Nov 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flower power: Botany, fiction and image-acts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'acte d'image en littérature / The image-act in literature (1880-2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UCLouvain (Anne Reverseau), Apr 2024, Louvain-La-Neuve, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04629376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littoral, écotone et intermédialité dans A Land de Jacquetta Hawkes (1951)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la SAES (NAncy), Atelier de la SAIT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine, May 2024, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04629379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le littoral des Iles britanniques : frontière et écotone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Migrations" : Dialogues interdisciplinaires de la Protohistoire à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSH de Dijon (Axe 1 : Migrations); Martine clouzot; Brigitte Denker-Bercoff, Dec 2023, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04325977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape and the politics of intermedial ecocriticism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Literature and Politics: Intermedial Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gabriele Rippl; Sofie Behluli, Oct 2023, Berne (Suisse), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04266920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The subtitled garden and the archaeology of the typographic page</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IAWIS conference - Sedimentation: Towards an archaeology of word and image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidade Federal de Minas Gerais - UFMG, Aug 2023, Belo Horizonte, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Projet M-LIEN : le MOOC Métamorphoses du livre, une expérimentation à la croisée de l’enseignement et de la recherche »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude Illustr4tio et MOOC M-LIEN à l'Université de Lorraine (IDEA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nathalie Collé, Nov 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orlando, posterity and textual survival beyond the book</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Society for Intermedial Studies Conference :In Between and Across: New Directions, Mappings and Contact Zones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Intermedial Studies, Sep 2022, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A little deeper into the sea&amp;quot;: William Hyde's illustrations to Ford Madox Ford's The Cinque Ports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International IAWIS/AIERTI Conference: Water and Sea in Word and Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université du Luxembourg, Jul 2021, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03461319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danse et illustration : la marionnette et le masque de l’illustrateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire Image &amp; critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Dijon (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03461226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Distant woods”: the matter of books and the modernist pastoral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Colloquium on Writing, Sound, and Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Fédérale de Minas Gerais, Oct 2021, Minas Gerais, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03461283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La satire graphique et le dessin de presse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude : Enseignement de spécialité en anglais / monde contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lignes et points : Illustration, impressionnisme littéraire et procédés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre et la ligne II – Cycle de conférences CEEI-Thalim 2019-2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'image fixe dans l'enseignement de spécialité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude : L’Enseignement de spécialité en LLCER anglais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Promenade Along the Coast: (Re)visiting Dymchurch in the Works of Paul Nash and Dave McKean”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymes-Stokes Sophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape / Cityscape: Writing / Painting / Imagining Situational Identity in British Literature and Visual Arts (18th – 21st centuries)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capturing gesture: Illustrations to dance narratives for the Beaumont Press</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymes-Stokes Sophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Congrès international de IAWIS/ AIERTI à l’Université de Lausanne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">’Working from the black towards the light’: Modernist wood-engraving and photography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymes-Stokes Sophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Congrès de ESSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Galway, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expiation et filiation dans Death of a Hero de Richard Aldington</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymes-Stokes Sophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Grande Guerre et le phénomène du scandale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graver, sculpter : un geste moderniste. Descriptions ekphrastiques dans les manuels de gravure sur bois des années 1920 et 1930 en Grande Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées doctorales interdisciplinaires de la CUSO à l’Université de Lausanne (Les relations entre textes et images)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03462027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illustration, wood-engraving and the textual fabric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Texts and Textiles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00789853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genesis de Paul Nash : exploration de l'imaginaire par la gravure dans le livre illustré moderniste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Congrès international pour l'étude des rapports entre texte et image organisé par l'association IAWIS/ AIERTI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00789850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Mervyn Peake : ‘Alice, Tenniel et moi’ »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SurréAlice (vol. 2, Illustr’alice)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.46-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview in Will Self's radio programme &amp;quot;The Death of the Eccentric&amp;quot; on Radio 4 (Archive 4) https://www.bbc.co.uk/programmes/m0006kt6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02179355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension pour la revue Cercles : Laurent Mellet, Jonathan Coe : Les politiques de l’intime (Paris : Presses de l’université Paris-Sorbonne, 2015).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymes-Stokes Sophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01373897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension pour la revue Cercles : Alan Greenlees, Fiona Hayes, Joanna Meacock, Mark Roberts (eds.), Fred A. Farrell: Glasgow’s War Artist (Glasgow Museums & Philip Wilson Publishers, 2014).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymes-Stokes Sophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01373896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notices de catalogue d'exposition pour des œuvres de Muirhead Bone, Paul Nash et C. R. W. Nevinson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1914, la mort des poètes, Strasbourg, Bibliothèque Nationale et Universitaire, 2014.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03329333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension pour Les Cahiers victoriens et édouardiens, n° 80 (automne 2014) : Paul Goldman and Simon Cooke (eds.), Reading Victorian Illustration, 1855-1875: Spoils of the Lumber Room (Londres, Ashgate, 2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymes-Stokes Sophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01373894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension : David Fraser Jenkins, John Piper: The Forties (Londres: Philip Wilson publishers, 2000 / 2012) pour la revue Cercles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymes-Stokes Sophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01373892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension pour la revue Cercles : Maeve Gilmore (ed.), Peake’s Progress: Selected Writings & Drawings of Mervyn Peake (Londres: British Library 2011).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymes-Stokes Sophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01373893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paysage médial et la facture de l’œuvre : Livre, impression, illustration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université Montpellier III - Paul Valéry, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04107225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paysage médial et la facture de l’oeuvre : livre, impression, illustration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Louvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Ecole doctorale ED 58 Montpellier 3, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05458641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId134"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3F07BB59"/>
+    <w:nsid w:val="1EBECB01"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-aymes-stokes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3102-9597" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/06113967X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/217148300" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000359411587" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ll.univ-poitiers.fr/etudes-anglophones/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://forellis.labo.univ-poitiers.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459836v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aymes-Stokes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108250v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422215v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shannon Wells-Lassagne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aymes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-32134-4_1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-32134-4" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814268v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304087v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Friant-Kessler" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08307-8.p.0227" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318778v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Coll&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Leroy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pun.giantchair.com/livre/?GCOI=28648100229430" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01613210v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymes-Stokes Sophie" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/9782367812489.html" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01491842v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eud.u-bourgogne.fr/litterature/528-le-scandale-de-la-grande-guerre-9782364412118.html" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02934846v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01345785v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01334874v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100740v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.michelhoudiardediteur.com/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100732v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100735v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cambridgescholars.com/miracle-enough-16" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100736v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eud.u-bourgogne.fr/3-arts-et-histoire-de-l-art" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482063v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472395v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481595v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481594v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/30923?lang=en" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974941v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Lemaire" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureano Montero Montero" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judite Rodrigues" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Seree-Chaussinand" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315711v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312403v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Morisson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/interfaces.2003" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460949v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Bernez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937430v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466292v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423283v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/polysemes.5730" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02468095v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Coste" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937427v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956277v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664925v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01657126v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01614930v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01345783v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/polysemes.279" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100730v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00789832v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00789831v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebc.1320" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03246940v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482064v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481591v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/polysemes.628" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481592v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lisa.2254" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345790v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etan.561.38" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345792v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345796v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459817v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422176v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wells-Lassagne Shannon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-32134-4?sap-outbound-id=2B5FEA55C3BC987F8A3D49AA72D7A7604A720977&amp;amp;utm_source=standard&amp;amp;utm_medium=email&amp;amp;utm_campaign=000_LAN36_0000019083_Book%20author%20congrats%20NEW&amp;amp;utm_content=EN_33928_20240128&amp;amp;mkt-key=351F92E15A1B1EEEAEF839181B304BF6" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02934868v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02934859v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Latham" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01503187v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04434305v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mellet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00789847v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012608v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716224v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763533v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629376v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629379v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325977v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266920v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195395v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963864v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769441v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461319v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461226v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461283v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974406v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108959v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974396v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962879v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962882v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962885v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962887v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462027v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00789853v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00789850v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963902v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179355v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373897v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373896v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329333v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373894v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373892v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373893v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04107225v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05458641v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Louvel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-aymes-stokes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3102-9597" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/06113967X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/217148300" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000359411587" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ll.univ-poitiers.fr/etudes-anglophones/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://forellis.labo.univ-poitiers.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459836v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aymes-Stokes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108250v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422215v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shannon Wells-Lassagne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aymes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-32134-4_1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-32134-4" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814268v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304087v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Friant-Kessler" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08307-8.p.0227" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318778v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Coll&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Leroy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pun.giantchair.com/livre/?GCOI=28648100229430" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01491842v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eud.u-bourgogne.fr/litterature/528-le-scandale-de-la-grande-guerre-9782364412118.html" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01613210v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymes-Stokes Sophie" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/9782367812489.html" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02934846v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01345785v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01334874v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100740v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.michelhoudiardediteur.com/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100732v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100736v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eud.u-bourgogne.fr/3-arts-et-histoire-de-l-art" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100735v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cambridgescholars.com/miracle-enough-16" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482063v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472395v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481595v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481594v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/30923?lang=en" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974941v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Lemaire" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureano Montero Montero" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judite Rodrigues" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Seree-Chaussinand" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315711v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312403v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Morisson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/interfaces.2003" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937430v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460949v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Bernez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466292v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423283v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/polysemes.5730" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02468095v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Coste" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937427v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956277v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664925v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01657126v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01614930v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01345783v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/polysemes.279" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100730v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00789832v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00789831v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebc.1320" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03246940v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482064v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481591v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/polysemes.628" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481592v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lisa.2254" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345790v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etan.561.38" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345792v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345796v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459817v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422176v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wells-Lassagne Shannon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-32134-4?sap-outbound-id=2B5FEA55C3BC987F8A3D49AA72D7A7604A720977&amp;amp;utm_source=standard&amp;amp;utm_medium=email&amp;amp;utm_campaign=000_LAN36_0000019083_Book%20author%20congrats%20NEW&amp;amp;utm_content=EN_33928_20240128&amp;amp;mkt-key=351F92E15A1B1EEEAEF839181B304BF6" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02934868v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02934859v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Latham" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01503187v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04434305v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mellet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00789847v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012608v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716224v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763533v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629376v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629379v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325977v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266920v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195395v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963864v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769441v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461319v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461226v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461283v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974406v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108959v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974396v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962879v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962882v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962885v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962887v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462027v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00789853v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00789850v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963902v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179355v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373897v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373896v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329333v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373894v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373892v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373893v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04107225v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05458641v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Louvel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>