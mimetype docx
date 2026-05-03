--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:79.947916666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sophie Aymes-Stokes </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Université de PoitiersDépartement d'Etudes Anglophones</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sophie-aymes-stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3102-9597</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">06113967X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">217148300</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000359411587</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeure de littérature britannique et intermédialité à l'Université de Poitiers.Département d'Etudes Anglophones / UFR Lettres et Langues.</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://ll.univ-poitiers.fr/etudes-anglophones/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du laboratoire FoReLLIS (UR 15076) : </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://forellis.labo.univ-poitiers.fr/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Directrice de l'Equipe B (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature, Image, Scène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Littérature et culture visuelle britanniques (20ème -21ème siècles)IntermédialitéModernismeCulture de l’impriméIllustrationEcocritique</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“A monument more lasting than bronze”: Fragile inscriptions in the garden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ed. Marco Maggi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Captioned Landscapes: Intermedial Combinations Beyond the Human</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vernon Press, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05459836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flower Power: Jocelyn Brooke’s Orchids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dir. Servanne Monjour et Anne Reverseau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’acte d’image en littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 978-2-924925-32-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05108250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: The Circulation of Images—Illustration, Adaptation and the Global Turn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shannon Wells-Lassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Palgrave Macmillan Cham. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptation and Illustration: New Cartographies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-21, 2024, Palgrave Studies in Adaptation and Visual Culture, 978-3-031-32133-7. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-32134-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“‘Bosques distantes”: a matéria dos livros e a pastoral modernista“ (“‘Distant woods’: The matter of books and the modernist pastoral“)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editora Fino Traço. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Escrita, som, imagem, vol. 3 : Natureza em foco</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.87-109, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03814268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre Traces et mémoire. Illustrer la poésie de la Grande Guerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Friant-Kessler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collonges (Julien), Victoroff (Tatiana). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lyre et les Armes. Poètes en guerre : Péguy, Stadler, Owen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.227-241, 2019, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-08307-8.p.0227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02304087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Collé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Friant-Kessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Collé; Monica Latham. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Illustrating History / Illustrer l'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Nancy - Éditions Universitaires de Lorraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Book practices &amp; textual itineraries, 978-2-8143-0525-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expiation et filiation dans Death of a Hero de Richard Aldington (1929)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Scandale de la Grande Guerre : tuer les fils</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Universitaires de Dijon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.91-105, 2017, 978-2-36441-211-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01491842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Autographic wood-engraving: Modernist DIY“</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymes-Stokes Sophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Humble in 19th- to 21st-Century British Literature and Arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de la Méditerranée – PULM</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.35-50, 2017, 978-2-36781-248-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01613210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Illustration and Intermedial Avenues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Collé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Friant-Kessler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Nancy - Editions Universitaires de Lorraine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Illustration and Intermedial Avenues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Book Practices &amp; Textual Itineraries (5), pp.7-17, 2017, 978-2-8143-0301-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02934846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lines or Dots? Reproduction Processes in Handbooks on Illustration, 1890s-1910s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymes-Stokes Sophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cambridge Scholars Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Point, Dot, Period.. The Dynamics of Punctuation in Text and Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2016, ISBN (10): 1-4438-8806-0 ISBN (13): 978-1-4438-8806-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01345785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Printmaking during the First World War: the ‘unseen moving goal’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Michel Ganteau and Christine Reynier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethics of Alterity: Confrontation and Responsability in 19th- to 21st-century British Arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de la Méditerranée, pp.37-52, 2015, 978-2-36781-176-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01334874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Possibilités de survie sur notre planète</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymes-Stokes Sophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire Omhovère. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Art du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, VII, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Houdiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.62-76, 2014, collection Essais sur l'art</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01100740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robinsonner dans l’Angleterre contemporaine : le paysage chez Patrick Keiller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire Omhovère. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Art du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, VII, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Houdiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.77-86, 2014, collection Essais sur l'art</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01100732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Text, Image and Embroidery: Threads and Scratches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymes-Stokes Sophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Texte, texture, textile. Variations sur le tissage dans la musique, les arts plastiques et la littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Universitaires de Dijon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.101-112, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01100736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eccentricity in Mervyn Peake’s work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymes-Stokes Sophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Peter Winnington. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Miracle Enough: Papers on the Works of Mervyn Peake</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambridge Scholars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.139-152, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01100735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">So the Horizon Line Vanishes': Landscape and Abstraction in England from the 1930s to the 1950s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascale Guibert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reflective Landscapes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rodopi, pp.69-81, 2010, "Spatial Practices"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00482063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Linearity, an English Trait?”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymes-Stokes Sophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Englishness Revisited</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholars Press Publishing, pp.55-67, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From ‘Sedate' to ‘Rotten': the Role of Books in the Genesis of The Power and the Glory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Gallix et Vanessa Guignery. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plus sur Greene. The Power and the Glory: The Sorbonne Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Atlande, pp.31-39, 2007, Clefs Concours</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bille et l'encrier : écriture et auto-illustration chez Mervyn Peake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Liliane Louvel et Henri Scepi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Texte/Image : nouveaux problèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.201-218, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iconomorphoses : appropriation, éthique et partage. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candice Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laureano Montero Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judite Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Seree-Chaussinand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textes &amp; Contextes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Iconomorphoses : appropriation, éthique et partage – Représentations du monde hispanique actuel dans les séries télévisées / Iconomorphoses: Appropriation, Ethics and Sharing – Representations of today’s Hispanic world in television series, 19-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04974941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">London Impressions d’Alice Meynell et William Hyde (1898) : fabrique du livre et connectivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écriture et image : cahiers du CEEI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Lettres, lignes, tracés, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03315711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candice Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Morisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces : image, texte, language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Jeux de Formats (1) / Playing with Format (1), 45, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/interfaces.2003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le livre illustré face à la danse : un médium empathique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textimage : revue d'étude du dialogue texte-image </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Illustrer ?, 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02937430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfaces : une transition vers le numérique et l’édition ouverte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Bernez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de l'InSHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 63, pp.21-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02460949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Woodcuts and Some Words: Edward Gordon Craig’s lasting impressions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image &amp; Narrative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Impression(s), 20 (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02466292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promenade along the coast: Paul Nash and Dave McKean revisit Dymchurch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polysèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Landscapes / Cityscapes, 22, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/polysemes.5730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: Impression(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image &amp; Narrative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Impression(s), 20 (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02468095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : Interfaces volume 39 (&amp;quot;Gestures and their Traces&amp;quot;)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Bernez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces : image, texte, language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02937427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to volume 40 of Interfaces (&amp;quot;Gestures and Transmission&amp;quot;)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymes-Stokes Sophie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Bernez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces : image, texte, language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Geste et transmission / Gestures and Transmission, 40, pp.5-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution de la critique intermédiale dans Word & Image : le cas de l'illustration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymes-Stokes Sophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La part de l'œil - Revue de pensée des arts plastiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Force de figures, 31, pp.182-191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension pour les Cahiers victoriens et édouardiens, n° 86 (automne 2017) : Andrea Korda, Printing and Painting the News in Victorian London: The Graphic and Social Realism, 1869-1891 (Farnham, Ashgate, 2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymes-Stokes Sophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01657126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Maeck et Matthias Steinle (dir.). L’Image d’archives. Une image en devenir. Presses Universitaires de Rennes, 2016, 339 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymes-Stokes Sophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textes &amp; Contextes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, https://preo.u-bourgogne.fr/textesetcontextes/index.php?id=892</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01614930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couleur et transparence à l’ère des procédés photomécaniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymes-Stokes Sophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polysèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, La transparence, 13, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/polysemes.279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01345783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illustration et intermédialité, entre gravure et photographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymes-Stokes Sophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Licorne : Revue de langue et de littérature française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Autour du Tiers pictural. « Thanks to Liliane Louvel », 106, pp.133-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01100730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 1946 production of The Fairy Queen in Covent Garden: 'A Triumph of British music and Stagecraft'?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymes-Stokes Sophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de civilisation britannique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol. XVII (n° 4), pp.51-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00789832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivy and Bones: ruins and reversibility during the Blitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études britanniques contemporaines - Revue de la Société dʼétudes anglaises contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 43, pp.55-71. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ebc.1320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00789831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRESENTATION: THE 2010 WORD & IMAGE CONFERENCE IN DIJON TEXTE ET IMAGE : LA THÉORIE AU 21ème SIECLE WORD AND IMAGE: THEORY IN THE 21 st CENTURY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Seree-Chaussinand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces : image, texte, language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03246940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Across the Lens of the Eye': Interaction between Word and Image in Mervyn Peake's Work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces : image, texte, language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29, pp.105-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00482064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recording Britain : John Piper et le patrimoine architectural anglais dans les années 1940</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polysèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Parcours, détours, n° 10, pp.59-72. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/polysemes.628⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Piper et Benjamin Britten : le renouveau de l'opéra anglais et ses décors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue LISA / LISA e-journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, volume IV (n°2), pp.89-105. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lisa.2254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chemins de l’imaginaire : trois rêveries de Mervyn Peake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymes-Stokes Sophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Anglaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 56 (2003/1), pp.24-38. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/etan.561.38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Quality of Flux’: The Formal Logic of Mervyn Peake’s Illustrations and Texts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymes-Stokes Sophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peake Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 8 (1), pp.6-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinematic Features in Gormenghast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymes-Stokes Sophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peake Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 6 (1), pp.36-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modernist Mediascapes: Illustration, Print Culture and the Matter of Books</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Legenda. , In press, Visual Culture, Carolin Duttlinger, 978-1-839543-61-6 (hardback) ; 978-1-839543-62-3 (paperback) ; 978-1-839543-63-0 (JSTOR ebook)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05459817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation and Illustration: New Cartographies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wells-Lassagne Shannon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Palgrave Macmillan Cham. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Palgrave Studies in Adaptation and Visual Culture, 978-3-031-32133-7. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-32134-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illustrating Identity/ies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Collé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Friant-Kessler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Nancy - Editions Universitaires de Lorraine. , Book Practices &amp; Textual Itineraries (10), 246 pp., In press, Nathalie Collé et Monica Latham, 978-2-8143-0580-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02934868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illustrating History / Illustrer l'histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Collé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Latham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Friant-Kessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Nancy - Éditions Universitaires de Lorraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 7, pp.252, 2019, Book Practices &amp; Textual Itineraries, Nathalie Collé; Monica Latham, 978-2-8143-0525-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02934859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illustration and Intermedial Avenues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Collé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymes-Stokes Sophie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Friant-Kessler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Nancy - Editions Universitaires de Lorraine. Book Practices &amp; Textual Itineraries (5), 184 pp., 2017, Nathalie Collé et Monica Latham, 978-2-8143-0301-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01503187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In and Out: Eccentricity in Britain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cambridge Scholars Publishing. 2012, 9781443839075</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04434305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In and Out: Eccentricity in Britain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymes-Stokes Sophie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mellet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cambridge Scholars Press, pp.320, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00789847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermediality and the textualized nonhuman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inaugural Max Nänny Lecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Amsterdam, Amsterdam Institute for Humanities Research (AIHR), Mar 2025, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05012608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfaces, une revue multi-tutelles : apports du pôle édition-publication ouverte de la MSH de Dijon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les presses universitaires et l’édition numérique ouverte : bilan et perspectives [Colloque]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSH de Dijon (Université de Bourgogne); Armelle Thomas; Daniel Battesti; Henri Garric, Nov 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04716224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfaces : une revue multi-tutelle et les apports du pôle édition-publication ouverte de la MSH de Dijon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Bernez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les presses universitaires et l'édition numérique : bilan et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSH de l'Université de Bourgogne (Dijon), Nov 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flower power: Botany, fiction and image-acts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'acte d'image en littérature / The image-act in literature (1880-2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UCLouvain (Anne Reverseau), Apr 2024, Louvain-La-Neuve, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04629376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littoral, écotone et intermédialité dans A Land de Jacquetta Hawkes (1951)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la SAES (NAncy), Atelier de la SAIT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine, May 2024, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04629379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le littoral des Iles britanniques : frontière et écotone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Migrations" : Dialogues interdisciplinaires de la Protohistoire à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSH de Dijon (Axe 1 : Migrations); Martine clouzot; Brigitte Denker-Bercoff, Dec 2023, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04325977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape and the politics of intermedial ecocriticism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Literature and Politics: Intermedial Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gabriele Rippl; Sofie Behluli, Oct 2023, Berne (Suisse), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04266920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The subtitled garden and the archaeology of the typographic page</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IAWIS conference - Sedimentation: Towards an archaeology of word and image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidade Federal de Minas Gerais - UFMG, Aug 2023, Belo Horizonte, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Projet M-LIEN : le MOOC Métamorphoses du livre, une expérimentation à la croisée de l’enseignement et de la recherche »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude Illustr4tio et MOOC M-LIEN à l'Université de Lorraine (IDEA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nathalie Collé, Nov 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orlando, posterity and textual survival beyond the book</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Society for Intermedial Studies Conference :In Between and Across: New Directions, Mappings and Contact Zones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Intermedial Studies, Sep 2022, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A little deeper into the sea&amp;quot;: William Hyde's illustrations to Ford Madox Ford's The Cinque Ports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International IAWIS/AIERTI Conference: Water and Sea in Word and Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université du Luxembourg, Jul 2021, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03461319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danse et illustration : la marionnette et le masque de l’illustrateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire Image &amp; critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Dijon (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03461226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Distant woods”: the matter of books and the modernist pastoral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Colloquium on Writing, Sound, and Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Fédérale de Minas Gerais, Oct 2021, Minas Gerais, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03461283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La satire graphique et le dessin de presse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude : Enseignement de spécialité en anglais / monde contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lignes et points : Illustration, impressionnisme littéraire et procédés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre et la ligne II – Cycle de conférences CEEI-Thalim 2019-2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'image fixe dans l'enseignement de spécialité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude : L’Enseignement de spécialité en LLCER anglais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Promenade Along the Coast: (Re)visiting Dymchurch in the Works of Paul Nash and Dave McKean”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymes-Stokes Sophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape / Cityscape: Writing / Painting / Imagining Situational Identity in British Literature and Visual Arts (18th – 21st centuries)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capturing gesture: Illustrations to dance narratives for the Beaumont Press</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymes-Stokes Sophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Congrès international de IAWIS/ AIERTI à l’Université de Lausanne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">’Working from the black towards the light’: Modernist wood-engraving and photography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymes-Stokes Sophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Congrès de ESSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Galway, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expiation et filiation dans Death of a Hero de Richard Aldington</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymes-Stokes Sophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Grande Guerre et le phénomène du scandale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graver, sculpter : un geste moderniste. Descriptions ekphrastiques dans les manuels de gravure sur bois des années 1920 et 1930 en Grande Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées doctorales interdisciplinaires de la CUSO à l’Université de Lausanne (Les relations entre textes et images)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03462027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illustration, wood-engraving and the textual fabric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Texts and Textiles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00789853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genesis de Paul Nash : exploration de l'imaginaire par la gravure dans le livre illustré moderniste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Congrès international pour l'étude des rapports entre texte et image organisé par l'association IAWIS/ AIERTI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00789850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Mervyn Peake : ‘Alice, Tenniel et moi’ »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SurréAlice (vol. 2, Illustr’alice)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.46-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview in Will Self's radio programme &amp;quot;The Death of the Eccentric&amp;quot; on Radio 4 (Archive 4) https://www.bbc.co.uk/programmes/m0006kt6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02179355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension pour la revue Cercles : Laurent Mellet, Jonathan Coe : Les politiques de l’intime (Paris : Presses de l’université Paris-Sorbonne, 2015).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymes-Stokes Sophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01373897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension pour la revue Cercles : Alan Greenlees, Fiona Hayes, Joanna Meacock, Mark Roberts (eds.), Fred A. Farrell: Glasgow’s War Artist (Glasgow Museums & Philip Wilson Publishers, 2014).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymes-Stokes Sophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01373896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notices de catalogue d'exposition pour des œuvres de Muirhead Bone, Paul Nash et C. R. W. Nevinson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1914, la mort des poètes, Strasbourg, Bibliothèque Nationale et Universitaire, 2014.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03329333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension pour Les Cahiers victoriens et édouardiens, n° 80 (automne 2014) : Paul Goldman and Simon Cooke (eds.), Reading Victorian Illustration, 1855-1875: Spoils of the Lumber Room (Londres, Ashgate, 2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymes-Stokes Sophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01373894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension : David Fraser Jenkins, John Piper: The Forties (Londres: Philip Wilson publishers, 2000 / 2012) pour la revue Cercles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymes-Stokes Sophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01373892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension pour la revue Cercles : Maeve Gilmore (ed.), Peake’s Progress: Selected Writings & Drawings of Mervyn Peake (Londres: British Library 2011).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymes-Stokes Sophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01373893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paysage médial et la facture de l’œuvre : Livre, impression, illustration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université Montpellier III - Paul Valéry, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04107225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paysage médial et la facture de l’oeuvre : livre, impression, illustration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Louvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Ecole doctorale ED 58 Montpellier 3, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05458641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId134"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:79.947916666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sophie Aymes-Stokes </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Université de PoitiersDépartement d'Etudes Anglophones</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sophie-aymes-stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3102-9597</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">06113967X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">217148300</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000359411587</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeure de littérature britannique et intermédialité à l'Université de Poitiers.Département d'Etudes Anglophones / UFR Lettres et Langues.</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://ll.univ-poitiers.fr/etudes-anglophones/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du laboratoire FoReLLIS (UR 15076) : </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://forellis.labo.univ-poitiers.fr/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Directrice de l'Equipe B (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature, Image, Scène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Littérature et culture visuelle britanniques (20ème -21ème siècles)IntermédialitéModernismeCulture de l’impriméIllustrationEcocritique</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“A monument more lasting than bronze”: Fragile inscriptions in the garden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ed. Marco Maggi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Captioned Landscapes: Intermedial Combinations Beyond the Human</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vernon Press, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05459836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flower Power: Jocelyn Brooke’s Orchids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dir. Servanne Monjour et Anne Reverseau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’acte d’image en littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 978-2-924925-32-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05108250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: The Circulation of Images—Illustration, Adaptation and the Global Turn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shannon Wells-Lassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Palgrave Macmillan Cham. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptation and Illustration: New Cartographies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-21, 2024, Palgrave Studies in Adaptation and Visual Culture, 978-3-031-32133-7. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-32134-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“‘Bosques distantes”: a matéria dos livros e a pastoral modernista“ (“‘Distant woods’: The matter of books and the modernist pastoral“)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editora Fino Traço. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Escrita, som, imagem, vol. 3 : Natureza em foco</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.87-109, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03814268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre Traces et mémoire. Illustrer la poésie de la Grande Guerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Friant-Kessler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collonges (Julien), Victoroff (Tatiana). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lyre et les Armes. Poètes en guerre : Péguy, Stadler, Owen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.227-241, 2019, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-08307-8.p.0227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02304087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Collé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Friant-Kessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Collé; Monica Latham. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Illustrating History / Illustrer l'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Nancy - Éditions Universitaires de Lorraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Book practices &amp; textual itineraries, 978-2-8143-0525-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expiation et filiation dans Death of a Hero de Richard Aldington (1929)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Scandale de la Grande Guerre : tuer les fils</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Universitaires de Dijon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.91-105, 2017, 978-2-36441-211-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01491842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Autographic wood-engraving: Modernist DIY“</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymes-Stokes Sophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Humble in 19th- to 21st-Century British Literature and Arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de la Méditerranée – PULM</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.35-50, 2017, 978-2-36781-248-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01613210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Illustration and Intermedial Avenues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Collé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Friant-Kessler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Nancy - Editions Universitaires de Lorraine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Illustration and Intermedial Avenues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Book Practices &amp; Textual Itineraries (5), pp.7-17, 2017, 978-2-8143-0301-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02934846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lines or Dots? Reproduction Processes in Handbooks on Illustration, 1890s-1910s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymes-Stokes Sophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cambridge Scholars Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Point, Dot, Period.. The Dynamics of Punctuation in Text and Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2016, ISBN (10): 1-4438-8806-0 ISBN (13): 978-1-4438-8806-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01345785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Printmaking during the First World War: the ‘unseen moving goal’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Michel Ganteau and Christine Reynier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethics of Alterity: Confrontation and Responsability in 19th- to 21st-century British Arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de la Méditerranée, pp.37-52, 2015, 978-2-36781-176-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01334874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Possibilités de survie sur notre planète</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymes-Stokes Sophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire Omhovère. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Art du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, VII, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Houdiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.62-76, 2014, collection Essais sur l'art</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01100740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robinsonner dans l’Angleterre contemporaine : le paysage chez Patrick Keiller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire Omhovère. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Art du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, VII, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Houdiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.77-86, 2014, collection Essais sur l'art</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01100732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Text, Image and Embroidery: Threads and Scratches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymes-Stokes Sophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Texte, texture, textile. Variations sur le tissage dans la musique, les arts plastiques et la littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Universitaires de Dijon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.101-112, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01100736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eccentricity in Mervyn Peake’s work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymes-Stokes Sophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Peter Winnington. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Miracle Enough: Papers on the Works of Mervyn Peake</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambridge Scholars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.139-152, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01100735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">So the Horizon Line Vanishes': Landscape and Abstraction in England from the 1930s to the 1950s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascale Guibert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reflective Landscapes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rodopi, pp.69-81, 2010, "Spatial Practices"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00482063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Linearity, an English Trait?”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymes-Stokes Sophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Englishness Revisited</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholars Press Publishing, pp.55-67, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From ‘Sedate' to ‘Rotten': the Role of Books in the Genesis of The Power and the Glory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Gallix et Vanessa Guignery. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plus sur Greene. The Power and the Glory: The Sorbonne Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Atlande, pp.31-39, 2007, Clefs Concours</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bille et l'encrier : écriture et auto-illustration chez Mervyn Peake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Liliane Louvel et Henri Scepi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Texte/Image : nouveaux problèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.201-218, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iconomorphoses : appropriation, éthique et partage. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candice Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laureano Montero Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judite Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Seree-Chaussinand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textes &amp; Contextes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Iconomorphoses : appropriation, éthique et partage – Représentations du monde hispanique actuel dans les séries télévisées / Iconomorphoses: Appropriation, Ethics and Sharing – Representations of today’s Hispanic world in television series, 19-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04974941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">London Impressions d’Alice Meynell et William Hyde (1898) : fabrique du livre et connectivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écriture et image : cahiers du CEEI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Lettres, lignes, tracés, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03315711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candice Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Morisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces : image, texte, language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Jeux de Formats (1) / Playing with Format (1), 45, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/interfaces.2003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le livre illustré face à la danse : un médium empathique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textimage : revue d'étude du dialogue texte-image </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Illustrer ?, 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02937430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfaces : une transition vers le numérique et l’édition ouverte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Bernez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de l'InSHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 63, pp.21-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02460949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promenade along the coast: Paul Nash and Dave McKean revisit Dymchurch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polysèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Landscapes / Cityscapes, 22, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/polysemes.5730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Woodcuts and Some Words: Edward Gordon Craig’s lasting impressions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image &amp; Narrative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Impression(s), 20 (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02466292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: Impression(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image &amp; Narrative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Impression(s), 20 (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02468095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : Interfaces volume 39 (&amp;quot;Gestures and their Traces&amp;quot;)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Bernez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces : image, texte, language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02937427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to volume 40 of Interfaces (&amp;quot;Gestures and Transmission&amp;quot;)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymes-Stokes Sophie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Bernez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces : image, texte, language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Geste et transmission / Gestures and Transmission, 40, pp.5-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution de la critique intermédiale dans Word & Image : le cas de l'illustration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymes-Stokes Sophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La part de l'œil - Revue de pensée des arts plastiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Force de figures, 31, pp.182-191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension pour les Cahiers victoriens et édouardiens, n° 86 (automne 2017) : Andrea Korda, Printing and Painting the News in Victorian London: The Graphic and Social Realism, 1869-1891 (Farnham, Ashgate, 2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymes-Stokes Sophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01657126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Maeck et Matthias Steinle (dir.). L’Image d’archives. Une image en devenir. Presses Universitaires de Rennes, 2016, 339 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymes-Stokes Sophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textes &amp; Contextes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, https://preo.u-bourgogne.fr/textesetcontextes/index.php?id=892</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01614930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couleur et transparence à l’ère des procédés photomécaniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymes-Stokes Sophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polysèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, La transparence, 13, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/polysemes.279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01345783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illustration et intermédialité, entre gravure et photographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymes-Stokes Sophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Licorne : Revue de langue et de littérature française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Autour du Tiers pictural. « Thanks to Liliane Louvel », 106, pp.133-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01100730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 1946 production of The Fairy Queen in Covent Garden: 'A Triumph of British music and Stagecraft'?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymes-Stokes Sophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de civilisation britannique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol. XVII (n° 4), pp.51-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00789832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivy and Bones: ruins and reversibility during the Blitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études britanniques contemporaines - Revue de la Société dʼétudes anglaises contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 43, pp.55-71. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ebc.1320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00789831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRESENTATION: THE 2010 WORD & IMAGE CONFERENCE IN DIJON TEXTE ET IMAGE : LA THÉORIE AU 21ème SIECLE WORD AND IMAGE: THEORY IN THE 21 st CENTURY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Seree-Chaussinand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces : image, texte, language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03246940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Across the Lens of the Eye': Interaction between Word and Image in Mervyn Peake's Work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces : image, texte, language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29, pp.105-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00482064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recording Britain : John Piper et le patrimoine architectural anglais dans les années 1940</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polysèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Parcours, détours, n° 10, pp.59-72. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/polysemes.628⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Piper et Benjamin Britten : le renouveau de l'opéra anglais et ses décors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue LISA / LISA e-journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, volume IV (n°2), pp.89-105. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lisa.2254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chemins de l’imaginaire : trois rêveries de Mervyn Peake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymes-Stokes Sophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Anglaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 56 (2003/1), pp.24-38. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/etan.561.38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Quality of Flux’: The Formal Logic of Mervyn Peake’s Illustrations and Texts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymes-Stokes Sophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peake Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 8 (1), pp.6-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinematic Features in Gormenghast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymes-Stokes Sophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peake Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 6 (1), pp.36-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modernist Mediascapes: Illustration, Print Culture and the Matter of Books</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Legenda. , In press, Visual Culture, Carolin Duttlinger, 978-1-839543-61-6 (hardback) ; 978-1-839543-62-3 (paperback) ; 978-1-839543-63-0 (JSTOR ebook)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05459817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation and Illustration: New Cartographies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wells-Lassagne Shannon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Palgrave Macmillan Cham. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Palgrave Studies in Adaptation and Visual Culture, 978-3-031-32133-7. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-32134-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illustrating Identity/ies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Collé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Friant-Kessler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Nancy - Editions Universitaires de Lorraine. , Book Practices &amp; Textual Itineraries (10), 246 pp., In press, Nathalie Collé et Monica Latham, 978-2-8143-0580-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02934868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illustrating History / Illustrer l'histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Collé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Latham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Friant-Kessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Nancy - Éditions Universitaires de Lorraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 7, pp.252, 2019, Book Practices &amp; Textual Itineraries, Nathalie Collé; Monica Latham, 978-2-8143-0525-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02934859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illustration and Intermedial Avenues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Collé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymes-Stokes Sophie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Friant-Kessler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Nancy - Editions Universitaires de Lorraine. Book Practices &amp; Textual Itineraries (5), 184 pp., 2017, Nathalie Collé et Monica Latham, 978-2-8143-0301-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01503187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In and Out: Eccentricity in Britain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cambridge Scholars Publishing. 2012, 9781443839075</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04434305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In and Out: Eccentricity in Britain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymes-Stokes Sophie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mellet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cambridge Scholars Press, pp.320, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00789847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermediality and the textualized nonhuman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inaugural Max Nänny Lecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Amsterdam, Amsterdam Institute for Humanities Research (AIHR), Mar 2025, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05012608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfaces, une revue multi-tutelles : apports du pôle édition-publication ouverte de la MSH de Dijon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les presses universitaires et l’édition numérique ouverte : bilan et perspectives [Colloque]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSH de Dijon (Université de Bourgogne); Armelle Thomas; Daniel Battesti; Henri Garric, Nov 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04716224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfaces : une revue multi-tutelle et les apports du pôle édition-publication ouverte de la MSH de Dijon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Bernez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les presses universitaires et l'édition numérique : bilan et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSH de l'Université de Bourgogne (Dijon), Nov 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flower power: Botany, fiction and image-acts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'acte d'image en littérature / The image-act in literature (1880-2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UCLouvain (Anne Reverseau), Apr 2024, Louvain-La-Neuve, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04629376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littoral, écotone et intermédialité dans A Land de Jacquetta Hawkes (1951)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la SAES (NAncy), Atelier de la SAIT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine, May 2024, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04629379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape and the politics of intermedial ecocriticism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Literature and Politics: Intermedial Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gabriele Rippl; Sofie Behluli, Oct 2023, Berne (Suisse), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04266920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le littoral des Iles britanniques : frontière et écotone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Migrations" : Dialogues interdisciplinaires de la Protohistoire à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSH de Dijon (Axe 1 : Migrations); Martine clouzot; Brigitte Denker-Bercoff, Dec 2023, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04325977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The subtitled garden and the archaeology of the typographic page</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IAWIS conference - Sedimentation: Towards an archaeology of word and image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidade Federal de Minas Gerais - UFMG, Aug 2023, Belo Horizonte, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Projet M-LIEN : le MOOC Métamorphoses du livre, une expérimentation à la croisée de l’enseignement et de la recherche »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude Illustr4tio et MOOC M-LIEN à l'Université de Lorraine (IDEA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nathalie Collé, Nov 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orlando, posterity and textual survival beyond the book</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Society for Intermedial Studies Conference :In Between and Across: New Directions, Mappings and Contact Zones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Intermedial Studies, Sep 2022, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A little deeper into the sea&amp;quot;: William Hyde's illustrations to Ford Madox Ford's The Cinque Ports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International IAWIS/AIERTI Conference: Water and Sea in Word and Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université du Luxembourg, Jul 2021, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03461319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danse et illustration : la marionnette et le masque de l’illustrateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire Image &amp; critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Dijon (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03461226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Distant woods”: the matter of books and the modernist pastoral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Colloquium on Writing, Sound, and Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Fédérale de Minas Gerais, Oct 2021, Minas Gerais, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03461283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La satire graphique et le dessin de presse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude : Enseignement de spécialité en anglais / monde contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lignes et points : Illustration, impressionnisme littéraire et procédés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre et la ligne II – Cycle de conférences CEEI-Thalim 2019-2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'image fixe dans l'enseignement de spécialité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude : L’Enseignement de spécialité en LLCER anglais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Promenade Along the Coast: (Re)visiting Dymchurch in the Works of Paul Nash and Dave McKean”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymes-Stokes Sophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape / Cityscape: Writing / Painting / Imagining Situational Identity in British Literature and Visual Arts (18th – 21st centuries)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capturing gesture: Illustrations to dance narratives for the Beaumont Press</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymes-Stokes Sophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Congrès international de IAWIS/ AIERTI à l’Université de Lausanne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">’Working from the black towards the light’: Modernist wood-engraving and photography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymes-Stokes Sophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Congrès de ESSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Galway, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expiation et filiation dans Death of a Hero de Richard Aldington</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymes-Stokes Sophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Grande Guerre et le phénomène du scandale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graver, sculpter : un geste moderniste. Descriptions ekphrastiques dans les manuels de gravure sur bois des années 1920 et 1930 en Grande Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées doctorales interdisciplinaires de la CUSO à l’Université de Lausanne (Les relations entre textes et images)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03462027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illustration, wood-engraving and the textual fabric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Texts and Textiles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00789853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genesis de Paul Nash : exploration de l'imaginaire par la gravure dans le livre illustré moderniste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Congrès international pour l'étude des rapports entre texte et image organisé par l'association IAWIS/ AIERTI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00789850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Mervyn Peake : ‘Alice, Tenniel et moi’ »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SurréAlice (vol. 2, Illustr’alice)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.46-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview in Will Self's radio programme &amp;quot;The Death of the Eccentric&amp;quot; on Radio 4 (Archive 4) https://www.bbc.co.uk/programmes/m0006kt6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02179355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension pour la revue Cercles : Laurent Mellet, Jonathan Coe : Les politiques de l’intime (Paris : Presses de l’université Paris-Sorbonne, 2015).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymes-Stokes Sophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01373897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension pour la revue Cercles : Alan Greenlees, Fiona Hayes, Joanna Meacock, Mark Roberts (eds.), Fred A. Farrell: Glasgow’s War Artist (Glasgow Museums & Philip Wilson Publishers, 2014).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymes-Stokes Sophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01373896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notices de catalogue d'exposition pour des œuvres de Muirhead Bone, Paul Nash et C. R. W. Nevinson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1914, la mort des poètes, Strasbourg, Bibliothèque Nationale et Universitaire, 2014.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03329333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension pour Les Cahiers victoriens et édouardiens, n° 80 (automne 2014) : Paul Goldman and Simon Cooke (eds.), Reading Victorian Illustration, 1855-1875: Spoils of the Lumber Room (Londres, Ashgate, 2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymes-Stokes Sophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01373894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension : David Fraser Jenkins, John Piper: The Forties (Londres: Philip Wilson publishers, 2000 / 2012) pour la revue Cercles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymes-Stokes Sophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01373892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension pour la revue Cercles : Maeve Gilmore (ed.), Peake’s Progress: Selected Writings & Drawings of Mervyn Peake (Londres: British Library 2011).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymes-Stokes Sophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01373893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paysage médial et la facture de l’œuvre : Livre, impression, illustration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université Montpellier III - Paul Valéry, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04107225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paysage médial et la facture de l’oeuvre : livre, impression, illustration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Louvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Ecole doctorale ED 58 Montpellier 3, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05458641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId134"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1EBECB01"/>
+    <w:nsid w:val="60840EA3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-aymes-stokes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3102-9597" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/06113967X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/217148300" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000359411587" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ll.univ-poitiers.fr/etudes-anglophones/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://forellis.labo.univ-poitiers.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459836v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aymes-Stokes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108250v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422215v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shannon Wells-Lassagne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aymes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-32134-4_1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-32134-4" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814268v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304087v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Friant-Kessler" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08307-8.p.0227" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318778v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Coll&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Leroy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pun.giantchair.com/livre/?GCOI=28648100229430" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01491842v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eud.u-bourgogne.fr/litterature/528-le-scandale-de-la-grande-guerre-9782364412118.html" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01613210v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymes-Stokes Sophie" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/9782367812489.html" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02934846v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01345785v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01334874v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100740v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.michelhoudiardediteur.com/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100732v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100736v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eud.u-bourgogne.fr/3-arts-et-histoire-de-l-art" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100735v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cambridgescholars.com/miracle-enough-16" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482063v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472395v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481595v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481594v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/30923?lang=en" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974941v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Lemaire" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureano Montero Montero" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judite Rodrigues" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Seree-Chaussinand" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315711v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312403v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Morisson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/interfaces.2003" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937430v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460949v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Bernez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466292v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423283v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/polysemes.5730" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02468095v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Coste" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937427v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956277v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664925v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01657126v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01614930v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01345783v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/polysemes.279" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100730v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00789832v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00789831v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebc.1320" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03246940v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482064v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481591v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/polysemes.628" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481592v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lisa.2254" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345790v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etan.561.38" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345792v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345796v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459817v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422176v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wells-Lassagne Shannon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-32134-4?sap-outbound-id=2B5FEA55C3BC987F8A3D49AA72D7A7604A720977&amp;amp;utm_source=standard&amp;amp;utm_medium=email&amp;amp;utm_campaign=000_LAN36_0000019083_Book%20author%20congrats%20NEW&amp;amp;utm_content=EN_33928_20240128&amp;amp;mkt-key=351F92E15A1B1EEEAEF839181B304BF6" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02934868v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02934859v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Latham" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01503187v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04434305v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mellet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00789847v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012608v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716224v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763533v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629376v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629379v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325977v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266920v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195395v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963864v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769441v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461319v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461226v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461283v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974406v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108959v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974396v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962879v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962882v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962885v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962887v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462027v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00789853v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00789850v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963902v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179355v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373897v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373896v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329333v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373894v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373892v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373893v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04107225v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05458641v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Louvel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-aymes-stokes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3102-9597" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/06113967X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/217148300" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000359411587" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ll.univ-poitiers.fr/etudes-anglophones/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://forellis.labo.univ-poitiers.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459836v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aymes-Stokes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108250v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422215v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shannon Wells-Lassagne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aymes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-32134-4_1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-32134-4" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814268v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304087v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Friant-Kessler" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08307-8.p.0227" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318778v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Coll&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Leroy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pun.giantchair.com/livre/?GCOI=28648100229430" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01491842v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eud.u-bourgogne.fr/litterature/528-le-scandale-de-la-grande-guerre-9782364412118.html" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01613210v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymes-Stokes Sophie" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/9782367812489.html" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02934846v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01345785v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01334874v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100740v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.michelhoudiardediteur.com/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100732v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100736v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eud.u-bourgogne.fr/3-arts-et-histoire-de-l-art" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100735v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cambridgescholars.com/miracle-enough-16" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482063v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472395v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481595v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481594v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/30923?lang=en" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974941v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Lemaire" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureano Montero Montero" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judite Rodrigues" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Seree-Chaussinand" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315711v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312403v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Morisson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/interfaces.2003" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937430v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460949v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Bernez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423283v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/polysemes.5730" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466292v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02468095v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Coste" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937427v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956277v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664925v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01657126v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01614930v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01345783v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/polysemes.279" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100730v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00789832v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00789831v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebc.1320" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03246940v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482064v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481591v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/polysemes.628" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481592v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lisa.2254" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345790v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etan.561.38" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345792v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345796v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459817v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422176v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wells-Lassagne Shannon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-32134-4?sap-outbound-id=2B5FEA55C3BC987F8A3D49AA72D7A7604A720977&amp;amp;utm_source=standard&amp;amp;utm_medium=email&amp;amp;utm_campaign=000_LAN36_0000019083_Book%20author%20congrats%20NEW&amp;amp;utm_content=EN_33928_20240128&amp;amp;mkt-key=351F92E15A1B1EEEAEF839181B304BF6" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02934868v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02934859v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Latham" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01503187v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04434305v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mellet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00789847v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012608v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716224v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763533v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629376v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629379v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266920v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325977v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195395v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963864v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769441v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461319v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461226v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461283v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974406v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108959v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974396v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962879v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962882v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962885v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962887v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462027v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00789853v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00789850v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963902v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179355v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373897v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373896v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329333v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373894v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373892v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373893v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04107225v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05458641v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Louvel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>