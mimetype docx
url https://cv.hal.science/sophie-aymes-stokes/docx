--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:79.947916666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sophie Aymes-Stokes </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Université de PoitiersDépartement d'Etudes Anglophones</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sophie-aymes-stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3102-9597</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">06113967X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">217148300</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000359411587</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeure de littérature britannique et intermédialité à l'Université de Poitiers.Département d'Etudes Anglophones / UFR Lettres et Langues.</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://ll.univ-poitiers.fr/etudes-anglophones/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du laboratoire FoReLLIS (UR 15076) : </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://forellis.labo.univ-poitiers.fr/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Directrice de l'Equipe B (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature, Image, Scène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Littérature et culture visuelle britanniques (20ème -21ème siècles)IntermédialitéModernismeCulture de l’impriméIllustrationEcocritique</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“A monument more lasting than bronze”: Fragile inscriptions in the garden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ed. Marco Maggi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Captioned Landscapes: Intermedial Combinations Beyond the Human</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vernon Press, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05459836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flower Power: Jocelyn Brooke’s Orchids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dir. Servanne Monjour et Anne Reverseau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’acte d’image en littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 978-2-924925-32-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05108250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: The Circulation of Images—Illustration, Adaptation and the Global Turn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shannon Wells-Lassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Palgrave Macmillan Cham. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptation and Illustration: New Cartographies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-21, 2024, Palgrave Studies in Adaptation and Visual Culture, 978-3-031-32133-7. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-32134-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“‘Bosques distantes”: a matéria dos livros e a pastoral modernista“ (“‘Distant woods’: The matter of books and the modernist pastoral“)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editora Fino Traço. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Escrita, som, imagem, vol. 3 : Natureza em foco</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.87-109, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03814268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre Traces et mémoire. Illustrer la poésie de la Grande Guerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Friant-Kessler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collonges (Julien), Victoroff (Tatiana). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lyre et les Armes. Poètes en guerre : Péguy, Stadler, Owen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.227-241, 2019, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-08307-8.p.0227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02304087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Collé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Friant-Kessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Collé; Monica Latham. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Illustrating History / Illustrer l'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Nancy - Éditions Universitaires de Lorraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Book practices &amp; textual itineraries, 978-2-8143-0525-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expiation et filiation dans Death of a Hero de Richard Aldington (1929)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Scandale de la Grande Guerre : tuer les fils</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Universitaires de Dijon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.91-105, 2017, 978-2-36441-211-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01491842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Autographic wood-engraving: Modernist DIY“</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymes-Stokes Sophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Humble in 19th- to 21st-Century British Literature and Arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de la Méditerranée – PULM</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.35-50, 2017, 978-2-36781-248-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01613210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Illustration and Intermedial Avenues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Collé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Friant-Kessler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Nancy - Editions Universitaires de Lorraine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Illustration and Intermedial Avenues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Book Practices &amp; Textual Itineraries (5), pp.7-17, 2017, 978-2-8143-0301-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02934846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lines or Dots? Reproduction Processes in Handbooks on Illustration, 1890s-1910s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymes-Stokes Sophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cambridge Scholars Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Point, Dot, Period.. The Dynamics of Punctuation in Text and Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2016, ISBN (10): 1-4438-8806-0 ISBN (13): 978-1-4438-8806-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01345785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Printmaking during the First World War: the ‘unseen moving goal’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Michel Ganteau and Christine Reynier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethics of Alterity: Confrontation and Responsability in 19th- to 21st-century British Arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de la Méditerranée, pp.37-52, 2015, 978-2-36781-176-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01334874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Possibilités de survie sur notre planète</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymes-Stokes Sophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire Omhovère. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Art du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, VII, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Houdiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.62-76, 2014, collection Essais sur l'art</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01100740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robinsonner dans l’Angleterre contemporaine : le paysage chez Patrick Keiller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire Omhovère. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Art du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, VII, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Houdiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.77-86, 2014, collection Essais sur l'art</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01100732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Text, Image and Embroidery: Threads and Scratches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymes-Stokes Sophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Texte, texture, textile. Variations sur le tissage dans la musique, les arts plastiques et la littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Universitaires de Dijon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.101-112, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01100736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eccentricity in Mervyn Peake’s work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymes-Stokes Sophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Peter Winnington. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Miracle Enough: Papers on the Works of Mervyn Peake</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambridge Scholars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.139-152, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01100735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">So the Horizon Line Vanishes': Landscape and Abstraction in England from the 1930s to the 1950s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascale Guibert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reflective Landscapes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rodopi, pp.69-81, 2010, "Spatial Practices"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00482063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Linearity, an English Trait?”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymes-Stokes Sophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Englishness Revisited</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholars Press Publishing, pp.55-67, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From ‘Sedate' to ‘Rotten': the Role of Books in the Genesis of The Power and the Glory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Gallix et Vanessa Guignery. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plus sur Greene. The Power and the Glory: The Sorbonne Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Atlande, pp.31-39, 2007, Clefs Concours</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bille et l'encrier : écriture et auto-illustration chez Mervyn Peake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Liliane Louvel et Henri Scepi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Texte/Image : nouveaux problèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.201-218, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iconomorphoses : appropriation, éthique et partage. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candice Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laureano Montero Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judite Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Seree-Chaussinand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textes &amp; Contextes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Iconomorphoses : appropriation, éthique et partage – Représentations du monde hispanique actuel dans les séries télévisées / Iconomorphoses: Appropriation, Ethics and Sharing – Representations of today’s Hispanic world in television series, 19-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04974941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">London Impressions d’Alice Meynell et William Hyde (1898) : fabrique du livre et connectivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écriture et image : cahiers du CEEI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Lettres, lignes, tracés, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03315711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candice Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Morisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces : image, texte, language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Jeux de Formats (1) / Playing with Format (1), 45, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/interfaces.2003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le livre illustré face à la danse : un médium empathique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textimage : revue d'étude du dialogue texte-image </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Illustrer ?, 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02937430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfaces : une transition vers le numérique et l’édition ouverte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Bernez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de l'InSHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 63, pp.21-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02460949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promenade along the coast: Paul Nash and Dave McKean revisit Dymchurch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polysèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Landscapes / Cityscapes, 22, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/polysemes.5730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Woodcuts and Some Words: Edward Gordon Craig’s lasting impressions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image &amp; Narrative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Impression(s), 20 (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02466292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: Impression(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image &amp; Narrative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Impression(s), 20 (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02468095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : Interfaces volume 39 (&amp;quot;Gestures and their Traces&amp;quot;)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Bernez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces : image, texte, language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02937427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to volume 40 of Interfaces (&amp;quot;Gestures and Transmission&amp;quot;)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymes-Stokes Sophie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Bernez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces : image, texte, language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Geste et transmission / Gestures and Transmission, 40, pp.5-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution de la critique intermédiale dans Word & Image : le cas de l'illustration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymes-Stokes Sophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La part de l'œil - Revue de pensée des arts plastiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Force de figures, 31, pp.182-191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension pour les Cahiers victoriens et édouardiens, n° 86 (automne 2017) : Andrea Korda, Printing and Painting the News in Victorian London: The Graphic and Social Realism, 1869-1891 (Farnham, Ashgate, 2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymes-Stokes Sophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01657126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Maeck et Matthias Steinle (dir.). L’Image d’archives. Une image en devenir. Presses Universitaires de Rennes, 2016, 339 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymes-Stokes Sophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textes &amp; Contextes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, https://preo.u-bourgogne.fr/textesetcontextes/index.php?id=892</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01614930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couleur et transparence à l’ère des procédés photomécaniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymes-Stokes Sophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polysèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, La transparence, 13, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/polysemes.279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01345783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illustration et intermédialité, entre gravure et photographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymes-Stokes Sophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Licorne : Revue de langue et de littérature française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Autour du Tiers pictural. « Thanks to Liliane Louvel », 106, pp.133-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01100730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 1946 production of The Fairy Queen in Covent Garden: 'A Triumph of British music and Stagecraft'?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymes-Stokes Sophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de civilisation britannique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol. XVII (n° 4), pp.51-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00789832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivy and Bones: ruins and reversibility during the Blitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études britanniques contemporaines - Revue de la Société dʼétudes anglaises contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 43, pp.55-71. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ebc.1320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00789831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRESENTATION: THE 2010 WORD & IMAGE CONFERENCE IN DIJON TEXTE ET IMAGE : LA THÉORIE AU 21ème SIECLE WORD AND IMAGE: THEORY IN THE 21 st CENTURY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Seree-Chaussinand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces : image, texte, language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03246940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Across the Lens of the Eye': Interaction between Word and Image in Mervyn Peake's Work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces : image, texte, language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29, pp.105-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00482064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recording Britain : John Piper et le patrimoine architectural anglais dans les années 1940</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polysèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Parcours, détours, n° 10, pp.59-72. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/polysemes.628⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Piper et Benjamin Britten : le renouveau de l'opéra anglais et ses décors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue LISA / LISA e-journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, volume IV (n°2), pp.89-105. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lisa.2254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chemins de l’imaginaire : trois rêveries de Mervyn Peake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymes-Stokes Sophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Anglaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 56 (2003/1), pp.24-38. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/etan.561.38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Quality of Flux’: The Formal Logic of Mervyn Peake’s Illustrations and Texts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymes-Stokes Sophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peake Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 8 (1), pp.6-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinematic Features in Gormenghast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymes-Stokes Sophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peake Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 6 (1), pp.36-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modernist Mediascapes: Illustration, Print Culture and the Matter of Books</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Legenda. , In press, Visual Culture, Carolin Duttlinger, 978-1-839543-61-6 (hardback) ; 978-1-839543-62-3 (paperback) ; 978-1-839543-63-0 (JSTOR ebook)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05459817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation and Illustration: New Cartographies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wells-Lassagne Shannon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Palgrave Macmillan Cham. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Palgrave Studies in Adaptation and Visual Culture, 978-3-031-32133-7. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-32134-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illustrating Identity/ies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Collé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Friant-Kessler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Nancy - Editions Universitaires de Lorraine. , Book Practices &amp; Textual Itineraries (10), 246 pp., In press, Nathalie Collé et Monica Latham, 978-2-8143-0580-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02934868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illustrating History / Illustrer l'histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Collé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Latham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Friant-Kessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Nancy - Éditions Universitaires de Lorraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 7, pp.252, 2019, Book Practices &amp; Textual Itineraries, Nathalie Collé; Monica Latham, 978-2-8143-0525-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02934859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illustration and Intermedial Avenues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Collé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymes-Stokes Sophie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Friant-Kessler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Nancy - Editions Universitaires de Lorraine. Book Practices &amp; Textual Itineraries (5), 184 pp., 2017, Nathalie Collé et Monica Latham, 978-2-8143-0301-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01503187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In and Out: Eccentricity in Britain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cambridge Scholars Publishing. 2012, 9781443839075</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04434305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In and Out: Eccentricity in Britain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymes-Stokes Sophie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mellet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cambridge Scholars Press, pp.320, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00789847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermediality and the textualized nonhuman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inaugural Max Nänny Lecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Amsterdam, Amsterdam Institute for Humanities Research (AIHR), Mar 2025, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05012608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfaces, une revue multi-tutelles : apports du pôle édition-publication ouverte de la MSH de Dijon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les presses universitaires et l’édition numérique ouverte : bilan et perspectives [Colloque]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSH de Dijon (Université de Bourgogne); Armelle Thomas; Daniel Battesti; Henri Garric, Nov 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04716224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfaces : une revue multi-tutelle et les apports du pôle édition-publication ouverte de la MSH de Dijon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Bernez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les presses universitaires et l'édition numérique : bilan et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSH de l'Université de Bourgogne (Dijon), Nov 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flower power: Botany, fiction and image-acts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'acte d'image en littérature / The image-act in literature (1880-2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UCLouvain (Anne Reverseau), Apr 2024, Louvain-La-Neuve, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04629376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littoral, écotone et intermédialité dans A Land de Jacquetta Hawkes (1951)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la SAES (NAncy), Atelier de la SAIT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine, May 2024, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04629379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape and the politics of intermedial ecocriticism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Literature and Politics: Intermedial Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gabriele Rippl; Sofie Behluli, Oct 2023, Berne (Suisse), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04266920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le littoral des Iles britanniques : frontière et écotone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Migrations" : Dialogues interdisciplinaires de la Protohistoire à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSH de Dijon (Axe 1 : Migrations); Martine clouzot; Brigitte Denker-Bercoff, Dec 2023, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04325977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The subtitled garden and the archaeology of the typographic page</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IAWIS conference - Sedimentation: Towards an archaeology of word and image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidade Federal de Minas Gerais - UFMG, Aug 2023, Belo Horizonte, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Projet M-LIEN : le MOOC Métamorphoses du livre, une expérimentation à la croisée de l’enseignement et de la recherche »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude Illustr4tio et MOOC M-LIEN à l'Université de Lorraine (IDEA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nathalie Collé, Nov 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orlando, posterity and textual survival beyond the book</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Society for Intermedial Studies Conference :In Between and Across: New Directions, Mappings and Contact Zones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Intermedial Studies, Sep 2022, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A little deeper into the sea&amp;quot;: William Hyde's illustrations to Ford Madox Ford's The Cinque Ports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International IAWIS/AIERTI Conference: Water and Sea in Word and Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université du Luxembourg, Jul 2021, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03461319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danse et illustration : la marionnette et le masque de l’illustrateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire Image &amp; critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Dijon (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03461226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Distant woods”: the matter of books and the modernist pastoral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Colloquium on Writing, Sound, and Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Fédérale de Minas Gerais, Oct 2021, Minas Gerais, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03461283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La satire graphique et le dessin de presse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude : Enseignement de spécialité en anglais / monde contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lignes et points : Illustration, impressionnisme littéraire et procédés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre et la ligne II – Cycle de conférences CEEI-Thalim 2019-2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'image fixe dans l'enseignement de spécialité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude : L’Enseignement de spécialité en LLCER anglais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Promenade Along the Coast: (Re)visiting Dymchurch in the Works of Paul Nash and Dave McKean”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymes-Stokes Sophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape / Cityscape: Writing / Painting / Imagining Situational Identity in British Literature and Visual Arts (18th – 21st centuries)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capturing gesture: Illustrations to dance narratives for the Beaumont Press</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymes-Stokes Sophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Congrès international de IAWIS/ AIERTI à l’Université de Lausanne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">’Working from the black towards the light’: Modernist wood-engraving and photography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymes-Stokes Sophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Congrès de ESSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Galway, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expiation et filiation dans Death of a Hero de Richard Aldington</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymes-Stokes Sophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Grande Guerre et le phénomène du scandale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graver, sculpter : un geste moderniste. Descriptions ekphrastiques dans les manuels de gravure sur bois des années 1920 et 1930 en Grande Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées doctorales interdisciplinaires de la CUSO à l’Université de Lausanne (Les relations entre textes et images)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03462027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illustration, wood-engraving and the textual fabric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Texts and Textiles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00789853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genesis de Paul Nash : exploration de l'imaginaire par la gravure dans le livre illustré moderniste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Congrès international pour l'étude des rapports entre texte et image organisé par l'association IAWIS/ AIERTI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00789850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Mervyn Peake : ‘Alice, Tenniel et moi’ »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SurréAlice (vol. 2, Illustr’alice)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.46-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview in Will Self's radio programme &amp;quot;The Death of the Eccentric&amp;quot; on Radio 4 (Archive 4) https://www.bbc.co.uk/programmes/m0006kt6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02179355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension pour la revue Cercles : Laurent Mellet, Jonathan Coe : Les politiques de l’intime (Paris : Presses de l’université Paris-Sorbonne, 2015).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymes-Stokes Sophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01373897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension pour la revue Cercles : Alan Greenlees, Fiona Hayes, Joanna Meacock, Mark Roberts (eds.), Fred A. Farrell: Glasgow’s War Artist (Glasgow Museums & Philip Wilson Publishers, 2014).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymes-Stokes Sophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01373896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notices de catalogue d'exposition pour des œuvres de Muirhead Bone, Paul Nash et C. R. W. Nevinson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1914, la mort des poètes, Strasbourg, Bibliothèque Nationale et Universitaire, 2014.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03329333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension pour Les Cahiers victoriens et édouardiens, n° 80 (automne 2014) : Paul Goldman and Simon Cooke (eds.), Reading Victorian Illustration, 1855-1875: Spoils of the Lumber Room (Londres, Ashgate, 2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymes-Stokes Sophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01373894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension : David Fraser Jenkins, John Piper: The Forties (Londres: Philip Wilson publishers, 2000 / 2012) pour la revue Cercles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymes-Stokes Sophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01373892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension pour la revue Cercles : Maeve Gilmore (ed.), Peake’s Progress: Selected Writings & Drawings of Mervyn Peake (Londres: British Library 2011).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymes-Stokes Sophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01373893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paysage médial et la facture de l’œuvre : Livre, impression, illustration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université Montpellier III - Paul Valéry, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04107225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paysage médial et la facture de l’oeuvre : livre, impression, illustration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Louvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Ecole doctorale ED 58 Montpellier 3, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05458641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId134"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:79.947916666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sophie Aymes-Stokes </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Université de PoitiersDépartement d'Etudes Anglophones</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sophie-aymes-stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3102-9597</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">06113967X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">217148300</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000359411587</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeure de littérature britannique et intermédialité à l'Université de Poitiers.Département d'Etudes Anglophones / UFR Lettres et Langues.</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://ll.univ-poitiers.fr/etudes-anglophones/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du laboratoire FoReLLIS (UR 15076) : </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://forellis.labo.univ-poitiers.fr/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Directrice de l'Equipe B (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature, Image, Scène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Littérature et culture visuelle britanniques (20ème -21ème siècles)IntermédialitéModernismeCulture de l’impriméIllustrationEcocritique</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“A monument more lasting than bronze”: Fragile inscriptions in the garden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ed. Marco Maggi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Captioned Landscapes: Intermedial Combinations Beyond the Human</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vernon Press, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05459836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flower Power: Jocelyn Brooke’s Orchids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dir. Servanne Monjour et Anne Reverseau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’acte d’image en littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 978-2-924925-32-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05108250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: The Circulation of Images—Illustration, Adaptation and the Global Turn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shannon Wells-Lassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Palgrave Macmillan Cham. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptation and Illustration: New Cartographies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-21, 2024, Palgrave Studies in Adaptation and Visual Culture, 978-3-031-32133-7. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-32134-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“‘Bosques distantes”: a matéria dos livros e a pastoral modernista“ (“‘Distant woods’: The matter of books and the modernist pastoral“)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editora Fino Traço. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Escrita, som, imagem, vol. 3 : Natureza em foco</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.87-109, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03814268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre Traces et mémoire. Illustrer la poésie de la Grande Guerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Friant-Kessler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collonges (Julien), Victoroff (Tatiana). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lyre et les Armes. Poètes en guerre : Péguy, Stadler, Owen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.227-241, 2019, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-08307-8.p.0227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02304087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Collé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Friant-Kessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Collé; Monica Latham. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Illustrating History / Illustrer l'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Nancy - Éditions Universitaires de Lorraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Book practices &amp; textual itineraries, 978-2-8143-0525-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Autographic wood-engraving: Modernist DIY“</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymes-Stokes Sophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Humble in 19th- to 21st-Century British Literature and Arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de la Méditerranée – PULM</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.35-50, 2017, 978-2-36781-248-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01613210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expiation et filiation dans Death of a Hero de Richard Aldington (1929)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Scandale de la Grande Guerre : tuer les fils</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Universitaires de Dijon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.91-105, 2017, 978-2-36441-211-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01491842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Illustration and Intermedial Avenues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Collé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Friant-Kessler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Nancy - Editions Universitaires de Lorraine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Illustration and Intermedial Avenues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Book Practices &amp; Textual Itineraries (5), pp.7-17, 2017, 978-2-8143-0301-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02934846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lines or Dots? Reproduction Processes in Handbooks on Illustration, 1890s-1910s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymes-Stokes Sophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cambridge Scholars Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Point, Dot, Period.. The Dynamics of Punctuation in Text and Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2016, ISBN (10): 1-4438-8806-0 ISBN (13): 978-1-4438-8806-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01345785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Printmaking during the First World War: the ‘unseen moving goal’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Michel Ganteau and Christine Reynier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethics of Alterity: Confrontation and Responsability in 19th- to 21st-century British Arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de la Méditerranée, pp.37-52, 2015, 978-2-36781-176-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01334874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Possibilités de survie sur notre planète</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymes-Stokes Sophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire Omhovère. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Art du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, VII, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Houdiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.62-76, 2014, collection Essais sur l'art</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01100740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robinsonner dans l’Angleterre contemporaine : le paysage chez Patrick Keiller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire Omhovère. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Art du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, VII, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Houdiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.77-86, 2014, collection Essais sur l'art</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01100732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eccentricity in Mervyn Peake’s work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymes-Stokes Sophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Peter Winnington. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Miracle Enough: Papers on the Works of Mervyn Peake</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambridge Scholars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.139-152, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01100735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Text, Image and Embroidery: Threads and Scratches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymes-Stokes Sophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Texte, texture, textile. Variations sur le tissage dans la musique, les arts plastiques et la littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Universitaires de Dijon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.101-112, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01100736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">So the Horizon Line Vanishes': Landscape and Abstraction in England from the 1930s to the 1950s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascale Guibert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reflective Landscapes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rodopi, pp.69-81, 2010, "Spatial Practices"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00482063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Linearity, an English Trait?”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymes-Stokes Sophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Englishness Revisited</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholars Press Publishing, pp.55-67, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From ‘Sedate' to ‘Rotten': the Role of Books in the Genesis of The Power and the Glory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Gallix et Vanessa Guignery. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plus sur Greene. The Power and the Glory: The Sorbonne Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Atlande, pp.31-39, 2007, Clefs Concours</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bille et l'encrier : écriture et auto-illustration chez Mervyn Peake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Liliane Louvel et Henri Scepi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Texte/Image : nouveaux problèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.201-218, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iconomorphoses : appropriation, éthique et partage. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candice Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laureano Montero Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judite Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Seree-Chaussinand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textes &amp; Contextes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Iconomorphoses : appropriation, éthique et partage – Représentations du monde hispanique actuel dans les séries télévisées / Iconomorphoses: Appropriation, Ethics and Sharing – Representations of today’s Hispanic world in television series, 19-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04974941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">London Impressions d’Alice Meynell et William Hyde (1898) : fabrique du livre et connectivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écriture et image : cahiers du CEEI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Lettres, lignes, tracés, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03315711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candice Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Morisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces : image, texte, language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Jeux de Formats (1) / Playing with Format (1), 45, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/interfaces.2003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfaces : une transition vers le numérique et l’édition ouverte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Bernez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de l'InSHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 63, pp.21-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02460949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le livre illustré face à la danse : un médium empathique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textimage : revue d'étude du dialogue texte-image </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Illustrer ?, 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02937430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promenade along the coast: Paul Nash and Dave McKean revisit Dymchurch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polysèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Landscapes / Cityscapes, 22, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/polysemes.5730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Woodcuts and Some Words: Edward Gordon Craig’s lasting impressions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image &amp; Narrative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Impression(s), 20 (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02466292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: Impression(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image &amp; Narrative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Impression(s), 20 (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02468095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : Interfaces volume 39 (&amp;quot;Gestures and their Traces&amp;quot;)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Bernez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces : image, texte, language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02937427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to volume 40 of Interfaces (&amp;quot;Gestures and Transmission&amp;quot;)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymes-Stokes Sophie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Bernez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces : image, texte, language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Geste et transmission / Gestures and Transmission, 40, pp.5-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution de la critique intermédiale dans Word & Image : le cas de l'illustration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymes-Stokes Sophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La part de l'œil - Revue de pensée des arts plastiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Force de figures, 31, pp.182-191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension pour les Cahiers victoriens et édouardiens, n° 86 (automne 2017) : Andrea Korda, Printing and Painting the News in Victorian London: The Graphic and Social Realism, 1869-1891 (Farnham, Ashgate, 2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymes-Stokes Sophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01657126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Maeck et Matthias Steinle (dir.). L’Image d’archives. Une image en devenir. Presses Universitaires de Rennes, 2016, 339 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymes-Stokes Sophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textes &amp; Contextes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, https://preo.u-bourgogne.fr/textesetcontextes/index.php?id=892</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01614930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couleur et transparence à l’ère des procédés photomécaniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymes-Stokes Sophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polysèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, La transparence, 13, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/polysemes.279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01345783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illustration et intermédialité, entre gravure et photographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymes-Stokes Sophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Licorne : Revue de langue et de littérature française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Autour du Tiers pictural. « Thanks to Liliane Louvel », 106, pp.133-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01100730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 1946 production of The Fairy Queen in Covent Garden: 'A Triumph of British music and Stagecraft'?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymes-Stokes Sophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de civilisation britannique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol. XVII (n° 4), pp.51-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00789832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivy and Bones: ruins and reversibility during the Blitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études britanniques contemporaines - Revue de la Société dʼétudes anglaises contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 43, pp.55-71. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ebc.1320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00789831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRESENTATION: THE 2010 WORD & IMAGE CONFERENCE IN DIJON TEXTE ET IMAGE : LA THÉORIE AU 21ème SIECLE WORD AND IMAGE: THEORY IN THE 21 st CENTURY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Seree-Chaussinand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces : image, texte, language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03246940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Across the Lens of the Eye': Interaction between Word and Image in Mervyn Peake's Work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces : image, texte, language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29, pp.105-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00482064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recording Britain : John Piper et le patrimoine architectural anglais dans les années 1940</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polysèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Parcours, détours, n° 10, pp.59-72. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/polysemes.628⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Piper et Benjamin Britten : le renouveau de l'opéra anglais et ses décors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue LISA / LISA e-journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, volume IV (n°2), pp.89-105. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lisa.2254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chemins de l’imaginaire : trois rêveries de Mervyn Peake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymes-Stokes Sophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Anglaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 56 (2003/1), pp.24-38. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/etan.561.38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Quality of Flux’: The Formal Logic of Mervyn Peake’s Illustrations and Texts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymes-Stokes Sophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peake Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 8 (1), pp.6-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinematic Features in Gormenghast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymes-Stokes Sophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peake Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 6 (1), pp.36-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modernist Mediascapes: Illustration, Print Culture and the Matter of Books</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Legenda. , In press, Visual Culture, Carolin Duttlinger, 978-1-839543-61-6 (hardback) ; 978-1-839543-62-3 (paperback) ; 978-1-839543-63-0 (JSTOR ebook)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05459817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation and Illustration: New Cartographies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wells-Lassagne Shannon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Palgrave Macmillan Cham. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Palgrave Studies in Adaptation and Visual Culture, 978-3-031-32133-7. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-32134-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illustrating Identity/ies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Collé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Friant-Kessler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Nancy - Editions Universitaires de Lorraine. , Book Practices &amp; Textual Itineraries (10), 246 pp., In press, Nathalie Collé et Monica Latham, 978-2-8143-0580-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02934868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illustrating History / Illustrer l'histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Collé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Latham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Friant-Kessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Nancy - Éditions Universitaires de Lorraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 7, pp.252, 2019, Book Practices &amp; Textual Itineraries, Nathalie Collé; Monica Latham, 978-2-8143-0525-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02934859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illustration and Intermedial Avenues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Collé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymes-Stokes Sophie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Friant-Kessler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Nancy - Editions Universitaires de Lorraine. Book Practices &amp; Textual Itineraries (5), 184 pp., 2017, Nathalie Collé et Monica Latham, 978-2-8143-0301-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01503187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In and Out: Eccentricity in Britain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cambridge Scholars Publishing. 2012, 9781443839075</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04434305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In and Out: Eccentricity in Britain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymes-Stokes Sophie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mellet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cambridge Scholars Press, pp.320, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00789847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermediality and the textualized nonhuman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inaugural Max Nänny Lecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Amsterdam, Amsterdam Institute for Humanities Research (AIHR), Mar 2025, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05012608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfaces, une revue multi-tutelles : apports du pôle édition-publication ouverte de la MSH de Dijon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les presses universitaires et l’édition numérique ouverte : bilan et perspectives [Colloque]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSH de Dijon (Université de Bourgogne); Armelle Thomas; Daniel Battesti; Henri Garric, Nov 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04716224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfaces : une revue multi-tutelle et les apports du pôle édition-publication ouverte de la MSH de Dijon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Bernez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les presses universitaires et l'édition numérique : bilan et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSH de l'Université de Bourgogne (Dijon), Nov 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flower power: Botany, fiction and image-acts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'acte d'image en littérature / The image-act in literature (1880-2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UCLouvain (Anne Reverseau), Apr 2024, Louvain-La-Neuve, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04629376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littoral, écotone et intermédialité dans A Land de Jacquetta Hawkes (1951)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la SAES (NAncy), Atelier de la SAIT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine, May 2024, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04629379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape and the politics of intermedial ecocriticism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Literature and Politics: Intermedial Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gabriele Rippl; Sofie Behluli, Oct 2023, Berne (Suisse), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04266920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le littoral des Iles britanniques : frontière et écotone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Migrations" : Dialogues interdisciplinaires de la Protohistoire à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSH de Dijon (Axe 1 : Migrations); Martine clouzot; Brigitte Denker-Bercoff, Dec 2023, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04325977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The subtitled garden and the archaeology of the typographic page</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IAWIS conference - Sedimentation: Towards an archaeology of word and image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidade Federal de Minas Gerais - UFMG, Aug 2023, Belo Horizonte, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orlando, posterity and textual survival beyond the book</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Society for Intermedial Studies Conference :In Between and Across: New Directions, Mappings and Contact Zones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Intermedial Studies, Sep 2022, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Projet M-LIEN : le MOOC Métamorphoses du livre, une expérimentation à la croisée de l’enseignement et de la recherche »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude Illustr4tio et MOOC M-LIEN à l'Université de Lorraine (IDEA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nathalie Collé, Nov 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danse et illustration : la marionnette et le masque de l’illustrateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire Image &amp; critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Dijon (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03461226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A little deeper into the sea&amp;quot;: William Hyde's illustrations to Ford Madox Ford's The Cinque Ports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International IAWIS/AIERTI Conference: Water and Sea in Word and Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université du Luxembourg, Jul 2021, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03461319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Distant woods”: the matter of books and the modernist pastoral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Colloquium on Writing, Sound, and Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Fédérale de Minas Gerais, Oct 2021, Minas Gerais, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03461283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lignes et points : Illustration, impressionnisme littéraire et procédés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre et la ligne II – Cycle de conférences CEEI-Thalim 2019-2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La satire graphique et le dessin de presse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude : Enseignement de spécialité en anglais / monde contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'image fixe dans l'enseignement de spécialité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude : L’Enseignement de spécialité en LLCER anglais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Promenade Along the Coast: (Re)visiting Dymchurch in the Works of Paul Nash and Dave McKean”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymes-Stokes Sophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape / Cityscape: Writing / Painting / Imagining Situational Identity in British Literature and Visual Arts (18th – 21st centuries)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capturing gesture: Illustrations to dance narratives for the Beaumont Press</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymes-Stokes Sophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Congrès international de IAWIS/ AIERTI à l’Université de Lausanne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">’Working from the black towards the light’: Modernist wood-engraving and photography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymes-Stokes Sophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Congrès de ESSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Galway, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expiation et filiation dans Death of a Hero de Richard Aldington</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymes-Stokes Sophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Grande Guerre et le phénomène du scandale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graver, sculpter : un geste moderniste. Descriptions ekphrastiques dans les manuels de gravure sur bois des années 1920 et 1930 en Grande Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées doctorales interdisciplinaires de la CUSO à l’Université de Lausanne (Les relations entre textes et images)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03462027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illustration, wood-engraving and the textual fabric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Texts and Textiles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00789853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genesis de Paul Nash : exploration de l'imaginaire par la gravure dans le livre illustré moderniste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Congrès international pour l'étude des rapports entre texte et image organisé par l'association IAWIS/ AIERTI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00789850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Mervyn Peake : ‘Alice, Tenniel et moi’ »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SurréAlice (vol. 2, Illustr’alice)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.46-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview in Will Self's radio programme &amp;quot;The Death of the Eccentric&amp;quot; on Radio 4 (Archive 4) https://www.bbc.co.uk/programmes/m0006kt6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02179355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension pour la revue Cercles : Laurent Mellet, Jonathan Coe : Les politiques de l’intime (Paris : Presses de l’université Paris-Sorbonne, 2015).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymes-Stokes Sophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01373897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension pour la revue Cercles : Alan Greenlees, Fiona Hayes, Joanna Meacock, Mark Roberts (eds.), Fred A. Farrell: Glasgow’s War Artist (Glasgow Museums & Philip Wilson Publishers, 2014).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymes-Stokes Sophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01373896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notices de catalogue d'exposition pour des œuvres de Muirhead Bone, Paul Nash et C. R. W. Nevinson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1914, la mort des poètes, Strasbourg, Bibliothèque Nationale et Universitaire, 2014.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03329333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension pour Les Cahiers victoriens et édouardiens, n° 80 (automne 2014) : Paul Goldman and Simon Cooke (eds.), Reading Victorian Illustration, 1855-1875: Spoils of the Lumber Room (Londres, Ashgate, 2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymes-Stokes Sophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01373894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension : David Fraser Jenkins, John Piper: The Forties (Londres: Philip Wilson publishers, 2000 / 2012) pour la revue Cercles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymes-Stokes Sophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01373892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension pour la revue Cercles : Maeve Gilmore (ed.), Peake’s Progress: Selected Writings & Drawings of Mervyn Peake (Londres: British Library 2011).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymes-Stokes Sophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01373893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paysage médial et la facture de l’œuvre : Livre, impression, illustration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université Montpellier III - Paul Valéry, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04107225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paysage médial et la facture de l’oeuvre : livre, impression, illustration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Louvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aymes-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Ecole doctorale ED 58 Montpellier 3, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05458641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId134"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="60840EA3"/>
+    <w:nsid w:val="881EF972"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-aymes-stokes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3102-9597" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/06113967X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/217148300" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000359411587" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ll.univ-poitiers.fr/etudes-anglophones/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://forellis.labo.univ-poitiers.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459836v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aymes-Stokes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108250v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422215v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shannon Wells-Lassagne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aymes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-32134-4_1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-32134-4" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814268v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304087v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Friant-Kessler" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08307-8.p.0227" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318778v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Coll&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Leroy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pun.giantchair.com/livre/?GCOI=28648100229430" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01491842v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eud.u-bourgogne.fr/litterature/528-le-scandale-de-la-grande-guerre-9782364412118.html" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01613210v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymes-Stokes Sophie" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/9782367812489.html" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02934846v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01345785v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01334874v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100740v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.michelhoudiardediteur.com/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100732v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100736v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eud.u-bourgogne.fr/3-arts-et-histoire-de-l-art" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100735v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cambridgescholars.com/miracle-enough-16" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482063v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472395v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481595v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481594v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/30923?lang=en" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974941v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Lemaire" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureano Montero Montero" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judite Rodrigues" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Seree-Chaussinand" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315711v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312403v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Morisson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/interfaces.2003" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937430v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460949v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Bernez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423283v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/polysemes.5730" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466292v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02468095v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Coste" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937427v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956277v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664925v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01657126v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01614930v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01345783v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/polysemes.279" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100730v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00789832v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00789831v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebc.1320" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03246940v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482064v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481591v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/polysemes.628" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481592v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lisa.2254" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345790v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etan.561.38" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345792v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345796v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459817v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422176v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wells-Lassagne Shannon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-32134-4?sap-outbound-id=2B5FEA55C3BC987F8A3D49AA72D7A7604A720977&amp;amp;utm_source=standard&amp;amp;utm_medium=email&amp;amp;utm_campaign=000_LAN36_0000019083_Book%20author%20congrats%20NEW&amp;amp;utm_content=EN_33928_20240128&amp;amp;mkt-key=351F92E15A1B1EEEAEF839181B304BF6" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02934868v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02934859v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Latham" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01503187v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04434305v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mellet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00789847v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012608v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716224v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763533v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629376v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629379v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266920v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325977v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195395v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963864v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769441v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461319v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461226v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461283v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974406v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108959v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974396v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962879v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962882v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962885v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962887v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462027v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00789853v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00789850v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963902v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179355v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373897v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373896v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329333v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373894v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373892v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373893v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04107225v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05458641v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Louvel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-aymes-stokes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3102-9597" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/06113967X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/217148300" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000359411587" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ll.univ-poitiers.fr/etudes-anglophones/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://forellis.labo.univ-poitiers.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459836v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aymes-Stokes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108250v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422215v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shannon Wells-Lassagne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aymes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-32134-4_1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-32134-4" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814268v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304087v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Friant-Kessler" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08307-8.p.0227" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318778v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Coll&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Leroy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pun.giantchair.com/livre/?GCOI=28648100229430" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01613210v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymes-Stokes Sophie" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/9782367812489.html" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01491842v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eud.u-bourgogne.fr/litterature/528-le-scandale-de-la-grande-guerre-9782364412118.html" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02934846v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01345785v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01334874v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100740v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.michelhoudiardediteur.com/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100732v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100735v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cambridgescholars.com/miracle-enough-16" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100736v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eud.u-bourgogne.fr/3-arts-et-histoire-de-l-art" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482063v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472395v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481595v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481594v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/30923?lang=en" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974941v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Lemaire" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureano Montero Montero" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judite Rodrigues" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Seree-Chaussinand" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315711v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312403v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Morisson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/interfaces.2003" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460949v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Bernez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937430v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423283v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/polysemes.5730" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466292v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02468095v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Coste" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937427v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956277v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664925v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01657126v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01614930v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01345783v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/polysemes.279" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100730v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00789832v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00789831v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebc.1320" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03246940v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482064v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481591v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/polysemes.628" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481592v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lisa.2254" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345790v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etan.561.38" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345792v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345796v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459817v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422176v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wells-Lassagne Shannon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-32134-4?sap-outbound-id=2B5FEA55C3BC987F8A3D49AA72D7A7604A720977&amp;amp;utm_source=standard&amp;amp;utm_medium=email&amp;amp;utm_campaign=000_LAN36_0000019083_Book%20author%20congrats%20NEW&amp;amp;utm_content=EN_33928_20240128&amp;amp;mkt-key=351F92E15A1B1EEEAEF839181B304BF6" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02934868v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02934859v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Latham" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01503187v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04434305v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mellet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00789847v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012608v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716224v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763533v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629376v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629379v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266920v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325977v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195395v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769441v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963864v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461226v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461319v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461283v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108959v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974406v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974396v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962879v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962882v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962885v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962887v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462027v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00789853v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00789850v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963902v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179355v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373897v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373896v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329333v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373894v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373892v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373893v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04107225v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05458641v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Louvel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>