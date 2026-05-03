--- v0 (2026-03-15)
+++ v1 (2026-05-03)
@@ -813,178 +813,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01265728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation : &amp;quot;La linguistique &amp;quot; de &amp;quot; corpus au-delà des champs disciplinaires : questions et enjeux transversaux.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ultériorité dans le passé, valeurs modales, conditionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Bres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Azzopardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les cahiers de praxématique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 54, pp.11-24</w:t>
+              <w:t xml:space="preserve">Faits de langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 40, pp.5-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00959310v1</w:t>
+                <w:t xml:space="preserve">hal-00784507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subordination et productivité modalisante du conditionnel en espagnol et en français</w:t>
+                <w:t xml:space="preserve">Présentation : &amp;quot;La linguistique &amp;quot; de &amp;quot; corpus au-delà des champs disciplinaires : questions et enjeux transversaux.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Azzopardi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studia Universitatis Babes Bolyai - Studia Philologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 4, pp.211-221</w:t>
+              <w:t xml:space="preserve">Les cahiers de praxématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 54, pp.11-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00959319v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00959310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation : &amp;quot;&amp;quot; Les &amp;quot; linguistiques de corpus : enjeux spécifiques inhérents à la nature des données traitées.</w:t>
               </w:r>
@@ -1033,122 +1046,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00959311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultériorité dans le passé, valeurs modales, conditionnel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Subordination et productivité modalisante du conditionnel en espagnol et en français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Azzopardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sarrazin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Azzopardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faits de langues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 40, pp.5-11</w:t>
+              <w:t xml:space="preserve">Studia Universitatis Babes Bolyai - Studia Philologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4, pp.211-221</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00784507v1</w:t>
+                <w:t xml:space="preserve">hal-00959319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temps verbal et énonciation. Le futur et le conditionnel en français : l'un est dialogique, l'autre pas (souvent)</w:t>
               </w:r>
@@ -1242,51 +1242,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Bres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Azzopardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faits de langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 40, pp.37-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1311,51 +1311,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'alternance du conditionnel et de la périphrase itive à l'imparfait dans des corpus oraux espagnols et français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Azzopardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2094,51 +2094,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Périphrases verbales dans le domaine roman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Azzopardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PULM</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 65, 2016, Cahiers de Praxématique</w:t>
             </w:r>
           </w:p>
@@ -2328,51 +2328,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Langage et dynamiques du sens. Études de linguistique ibéro-romane.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Azzopardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Peter Lang, 228 p., 2015, 978-3-0343-1695-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2390,51 +2390,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultériorité dans le passé et valeurs modales médiatives et épistémiques, Faits de langues n° 40</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Bres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2566,51 +2566,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Bres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Azzopardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paris: Ophrys, pp.235, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3075,51 +3075,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grammaticalisation, compositionnalité, variation : les périphrases verbales des langues romanes à la croisée des notions de temps, d’aspect et de modalité.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Azzopardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3409,51 +3409,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-03135183v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Azzopardi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5209/rfrm.71882" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119560v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/linx.2697" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707220v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Huyghe" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/rro.16011.huy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139509v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bres" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616460v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516549v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370059v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828164v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265728v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959310v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959319v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sarrazin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959311v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784507v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780798v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780764v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784422v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344232v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20162712002" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370063v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069212v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20140801014" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718662v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781432v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781429v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438465v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370057v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-ellipses.fr/product_info.php?products_id=11071" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370058v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://praxematique.revues.org/4133" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370488v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Abouda" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01325632v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01213535v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784519v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959306v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785782v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577449v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959303v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713215v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718667v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718671v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370061v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00718652v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-03135183v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Azzopardi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5209/rfrm.71882" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119560v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/linx.2697" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707220v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Huyghe" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/rro.16011.huy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139509v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bres" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616460v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516549v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370059v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828164v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265728v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784507v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sarrazin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959310v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959311v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959319v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780798v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780764v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784422v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344232v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20162712002" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370063v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069212v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20140801014" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718662v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781432v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781429v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438465v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370057v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-ellipses.fr/product_info.php?products_id=11071" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370058v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://praxematique.revues.org/4133" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370488v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Abouda" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01325632v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01213535v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784519v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959306v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785782v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577449v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959303v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713215v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718667v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718671v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370061v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00718652v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>