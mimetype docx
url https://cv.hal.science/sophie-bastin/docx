--- v0 (2026-03-27)
+++ v1 (2026-04-24)
@@ -419,412 +419,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05456596v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying and Quantifying the Impact of Climatic and Non‐Climatic Drivers on River Discharge in Europe</w:t>
+                <w:t xml:space="preserve">Projected evolution of the Urban climate and heatwaves using an ensemble of convection-permitting regional climate models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Collignan</w:t>
+                <w:t xml:space="preserve">Yohanna Michau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Polcher</w:t>
+                <w:t xml:space="preserve">A. Lemonsu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lucas-Picher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Resources Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2024wr038220⟩</w:t>
+              <w:t xml:space="preserve">Climatic Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 178 (8), pp.154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10584-025-03990-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05040076v1</w:t>
+                <w:t xml:space="preserve">hal-05350454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projected evolution of the Urban climate and heatwaves using an ensemble of convection-permitting regional climate models</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cécile Caillaud</w:t>
+                <w:t xml:space="preserve">Wind-cloud interactions observed with Aeolus spaceborne Doppler Wind Lidar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zacharie Titus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bonazzola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Chepfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artem G Feofilov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climatic Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10584-025-03990-9⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-2025-2065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05350454v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05088762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wind-cloud interactions observed with Aeolus spaceborne Doppler Wind Lidar</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identifying and Quantifying the Impact of Climatic and Non‐Climatic Drivers on River Discharge in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Collignan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Polcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bastin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pere Quintana‐segui</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Water Resources Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 61 (4), pp.e2024WR038220. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-2025-2065⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2024wr038220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05088762v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05040076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using a data-driven statistical model to better evaluate surface turbulent heat fluxes in weather and climate numerical models: a demonstration study</w:t>
               </w:r>
@@ -1206,429 +1206,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05269664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Northwestern Mediterranean Heavy Precipitation Events in a Warmer Climate: Robust Versus Uncertain Changes With a Large Convection‐Permitting Model Ensemble</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The added value of km-scale simulations to describe temperature over complex orography: the CORDEX FPS-Convection multi-model ensemble runs over the Alps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Somot</w:t>
+                <w:t xml:space="preserve">P.M.M. Soares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Douville</w:t>
+                <w:t xml:space="preserve">J. A. M. Careto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoinette Alias</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Bastin</w:t>
+                <w:t xml:space="preserve">Rita M. Cardoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaus Goergen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleni Katragkou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2023gl105143⟩</w:t>
+              <w:t xml:space="preserve">Climate Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 62, pp.4491-4514. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00382-022-06593-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04524362v1</w:t>
+                <w:t xml:space="preserve">insu-03913367v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards better understanding the urban environment and its interactions with regional climate change - The WCRP CORDEX Flagship Pilot Study URB-RCC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaby S. Langendijk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomas Halenka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianna Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aitor Aldama Campino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Urban Climate</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 58 (November), pp.102165. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.uclim.2024.102165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04758829v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The added value of km-scale simulations to describe temperature over complex orography: the CORDEX FPS-Convection multi-model ensemble runs over the Alps</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. A. M. Careto</w:t>
+                <w:t xml:space="preserve">Northwestern Mediterranean Heavy Precipitation Events in a Warmer Climate: Robust Versus Uncertain Changes With a Large Convection‐Permitting Model Ensemble</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rita M. Cardoso</w:t>
+                <w:t xml:space="preserve">Samuel Somot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Klaus Goergen</w:t>
+                <w:t xml:space="preserve">Hervé Douville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eleni Katragkou</w:t>
+                <w:t xml:space="preserve">Antoinette Alias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 62, pp.4491-4514. </w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 51 (6), pp.e2023GL105143. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00382-022-06593-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2023gl105143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03913367v2</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04524362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the representation of heatwaves from an ensemble of km‑scale regional climate simulations within CORDEX‑FPS convection</w:t>
               </w:r>
@@ -1746,303 +1746,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04065463v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the near-surface wind field over the Adriatic region: local wind characteristics in the convection-permitting model ensemble</w:t>
+                <w:t xml:space="preserve">Precipitation frequency in Med-CORDEX and EURO-CORDEX ensembles from 0.44° to convection-permitting resolution: impact of model resolution and convection representation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreina Belušić Vozila</w:t>
+                <w:t xml:space="preserve">Minh Ha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danijel Belušić</w:t>
+                <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maja Telišman Prtenjak</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sophie Bastin</w:t>
+                <w:t xml:space="preserve">Lluís Fita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Polcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 62, pp.4617-4634. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00382-023-06703-z⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 62, pp.4515-4540. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00382-022-06594-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04013358v1</w:t>
+                <w:t xml:space="preserve">insu-03916220v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precipitation frequency in Med-CORDEX and EURO-CORDEX ensembles from 0.44° to convection-permitting resolution: impact of model resolution and convection representation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of the near-surface wind field over the Adriatic region: local wind characteristics in the convection-permitting model ensemble</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreina Belušić Vozila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minh Ha</w:t>
+                <w:t xml:space="preserve">Danijel Belušić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maja Telišman Prtenjak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Güttler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bastin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jan Polcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 62, pp.4515-4540. </w:t>
+              <w:t xml:space="preserve">, 2024, 62, pp.4617-4634. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00382-022-06594-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00382-023-06703-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03916220v2</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04013358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The added value of simulated near-surface wind speed over the Alps from a km-scale multimodel ensemble</w:t>
               </w:r>
@@ -2156,1031 +2156,1031 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04572841v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Budyko Framework Based Analysis of the Effect of Climate Change on Watershed Evaporation Efficiency and Its Impact on Discharge Over Europe</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jan Polcher</w:t>
+                <w:t xml:space="preserve">Evaluation of Alpine-Mediterranean precipitation events in convection-permitting regional climate models using a set of tracking algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian K. Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Chan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hylke de Vries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Resources Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2023WR034509⟩</w:t>
+              <w:t xml:space="preserve">Climate Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 61, pp.939-957. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00382-022-06555-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03892710v2</w:t>
+                <w:t xml:space="preserve">insu-03863724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Alpine-Mediterranean precipitation events in convection-permitting regional climate models using a set of tracking algorithms</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Urban effects on precipitation: Do the diversity of research strategies and urban characteristics preclude general conclusions?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hylke de Vries</w:t>
+                <w:t xml:space="preserve">Morgane Lalonde Le Pajolec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Oudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 61, pp.939-957. </w:t>
+              <w:t xml:space="preserve">Urban Climate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 51, pp.101605. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00382-022-06555-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.uclim.2023.101605⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03863724v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04171826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban effects on precipitation: Do the diversity of research strategies and urban characteristics preclude general conclusions?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Budyko Framework Based Analysis of the Effect of Climate Change on Watershed Evaporation Efficiency and Its Impact on Discharge Over Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Collignan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Polcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bastin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Lalonde Le Pajolec</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sophie Bastin</w:t>
+                <w:t xml:space="preserve">Pere Quintana-Seguí</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urban Climate</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 51, pp.101605. </w:t>
+              <w:t xml:space="preserve">Water Resources Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 59 (10), pp.e2023WR034509. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.uclim.2023.101605⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2023WR034509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04171826v1</w:t>
+                <w:t xml:space="preserve">insu-03892710v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Droughts and heatwaves in the Western Mediterranean: impact on vegetation and wildfires using the coupled WRF-ORCHIDEE regional model (RegIPSL)</w:t>
+                <w:t xml:space="preserve">Assessment of the spatio-temporal variability of the added value on precipitation of convection-permitting simulation over the Iberian Peninsula using the RegIPSL regional earth system model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Guion</w:t>
+                <w:t xml:space="preserve">Namendra Kumar Shahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Polcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solène Turquety</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Romain Pennel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lluís Fita</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 58, pp.2881-2903. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00382-021-05938-y⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 59, pp.471-498. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00382-022-06138-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03346164v2</w:t>
+                <w:t xml:space="preserve">insu-03531941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the spatio-temporal variability of the added value on precipitation of convection-permitting simulation over the Iberian Peninsula using the RegIPSL regional earth system model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Droughts and heatwaves in the Western Mediterranean: impact on vegetation and wildfires using the coupled WRF-ORCHIDEE regional model (RegIPSL)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Guion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Namendra Kumar Shahi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Solène Turquety</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Polcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pennel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 59, pp.471-498. </w:t>
+              <w:t xml:space="preserve">, 2022, 58, pp.2881-2903. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00382-022-06138-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00382-021-05938-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03531941v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03346164v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of the terms acting on local 1 h surface temperature variations in Paris region: the specific contribution of clouds</w:t>
+                <w:t xml:space="preserve">The first multi-model ensemble of regional climate simulations at kilometer-scale resolution, part I: evaluation of precipitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscar Rojas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sophie Bastin</w:t>
+                <w:t xml:space="preserve">Nikolina Ban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Ringard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Erika Coppola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuela Pichelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Sobolowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-21-15699-2021⟩</w:t>
+              <w:t xml:space="preserve">Climate Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 57, pp.275-302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00382-021-05708-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03229033v2</w:t>
+                <w:t xml:space="preserve">insu-03195477v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The first multi-model ensemble of regional climate simulations at kilometer-scale resolution, part I: evaluation of precipitation</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Internal variability versus multi‐physics uncertainty in a regional climate model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emanuela Pichelli</w:t>
+                <w:t xml:space="preserve">Alvaro Lavin‐gullon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan Sobolowski</w:t>
+                <w:t xml:space="preserve">Jesus Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bastin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita M. Cardoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lluis Fita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00382-021-05708-w⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Climatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 41 (S1), pp.E656-E671. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/joc.6717⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03195477v2</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02885105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internal variability versus multi‐physics uncertainty in a regional climate model</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Estimation of the terms acting on local 1 h surface temperature variations in Paris region: the specific contribution of clouds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jesus Fernandez</w:t>
+                <w:t xml:space="preserve">Oscar Rojas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Chiriaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lluis Fita</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Justine Ringard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Climatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 41 (S1), pp.E656-E671. </w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (20), pp.15699-15723. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/joc.6717⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/acp-21-15699-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02885105v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03229033v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does convection-permitting simulate better rainfall distribution and extreme over Guinean coast and surroundings?</w:t>
               </w:r>
@@ -3283,51 +3283,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How warmer and drier will the Mediterranean region be at the end of the twenty-first century?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3417,64 +3417,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A first-of-its-kind multi-model convection permitting ensemble for investigating convective phenomena over Europe and the Mediterranean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Coppola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Sobolowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Pichelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3551,51 +3551,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent trends in climate variability at the local scale using 40 years of observations: the case of the Paris region of France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Ringard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Chiriaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3815,51 +3815,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of humidity biases on light precipitation occurrence: observations versus simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Chiriaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3936,64 +3936,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CORDEX-WRF v1.3: development of a module for the Weather Research and Forecasting (WRF) model to support the CORDEX community</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lluís Fita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Polcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theodore M. Giannaros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4064,780 +4064,780 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02101108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of vertical cloud variability over Europe using spatial lidar observations and regional simulation</w:t>
+                <w:t xml:space="preserve">Lagged effects of the Mistral wind on heavy precipitation through ocean-atmosphere coupling in the region of Valencia (Spain)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meriem Chakroun</w:t>
+                <w:t xml:space="preserve">Ségolène Berthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Mailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Drobinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Arsouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 51 (3), pp.813-835. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00382-016-3037-3⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 51 (3), pp.969-983. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00382-016-3153-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01282729v1</w:t>
+                <w:t xml:space="preserve">hal-01318086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global IWV trends and variability in atmospheric reanalyses and GPS observations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bock</w:t>
+                <w:t xml:space="preserve">Characterization of vertical cloud variability over Europe using spatial lidar observations and regional simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Chakroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bastin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Chiriaco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Chepfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-18-16213-2018⟩</w:t>
+              <w:t xml:space="preserve">Climate Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 51 (3), pp.813-835. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00382-016-3037-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01708999v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01282729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of model resolution and Mediterranean sea coupling on hydrometeorological extremes in RCMs in the frame of HyMeX and MED-CORDEX</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Global IWV trends and variability in atmospheric reanalyses and GPS observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Vrac</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Drobinski</w:t>
+                <w:t xml:space="preserve">Ana Claudia Parracho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bastin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00382-016-3374-2⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (22), pp.16213-16237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-18-16213-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01378375v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01708999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of simulated decadal variations over the Euro-Mediterranean region from ENSEMBLES to Med-CORDEX</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ReOBS: a new approach to synthesize long-term multi-variable dataset and application to the SIRTA supersite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Chiriaco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bastin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandro Dell’aquila</w:t>
+                <w:t xml:space="preserve">Jordi Badosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annarita Mariotti</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Leone Cavicchia</w:t>
+                <w:t xml:space="preserve">Julio López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00382-016-3143-2⟩</w:t>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (2), pp.919 - 940. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/essd-10-919-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01321497v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01802135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lagged effects of the Mistral wind on heavy precipitation through ocean-atmosphere coupling in the region of Valencia (Spain)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of model resolution and Mediterranean sea coupling on hydrometeorological extremes in RCMs in the frame of HyMeX and MED-CORDEX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geremy Panthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Drobinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bastin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ségolène Berthou</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L. Li</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 51 (3), pp.969-983. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00382-016-3153-0⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 51 (3), pp.915-932. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00382-016-3374-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01318086v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01378375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ReOBS: a new approach to synthesize long-term multi-variable dataset and application to the SIRTA supersite</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marjolaine Chiriaco</w:t>
+                <w:t xml:space="preserve">Evaluation of simulated decadal variations over the Euro-Mediterranean region from ENSEMBLES to Med-CORDEX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Dell’aquila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Charles Dupont</w:t>
+                <w:t xml:space="preserve">Annarita Mariotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordi Badosa</w:t>
+                <w:t xml:space="preserve">Sandro Calmanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julio López</w:t>
+                <w:t xml:space="preserve">Leone Cavicchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 10 (2), pp.919 - 940. </w:t>
+              <w:t xml:space="preserve">Climate Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 51 (3), pp.857-876. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/essd-10-919-2018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00382-016-3143-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01802135v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01321497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of medicanes over the Mediterranean Sea in a regional climate model ensemble: impact of ocean–atmosphere coupling and increased resolution</w:t>
               </w:r>
@@ -4951,1881 +4951,1881 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01403900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">North-western Mediterranean sea-breeze circulation in a regional climate system model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Drobinski</w:t>
+                <w:t xml:space="preserve">Mistral and Tramontane wind speed and wind direction patterns in regional climate simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anika Obermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanouil Flaounas</w:t>
+                <w:t xml:space="preserve">Sophie Belamari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Conte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Angel Gaertner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 51 (3), pp.1077-1093. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00382-017-3595-z⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 51 (3), pp.1059-1076. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00382-016-3053-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01500417v1</w:t>
+                <w:t xml:space="preserve">hal-01289330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mistral and Tramontane wind speed and wind direction patterns in regional climate simulations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anika Obermann</w:t>
+                <w:t xml:space="preserve">Scaling precipitation extremes with temperature in the Mediterranean: past climate assessment and projection in anthropogenic scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Drobinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérémy Panthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Miguel Angel Gaertner</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 51 (3), pp.1059-1076. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00382-016-3053-3⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 51 (3), pp.1237-1257. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00382-016-3083-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01289330v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01294073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scaling precipitation extremes with temperature in the Mediterranean: past climate assessment and projection in anthropogenic scenarios</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Control of radiation and evaporation on temperature variability in a WRF regional climate simulation: comparison with colocated long term ground based observations near Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bastin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Chiriaco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 51 (3), pp.1237-1257. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00382-016-3083-x⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 51 (3), pp.985-1003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00382-016-2974-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01294073v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01282710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of radiation and evaporation on temperature variability in a WRF regional climate simulation: comparison with colocated long term ground based observations near Paris</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">North-western Mediterranean sea-breeze circulation in a regional climate system model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Drobinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Arsouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Beranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanouil Flaounas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 51 (3), pp.985-1003. </w:t>
+              <w:t xml:space="preserve">, 2018, 51 (3), pp.1077-1093. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00382-016-2974-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00382-017-3595-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01282710v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01500417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial and temporal variability of wind energy resource and production over the North Western Mediterranean Sea: Sensitivity to air-sea interactions</w:t>
+                <w:t xml:space="preserve">West African monsoon dynamics and precipitation: the competition between global SST warming and CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; increase in CMIP5 idealized simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hiba Omrani</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thomas Arsouze</w:t>
+                <w:t xml:space="preserve">Marco Gaetani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cindy Lebeaupin-Brossier</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Janicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lavaysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.renene.2016.09.028⟩</w:t>
+              <w:t xml:space="preserve">Climate Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 48 (3), pp.1353-1373. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00382-016-3146-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01395117v1</w:t>
+                <w:t xml:space="preserve">insu-01309682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">West African monsoon dynamics and precipitation: the competition between global SST warming and CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; increase in CMIP5 idealized simulations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The influence of synoptic circulations and local processes on temperature anomalies at three French observatories.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrille Flamant</w:t>
+                <w:t xml:space="preserve">Cheikh Dione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Lohou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Chiriaco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lothon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bastin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Lavaysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00382-016-3146-z⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Meteorology and Climatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 58 (1), pp.141-158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/JAMC-D-16-0113.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01309682v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01372848v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of synoptic circulations and local processes on temperature anomalies at three French observatories.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marie Lothon</w:t>
+                <w:t xml:space="preserve">Spatial and temporal variability of wind energy resource and production over the North Western Mediterranean Sea: Sensitivity to air-sea interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiba Omrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Drobinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Arsouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bastin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Lebeaupin-Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Meteorology and Climatology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Renewable Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 101, pp.680 - 689. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.renene.2016.09.028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1175/JAMC-D-16-0113.1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01372848v2</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01395117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MED-CORDEX initiative for Mediterranean Climate studies.</w:t>
+                <w:t xml:space="preserve">Comparison of real-time refractivity measurements by radar with automatic weather stations, AROME-WMED and WRF forecast simulations during SOP1 of the HyMeX campaign</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paolo M. Ruti</w:t>
+                <w:t xml:space="preserve">Lucas Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Somot</w:t>
+                <w:t xml:space="preserve">Olivier Caumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Giorgi</w:t>
+                <w:t xml:space="preserve">Laurent Goulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clotilde Dubois</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanouil Flaounas</w:t>
+                <w:t xml:space="preserve">Laurent Menut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 97 (7), pp.1187-1208. </w:t>
+              <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 142 (S1), pp.138-152. </w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1175/BAMS-D-14-00176.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/qj.2799⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01241426v1</w:t>
+                <w:t xml:space="preserve">insu-01293204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scaling of precipitation extremes with temperature in the French Mediterranean region: What explains the hook shape?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Influence of submonthly air-sea coupling on heavy precipitation events in the Western Mediterranean basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Berthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Mailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bastien Alonzo</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Arsouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2015JD023497⟩</w:t>
+              <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 142 (S1), pp.453-471. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/qj.2717⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01298539v1</w:t>
+                <w:t xml:space="preserve">insu-01242008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of submonthly air-sea coupling on heavy precipitation events in the Western Mediterranean basin</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thomas Arsouze</w:t>
+                <w:t xml:space="preserve">Intercomparison of statistical and dynamical downscaling models under the EURO- and MED-CORDEX initiative framework: present climate evaluations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pradeebane Vaittinada Ayar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bastin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Carreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Déqué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/qj.2717⟩</w:t>
+              <w:t xml:space="preserve">Climate Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 46 (3), pp.1301-1329. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00382-015-2647-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01242008v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01157671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intercomparison of statistical and dynamical downscaling models under the EURO- and MED-CORDEX initiative framework: present climate evaluations</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Julie Carreau</w:t>
+                <w:t xml:space="preserve">Cyclone contribution to the Mediterranean Sea water budget</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanouil Flaounas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Déqué</w:t>
+                <w:t xml:space="preserve">Alejandro Di Luca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Drobinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Mailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Arsouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 46 (3), pp.1301-1329. </w:t>
+              <w:t xml:space="preserve">, 2016, 46 (3), pp.913-927. </w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00382-015-2647-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00382-015-2622-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01157671v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01152451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclone contribution to the Mediterranean Sea water budget</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Remote sensing ice supersaturation inside and near cirrusclouds: a case study in the subtropics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alejandro Di Luca</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Thomas Arsouze</w:t>
+                <w:t xml:space="preserve">Christophe Hoareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Chepfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Vidot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Chiriaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00382-015-2622-1⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17, pp.639-645. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/asl.714⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01152451v1</w:t>
+                <w:t xml:space="preserve">insu-01408828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of real-time refractivity measurements by radar with automatic weather stations, AROME-WMED and WRF forecast simulations during SOP1 of the HyMeX campaign</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MED-CORDEX initiative for Mediterranean Climate studies.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Goulet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Bastin</w:t>
+                <w:t xml:space="preserve">Paolo M. Ruti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Menut</w:t>
+                <w:t xml:space="preserve">S Somot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Giorgi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanouil Flaounas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/qj.2799⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 97 (7), pp.1187-1208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/BAMS-D-14-00176.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01293204v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01241426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remote sensing ice supersaturation inside and near cirrusclouds: a case study in the subtropics</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hélène Chepfer</w:t>
+                <w:t xml:space="preserve">Scaling of precipitation extremes with temperature in the French Mediterranean region: What explains the hook shape?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Vidot</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bastien Alonzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bastin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Muller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Science Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 17, pp.639-645. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 121 (7), pp.3100-3119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/asl.714⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2015JD023497⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01408828v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01298539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dry soils exacerbated 2006 heatwave in Northern France</w:t>
               </w:r>
@@ -6930,554 +6930,554 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01130255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An EarthCARE/ATLID simulator to evaluate cloud description in climate models</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Grégory Césana</w:t>
+                <w:t xml:space="preserve">Sensitivity of an intense rain event between atmosphere-only and atmosphere–ocean regional coupled models: 19 September 1996</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Berthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Mailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Drobinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Arsouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2015JD023919⟩</w:t>
+              <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 141 (686), pp.258-271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/qj.2355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01201791v1</w:t>
+                <w:t xml:space="preserve">hal-00955990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity of an intense rain event between atmosphere-only and atmosphere–ocean regional coupled models: 19 September 1996</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Regional mesoscale air-sea coupling impacts and extreme meteorological events role on the Mediterranean Sea water budget</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Lebeaupin Brossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bastin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Béranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/qj.2355⟩</w:t>
+              <w:t xml:space="preserve">Climate Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 44 (3-4), pp.1029-1051. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00382-014-2252-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00955990v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01038122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regional mesoscale air-sea coupling impacts and extreme meteorological events role on the Mediterranean Sea water budget</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sensitivity testing of WRF parameterizations on air-sea interaction and its impact on water cycle in the Gulf of Guinea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Meynadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle de Coëtlogon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bastin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cindy Lebeaupin Brossier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Philippe Drobinski</w:t>
+                <w:t xml:space="preserve">Laurence Eymard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Janicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00382-014-2252-z⟩</w:t>
+              <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 141 (690), pp.1804-1820. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/qj.2483⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01038122v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01076178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity testing of WRF parameterizations on air-sea interaction and its impact on water cycle in the Gulf of Guinea</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An EarthCARE/ATLID simulator to evaluate cloud description in climate models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Reverdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Chepfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remi Meynadier</w:t>
+                <w:t xml:space="preserve">D. Donovan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle de Coëtlogon</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Grégory Césana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 120 (21), pp.11090-11113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2015JD023919⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/qj.2483⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01076178v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01201791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testing climate models using an impact model: what are the advantages?</w:t>
               </w:r>
@@ -7515,51 +7515,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Leadley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Dell’aquila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climatic Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 131 (4), pp.649-661. </w:t>
@@ -7597,90 +7597,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The dynamical structure of intense Mediterranean cyclones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanouil Flaounas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shira Raveh-Rubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heini Wernli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7721,839 +7721,839 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01070040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospheric response to sea-surface temperature in the eastern equatorial Atlantic at quasi-biweekly time-scales</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marion Leduc-Leballeur</w:t>
+                <w:t xml:space="preserve">Prior history of Mistral and Tramontane winds modulates heavy precipitation events in southern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Berthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Mailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Drobinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Arsouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bastin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Moussa Diakhaté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/qj.2250⟩</w:t>
+              <w:t xml:space="preserve">Tellus A: Dynamic meteorology and oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 66, pp.24064. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3402/tellusa.v66.24064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00862495v1</w:t>
+                <w:t xml:space="preserve">hal-01130284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil moisture-temperature feedbacks at meso-scale during summer heat waves over Western Europe</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cindy Lebeaupin-Brossier</w:t>
+                <w:t xml:space="preserve">European heatwave in July 2006: Observations and modeling showing how local processes amplify conducive large-scale conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Chiriaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Yiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Haeffelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00382-013-1794-9⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 41 (15), pp.5644-5652. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2014GL060205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00950387v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01027438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prior history of Mistral and Tramontane winds modulates heavy precipitation events in southern France</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Soil moisture-temperature feedbacks at meso-scale during summer heat waves over Western Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Stéfanon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Arsouze</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio d'Andrea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Lebeaupin-Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tellus A: Dynamic meteorology and oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3402/tellusa.v66.24064⟩</w:t>
+              <w:t xml:space="preserve">Climate Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 42 (5-6), pp.1309-1324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00382-013-1794-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01130284v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00950387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">European heatwave in July 2006: Observations and modeling showing how local processes amplify conducive large-scale conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marjolaine Chiriaco</w:t>
+                <w:t xml:space="preserve">Atmospheric response to sea-surface temperature in the eastern equatorial Atlantic at quasi-biweekly time-scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle de Coëtlogon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Leduc-Leballeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Dupont</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Meynadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Diakhaté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 41 (15), pp.5644-5652. </w:t>
+              <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 140 (682), pp.1700-1714. </w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2014GL060205⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/qj.2250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01027438v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00862495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precipitation and temperature space-time variability and extremes in the Mediterranean region: evaluation of dynamical and statistical downscaling methods</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId195" w:history="1">
+                <w:t xml:space="preserve">Dynamical downscaling of IPSL-CM5 CMIP5 historical simulations over the Mediterranean: benefits on the representation of regional surface winds and cyclogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanouil Flaounas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 40 (11-12), pp.2687-2705. </w:t>
+              <w:t xml:space="preserve">, 2013, 40 (9-10), pp.2497-2513. </w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00382-012-1558-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00382-012-1606-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00750590v1</w:t>
+                <w:t xml:space="preserve">hal-00750591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamical downscaling of IPSL-CM5 CMIP5 historical simulations over the Mediterranean: benefits on the representation of regional surface winds and cyclogenesis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId195" w:history="1">
+                <w:t xml:space="preserve">Precipitation and temperature space-time variability and extremes in the Mediterranean region: evaluation of dynamical and statistical downscaling methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanouil Flaounas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Lebeaupin-Brossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 40 (9-10), pp.2497-2513. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 40 (11-12), pp.2687-2705. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00382-012-1558-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00382-012-1606-7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00750591v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00750590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HyMeX, le cycle de l'eau méditerranéen à la loupe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8643,77 +8643,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ocean memory effect on the dynamics of coastal heavy precipitation preceded by a mistral event in the northwestern Mediterranean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Lebeaupin Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Béranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8767,750 +8767,750 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00769660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The West African monsoon onset in 2006: sensitivity to surface albedo, orography, SST and synoptic scale dry-air intrusions using WRF</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId195" w:history="1">
+                <w:t xml:space="preserve">The role of the Indian monsoon onset in the West African monsoon onset: observations and AGCM nudged simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanouil Flaounas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Janicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Roca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Mohino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 38 (3-4), pp.685-708. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00382-011-1255-2⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 38 (5-6), pp.965-983. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00382-011-1045-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00651863v1</w:t>
+                <w:t xml:space="preserve">hal-00580758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of the Indian monsoon onset in the West African monsoon onset: observations and AGCM nudged simulations</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Model of the Regional Coupled Earth system (MORCE): Application to process and climate studies in vulnerable regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Drobinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alesandro Anav</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Lebeaupin Brossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Samson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Stéfanon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00382-011-1045-x⟩</w:t>
+              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 35, pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2012.01.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00580758v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00679314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model of the Regional Coupled Earth system (MORCE): Application to process and climate studies in vulnerable regions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The West African monsoon onset in 2006: sensitivity to surface albedo, orography, SST and synoptic scale dry-air intrusions using WRF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanouil Flaounas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Janicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bastin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Roca</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 35, pp.1-18. </w:t>
+              <w:t xml:space="preserve">Climate Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 38 (3-4), pp.685-708. </w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2012.01.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00382-011-1255-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00679314v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00651863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Perspectives on Land-Atmosphere Feedbacks from the African Monsoon Multidisciplinary Analysis (AMMA)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Regional climate modelling of the 2006 West African monsoon: sensitivity to convection and planetary boundary layer parameterisation using WRF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanouil Flaounas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bastin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Janicot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/asl.336⟩</w:t>
+              <w:t xml:space="preserve">Climate Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 36 (5-6), pp.1083-1105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00382-010-0785-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00546971v1</w:t>
+                <w:t xml:space="preserve">hal-00474553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regional climate modelling of the 2006 West African monsoon: sensitivity to convection and planetary boundary layer parameterisation using WRF</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">New Perspectives on Land-Atmosphere Feedbacks from the African Monsoon Multidisciplinary Analysis (AMMA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher M. Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas J. Parker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Kalthoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Angel Gaertner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Philippon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00382-010-0785-3⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12 (1), pp.38-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/asl.336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00474553v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00546971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the late northward propagation of the West African monsoon in summer 2006 in the region of Niger/Mali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Janicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9568,986 +9568,986 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00372652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regional transport and dilution during high-pollution episodes in southern France: Summary of findings from the Field Experiment to Constraint Models of Atmospheric Pollution and Emissions Transport (ESCOMPTE)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Drobinski</w:t>
+                <w:t xml:space="preserve">Diurnal Cycle of Water Vapor as Documented by a Dense GPS Network in a Coastal Area during ESCOMPTE IOP2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Saïd</w:t>
+                <w:t xml:space="preserve">Cédric Champollion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Ancellet</w:t>
+                <w:t xml:space="preserve">Phillipe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joaquim Arteta</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frédéric Masson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2006JD007494⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Meteorology and Climatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 46 (2), pp.167-182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/JAM2450.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00161535v1</w:t>
+                <w:t xml:space="preserve">hal-00273624v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diurnal Cycle of Water Vapor as Documented by a Dense GPS Network in a Coastal Area during ESCOMPTE IOP2</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Bastin</w:t>
+                <w:t xml:space="preserve">Regional transport and dilution during high-pollution episodes in southern France: Summary of findings from the Field Experiment to Constraint Models of Atmospheric Pollution and Emissions Transport (ESCOMPTE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Drobinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Saïd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Champollion</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bock</w:t>
+                <w:t xml:space="preserve">Gérard Ancellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phillipe Drobinski</w:t>
+                <w:t xml:space="preserve">Joaquim Arteta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Masson</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Patrick Augustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Meteorology and Climatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 46 (2), pp.167-182. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 112 (D13), pp.D13105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1175/JAM2450.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2006JD007494⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00273624v2</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00161535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sea-Breeze-Induced Mass Transport over Complex Terrain in South-eastern France: A Case Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Variability of three-dimensional sea breeze structure in southern France: observations and evaluation of empirical scaling laws</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Drobinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Drobinski</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dabas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Delville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Reitebuch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1256/qj.04.111⟩</w:t>
+              <w:t xml:space="preserve">Annales Geophysicae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 24 (7), pp.1783-1799. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/angeo-24-1783-2006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00068316v1</w:t>
+                <w:t xml:space="preserve">hal-00330083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow splitting at the bifurcation between two valleys: idealized simulations in comparison with Mesoscale Alpine Programme observations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Sea-Breeze-Induced Mass Transport over Complex Terrain in South-eastern France: A Case Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bastin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre H. Flamant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meteorology and Atmospheric Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00703-005-0158-3⟩</w:t>
+              <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 132, pp.405-423. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1256/qj.04.111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00068382v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00068316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertical Structure of the Urban Boundary Layer over Marseille Under Sea-Breeze Conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Flow splitting at the bifurcation between two valleys: idealized simulations in comparison with Mesoscale Alpine Programme observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Drobinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bastin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Dusek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Zängl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Lemonsu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Philippe Drobinski</w:t>
+                <w:t xml:space="preserve">Pierre H. Flamant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Boundary-Layer Meteorology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Meteorology and Atmospheric Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 92, pp.285-306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00703-005-0158-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10546-005-7772-y⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00094012v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00068382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variability of three-dimensional sea breeze structure in southern France: observations and evaluation of empirical scaling laws</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">On the Interaction between Sea Breeze and Summer Mistral at the Exit of the Rhône Valley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bastin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alain Dabas</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Delville</w:t>
+                <w:t xml:space="preserve">Jean-Luc Caccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Reitebuch</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bernard Campistron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Geophysicae</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 24 (7), pp.1783-1799. </w:t>
+              <w:t xml:space="preserve">Monthly Weather Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 134, pp.1647-1668. </w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/angeo-24-1783-2006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1175/MWR3116.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00330083v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00083547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Interaction between Sea Breeze and Summer Mistral at the Exit of the Rhône Valley</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vertical Structure of the Urban Boundary Layer over Marseille Under Sea-Breeze Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Lemonsu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Weather Review</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Boundary-Layer Meteorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 118, pp.477-501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10546-005-7772-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1175/MWR3116.1⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00083547v1</w:t>
+                <w:t xml:space="preserve">hal-00094012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Summer mistral at the exit of the Rhône valley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Guenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Caccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dabas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10624,51 +10624,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. G. Mestayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Augustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10757,51 +10757,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature And Wind Velocity Oscillations Along a Gentle Slope During Sea-Breeze Events</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Boundary-Layer Meteorology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 114, pp.573-594. </w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10848,90 +10848,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the use of GPS tomography to investigate water vapor variability during a Mistral//sea breeze event in southeastern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Champollion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phillipe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 32, pp.L05808. </w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10978,90 +10978,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the Rhône and Durance valleys on sea-breeze circulation in the Marseille area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dabas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Delville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Reitebuch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 74, pp.303-328. </w:t>
@@ -11082,596 +11082,851 @@
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00069492v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Using a data-driven statistical model to better evaluate surface turbulent heat fluxes in weather and climate numerical models: a demonstration study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurin Zouzoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bastin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Chiriaco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Lohou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lothon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04568077v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identifying and quantifying the impact of climatic and non-climatic drivers on river discharge in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Collignan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Polcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bastin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pere Quintana-Seguí</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04762492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (56)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explicit representation of cities in the ORCHIDEE land surface model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Lalonde Le Pajolec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Oudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Ducharne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Arboleda-Obando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Vienna, Austria. pp.EGU24-6183, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-6183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04507914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Method to identify and quantify the effect of climatic and non-climatic drivers on river discharge in Europe</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pere Quintana Seguí</w:t>
+                <w:t xml:space="preserve">PANAME – Project synergy of atmospheric research in the Paris region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Haeffelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Kotthaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bouffies-Cloché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Cantrell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2023, Vienna and Online, Austria. pp.EGU23-6687, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Apr 2023, Vienna, Austria. pp.EGU23-14781, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-14781⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-6687⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-04467246v1</w:t>
+                <w:t xml:space="preserve">insu-04018627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PANAME – Project synergy of atmospheric research in the Paris region</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Simone Kotthaus</w:t>
+                <w:t xml:space="preserve">Method to identify and quantify the effect of climatic and non-climatic drivers on river discharge in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Collignan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Polcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pere Quintana Seguí</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2023, Vienna, Austria. pp.EGU23-14781, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Apr 2023, Vienna and Online, Austria. pp.EGU23-6687, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-6687⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-14781⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-04018627v1</w:t>
+                <w:t xml:space="preserve">insu-04467246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying and quantifying the impact of climatic and non-climatic effects on river discharge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Collignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Polcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pere Quintana Seguí</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Online, Austria. pp.EGU22-9305, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-9305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03740974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model and Observation for Surface Atmosphere Interactions (MOSAI) project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Lohou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11720,983 +11975,983 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Canut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU22, the 24th EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Vienna, Austria. pp.id.EGU22-8797, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-8797⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04210093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of the spatial variability of the added value on precipitation of convection-permitting simulation over the Iberian Peninsula using the RegIPSL regional earth system model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Namendra Kumar Shahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Polcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pennel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lluís Fita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Online, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-9062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03560931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Precipitation frequency in MED and EURO-CORDEX ensembles from 0.44° to convective permitting resolution: what explains the differences?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Ha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lluís Fita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Chiriaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU21, the 23rd EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Online, Unknown Region. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-8843⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03560948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of clouds radiative forcing to the local surface temperature variability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Rojas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Chiriaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Ringard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Online presentation, Germany. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-14932⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02877259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The first multi-model ensemble of regional climate simulations at kilometer-scale resolution, Part I: Evaluation of precipitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolina Ban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Coppola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuela Pichelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Online, Unknown Region. pp.id.22378</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04439822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Land surface Interactions with the Atmosphere over the Iberian Semi-arid Environment (LIAISE) Project</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Projections hydro climatiques dans la province oléicole de Jaén (Andalousie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joan Cuxart</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jan Polcher</w:t>
+                <w:t xml:space="preserve">Thomas Pinna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Oudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Quintana Seguí</w:t>
+                <w:t xml:space="preserve">Josyane Ronchail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MetMed</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Palma de Majorque, Spain</w:t>
+              <w:t xml:space="preserve">AIC 2019 - XXXIIème Colloque International de l’AIC: Le Changement Climatique, la Variabilité et les Risques Climatiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Thessaloniki, Grèce. pp.39-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03439367v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03748701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projections hydro climatiques dans la province oléicole de Jaén (Andalousie)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Land surface Interactions with the Atmosphere over the Iberian Semi-arid Environment (LIAISE) Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josyane Ronchail</w:t>
+                <w:t xml:space="preserve">Aaron Boone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Cohen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Bastin</w:t>
+                <w:t xml:space="preserve">Martin J Best</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Cuxart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Polcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Quintana Seguí</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIC 2019 - XXXIIème Colloque International de l’AIC: Le Changement Climatique, la Variabilité et les Risques Climatiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Thessaloniki, Grèce. pp.39-44</w:t>
+              <w:t xml:space="preserve">MetMed</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Palma de Majorque, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03748701v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03439367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of Water Vapor Trends and Variability in Global Atmospheric Reanalyses using Ground-Based GNSS Observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. C. Parracho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Washington, United States. pp.abstract #A14G-02</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02062590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scaling precipitation extremes with temperature in the Mediterranean: past climate assessment and projection in anthropogenic scenarios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geremy Panthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12715,5419 +12970,5164 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICRC-CORDEX 2016, the International Conference on Regional Climate</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02339051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of ocean-atmosphere coupling and high resolution on the simulation of medicanes over the Mediterranean Sea: multi-model analysis with Med-CORDEX and EURO-CORDEX runs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Angel Gaertner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Jesús González-Alemán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Romera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Dominguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Vienna, Austria. pp.EGU2016-10441</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01309086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling tropical-like cyclones (medicanes) over the Mediterranean Sea in a regional climate model ensemble: impact of ocean-atmosphere coupling and increased resolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Angel Gaertner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Jesus Gonzalez-Aleman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel Romera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId419" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Dominguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-01854705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment expliquer la variabilité du climat à l'échelle régionale ? Utilisation de SIRTA-reOBS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marjolaine Chiriaco</w:t>
+                <w:t xml:space="preserve">Temperature-precipitation extremes relationship in the Mediterranean: past climate assessment and projection in anthropogenic scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Drobinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérémy Panthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jordi Badosa</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ateliers de modélisation de l'atmosphère 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, Toulouse, France</w:t>
+              <w:t xml:space="preserve">9th HyMex Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Mykonos, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01141338v1</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01207473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclone contribution to the Mediterranean Sea water budget</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thomas Arsouze</w:t>
+                <w:t xml:space="preserve">How regional climate models feature rainfall in southern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Froidurot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Molinié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arona Diedhiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bastin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th HyMex Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Mykonos, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01207740v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01207223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">West African Monsoon dynamics in idealized simulations: the competitive roles of SST warming and CO 2</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frederic Hourdin</w:t>
+                <w:t xml:space="preserve">Variabilite des nuages en Europe: utilisation combinee CALIPSO/simulation régionale WRF/MedCordex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Chakroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Chiriaco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Chepfer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Vienna, Austria. pp.EGU2015-9370</w:t>
+              <w:t xml:space="preserve">The EECLAT 2015 Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Ploumanach, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01145313v1</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01146209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variabilite des nuages en Europe: utilisation combinee CALIPSO/simulation régionale WRF/MedCordex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Meriem Chakroun</w:t>
+                <w:t xml:space="preserve">Comment expliquer la variabilité du climat à l'échelle régionale ? Utilisation de SIRTA-reOBS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Chiriaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Haeffelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Badosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The EECLAT 2015 Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, Ploumanach, France</w:t>
+              <w:t xml:space="preserve">Ateliers de modélisation de l'atmosphère 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01146209v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01141338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature-precipitation extremes relationship in the Mediterranean: past climate assessment and projection in anthropogenic scenarios</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Cyclone contribution to the Mediterranean Sea water budget</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanouil Flaounas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Di Luca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Caroline Muller</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Mailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Arsouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th HyMex Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Mykonos, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01207473v1</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01207740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How regional climate models feature rainfall in southern France</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Arona Diedhiou</w:t>
+                <w:t xml:space="preserve">West African Monsoon dynamics in idealized simulations: the competitive roles of SST warming and CO 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Gaetani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Hourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Li</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Braconnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th HyMex Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Mykonos, Greece</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Vienna, Austria. pp.EGU2015-9370</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01207223v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01145313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of integrated water vapour trends and variability using ground-based GPS data and climate models in the Mediterranean region</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">O. Bock</w:t>
+                <w:t xml:space="preserve">When and where are Mediterranean heavy rain events sensitive to atmosphere-ocean coupled processes?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Berthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Drobinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Arsouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th EMS Annual Meeting &amp; 10th European Conference on Applied Climatology (ECAC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">8th HyMeX Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, La Valletta, Malta. pp.Th1.7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01122365v1</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01141296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When and where are Mediterranean heavy rain events sensitive to atmosphere-ocean coupled processes?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Temperature/precipitation extreme relationship in North-Western Mediterranean: HyMeX/MED-CORDEX simulation and observation analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Arsouze</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Alonzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. da Sliva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Muller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th HyMeX Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2014, La Valletta, Malta. pp.Th1.7</w:t>
+              <w:t xml:space="preserve">, Sep 2014, La Valletta, Malta. pp.Th4.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01141296v1</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01141298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature/precipitation extreme relationship in North-Western Mediterranean: HyMeX/MED-CORDEX simulation and observation analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B. Alonzo</w:t>
+                <w:t xml:space="preserve">Rôle des nuages dans l'anomalie de température de l'hiver 2007 en Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Chakroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Chiriaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Chepfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Césana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th HyMeX Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, La Valletta, Malta. pp.Th4.4</w:t>
+              <w:t xml:space="preserve">EECLAT 2014 Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01141298v1</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01146354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle des nuages dans l'anomalie de température de l'hiver 2007 en Europe</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sophie Bastin</w:t>
+                <w:t xml:space="preserve">Building a 15-Year Cloud Climatology using Lidar in Space Observations: CALIOP and CloudSat now, EarthCARE next.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Reverdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chepfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Grégory Césana</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Donovan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Noel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EECLAT 2014 Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2014, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, San Francisco, United States. pp.A31I-3128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01146354v1</w:t>
+                <w:t xml:space="preserve">hal-01116167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building a 15-Year Cloud Climatology using Lidar in Space Observations: CALIOP and CloudSat now, EarthCARE next.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Roger Marchand</w:t>
+                <w:t xml:space="preserve">10 ans de cycle diurne des nuages au SIRTA : une analyse en régimes de temps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Chiriaco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bastin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Chepfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, San Francisco, United States. pp.A31I-3128</w:t>
+              <w:t xml:space="preserve">Journée Scientifique SIRTA 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01116167v1</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01030849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">10 ans de cycle diurne des nuages au SIRTA : une analyse en régimes de temps</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marjolaine Chiriaco</w:t>
+                <w:t xml:space="preserve">Study of integrated water vapour trends and variability using ground-based GPS data and climate models in the Mediterranean region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Bock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bosser</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Scientifique SIRTA 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">14th EMS Annual Meeting &amp; 10th European Conference on Applied Climatology (ECAC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01030849v1</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01122365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Air-sea interaction in the eastern Equatorial Atlantic at intraseasonal timescales in boreal spring and summer: a quasi-biweekly equatorial oscillation</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation of MED-CORDEX simulations using lon-term ground-based observations and A-Train satellite data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Rysman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Chiriaco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Delanoë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Lemaître</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ateliers de Modélisation de l'Atmosphère 2013: Modélisation des surfaces continentales &amp; Variabilité et prévisibilité intrasaisonnières</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Toulouse, France</w:t>
+              <w:t xml:space="preserve">CORDEX Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Brussels, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00785725v1</w:t>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00856085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of MED-CORDEX simulations using lon-term ground-based observations and A-Train satellite data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Complementarity of CORDEX runs and ground-based observations to evaluate the contribution of large-scale circulation to temperature variability around Paris.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Chiriaco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Yvon Lemaître</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Yiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CORDEX Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Brussels, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00856085v1</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00856080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complementarity of CORDEX runs and ground-based observations to evaluate the contribution of large-scale circulation to temperature variability around Paris.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marjolaine Chiriaco</w:t>
+                <w:t xml:space="preserve">Air-sea interaction in the eastern Equatorial Atlantic at intraseasonal timescales in boreal spring and summer: a quasi-biweekly equatorial oscillation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle de Coëtlogon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Leduc-Leballeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Meynadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Diakhaté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CORDEX Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Brussels, Belgium</w:t>
+              <w:t xml:space="preserve">Ateliers de Modélisation de l'Atmosphère 2013: Modélisation des surfaces continentales &amp; Variabilité et prévisibilité intrasaisonnières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00856080v1</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00785725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the air-sea coupling in the Gulf of Guinea on the Guinean coastal water cycle in boreal spring</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marion Leduc-Leballeur</w:t>
+                <w:t xml:space="preserve">L'implication de l'OPAR (Observatoire de Physique de l'Atmosphère de la Réunion) dans ROSEA (Réseau d'Observatoires pour la Surveillance de l'Eau Atmosphérique)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Haeffelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Coulomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Baray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bastin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Chiriaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th AMMA International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Journée scientifique du Sirta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00723384v1</w:t>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00968053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the ocean-atmosphere-continent coupling in the Gulf of Guinea and West Africa at intraseasonal timescales in boreal spring and summer with a regional atmospheric model (WRF)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marion Leduc-Leballeur</w:t>
+                <w:t xml:space="preserve">The role of synoptic dry-air intrusions on the West African monsoon onset using observations and nudged climate simulations. Application to the monsoon onset of 2006</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanouil Flaounas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Janicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Roca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Mohino</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">4th AMMA International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00712716v1</w:t>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00723829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'implication de l'OPAR (Observatoire de Physique de l'Atmosphère de la Réunion) dans ROSEA (Réseau d'Observatoires pour la Surveillance de l'Eau Atmosphérique)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Baray</w:t>
+                <w:t xml:space="preserve">Air-sea interaction in the Gulf of Guinea at intraseasonal timescales : A quasi-biweekly oscillation in the eastern equatorial Atlantic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle de Coëtlogon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Leduc-Leballeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Meynadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marjolaine Chiriaco</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Eymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique du Sirta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">4th AMMA International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00968053v1</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00723388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of synoptic dry-air intrusions on the West African monsoon onset using observations and nudged climate simulations. Application to the monsoon onset of 2006</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Serge Janicot</w:t>
+                <w:t xml:space="preserve">Impact of the air-sea coupling in the Gulf of Guinea on the Guinean coastal water cycle in boreal spring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Meynadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle de Coëtlogon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Eymard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Leduc-Leballeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th AMMA International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00723829v1</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00723384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Air-sea interaction in the Gulf of Guinea at intraseasonal timescales : A quasi-biweekly oscillation in the eastern equatorial Atlantic</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId270" w:history="1">
+                <w:t xml:space="preserve">Investigation of the ocean-atmosphere-continent coupling in the Gulf of Guinea and West Africa at intraseasonal timescales in boreal spring and summer with a regional atmospheric model (WRF)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Meynadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle de Coëtlogon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Leduc-Leballeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurence Eymard</w:t>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Charlotte Peter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th AMMA International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Toulouse, France</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00723388v1</w:t>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00712716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of synoptic scale dryair intrusions on the West African monsoon onset using regional modeling and nudged climate simulations. Application to the monsoon onset of 2006</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanouil Flaounas</w:t>
+                <w:t xml:space="preserve">Variabilité interannuelle des nuages en Ile de France : comparaisons SIRTA/WRF-CORDEX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Chiriaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Klenov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lebeaupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCRP Open Science Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Denver, United States. 15 p</w:t>
+              <w:t xml:space="preserve">journée thématique CORDEX (Coordinated Regional Climate Downscaling Experiment)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00668355v1</w:t>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00675051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of dynamical and statistical methods for downscaling of extreme precipitation and surface temperature in the Mediterranean region in the frame of Hymex and MED-CORDEX</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId195" w:history="1">
+                <w:t xml:space="preserve">The role of synoptic scale dryair intrusions on the West African monsoon onset using regional modeling and nudged climate simulations. Application to the monsoon onset of 2006</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Janicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanouil Flaounas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Roca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Mohino</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th HYMEX (HYdrological cycle Mediterranean EXperiment) Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Menorca, Spain</w:t>
+              <w:t xml:space="preserve">WCRP Open Science Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Denver, United States. 15 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00667936v1</w:t>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00668355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The regional coupled system WRF-NEMO over the Mediterranean (MORCE platform): impacts of mesoscale coupled processes on the water budget estimation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId266" w:history="1">
+                <w:t xml:space="preserve">Evaluation of dynamical and statistical methods for downscaling of extreme precipitation and surface temperature in the Mediterranean region in the frame of Hymex and MED-CORDEX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanouil Flaounas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Drobinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bastin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Béranger</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Mailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th HYMEX (HYdrological cycle Mediterranean EXperiment) Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Menorca, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00667993v1</w:t>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00667936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convective inhibition over the Vosges and water vapor variability during COPS IOP 8b</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Merlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Labbouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Champollion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31st ICAM (International Conference on Alpine Meteorology)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Aviemore, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00668829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variabilité interannuelle des nuages en Ile de France : comparaisons SIRTA/WRF-CORDEX</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marjolaine Chiriaco</w:t>
+                <w:t xml:space="preserve">The regional coupled system WRF-NEMO over the Mediterranean (MORCE platform): impacts of mesoscale coupled processes on the water budget estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Lebeaupin Brossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Béranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">C. Lebeaupin</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Mailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">journée thématique CORDEX (Coordinated Regional Climate Downscaling Experiment)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">5th HYMEX (HYdrological cycle Mediterranean EXperiment) Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Menorca, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00675051v1</w:t>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00667993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hymex/Med-CORDEX analysis of the Mediterranean water budget variability regarding the effects of horizontal resolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Omrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lebeaupin-Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Drobinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Beranger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th HYMEX (HYdrological cycle Mediterranean EXperiment) Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Menorca, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00667998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The teleconnection mechanism between the West African monsoon onset and the Indian monsoon onset: Observations and AGCM nudged simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanouil Flaounas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Janicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Roca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Mohino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00668783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 20-year (1989-2008) WRF/med-CORDEX simulation : validation and preliminary analysis</w:t>
+                <w:t xml:space="preserve">The CORDEX project at Institut Pierre Simon Laplace: the CORDEX-WRF perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId479" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">C. Lebeaupin-Brossier</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th HYMEX (HYdrological cycle Mediterranean EXperiment) Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Bologna, Italy</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00668040v1</w:t>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00668835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The CORDEX project at Institut Pierre Simon Laplace: the CORDEX-WRF perspective</w:t>
+                <w:t xml:space="preserve">A 20-year (1989-2008) WRF/med-CORDEX simulation : validation and preliminary analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Drobinski</w:t>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Omrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Drobinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphy Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lebeaupin-Brossier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">4th HYMEX (HYdrological cycle Mediterranean EXperiment) Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00668835v1</w:t>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00668040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of mountain-valley breeze circulations on the formation and maintenance of dry lids in the COPS region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Merlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Girolamo Paolo Di</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00668843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the impact of albedo, orography, SST and large scale conditions on the 2006 West African Monsoon onset</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Serge Janicot</w:t>
+                <w:t xml:space="preserve">Simulation of the 2005 and 2006 West African Monsoon: preliminary results on the effects of solar, SST and large scale forcings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Flaounas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bastin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International AMMA Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Ouagadougou, Burkina Faso</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, à renseigner, Unknown Region. pp.10404</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00668877v1</w:t>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04113656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of the 2005 and 2006 West African Monsoon: preliminary results on the effects of solar, SST and large scale forcings</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Bastin</w:t>
+                <w:t xml:space="preserve">Evaluation of the impact of albedo, orography, SST and large scale conditions on the 2006 West African Monsoon onset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanouil Flaounas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bastin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Janicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, à renseigner, Unknown Region. pp.10404</w:t>
+              <w:t xml:space="preserve">3rd International AMMA Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Ouagadougou, Burkina Faso</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04113656v1</w:t>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00668877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the impact of surface albedo, sea surface temperature and orography in the simulation of the monsoon onset in 2006</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanouil Flaounas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Janicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00668867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the performance of the WRF model to reproduce the cloud cover and clouds features over the Mediterranean area using the CALIPSO lidar observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Chepfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Chiriaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Cesana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00668863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pollution transport and exchange during ESCOMPTE, 2nd IOP.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId332" w:history="1">
+                <w:t xml:space="preserve">Atmospheric boundary layer depth and study of mesoscale impact during ESCOMPTE IOP 2.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Moppert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Saïd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Brut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Puygrenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId498" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Campistron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Lohou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th ESCOMPTE Workshop</w:t>
+              <w:t xml:space="preserve">6th ESCOMPTE Workshop.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2005, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00142251v1</w:t>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00158570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The sea-breeze during ESCOMPTE: circulation characteristics and boundary layer structure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Bastin</w:t>
+                <w:t xml:space="preserve">Pollution transport and exchange during ESCOMPTE, 2nd IOP.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Saïd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Puygrenier</w:t>
+                <w:t xml:space="preserve">V. Puygrenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Moppert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Campistron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Lohou</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clotilde Moppert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th ESCOMPTE Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2005, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00141984v1</w:t>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00142251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sea-breeze case study using a combination of observations and numerical simulation in complex terrain in souhtern France: contribution to mass transport</w:t>
+                <w:t xml:space="preserve">The sea-breeze during ESCOMPTE: circulation characteristics and boundary layer structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Patricia Delville</w:t>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Puygrenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Lohou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Reitebuch</w:t>
+                <w:t xml:space="preserve">Bernard Campistron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Moppert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th ESCOMPTE Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2005, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00142148v1</w:t>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00141984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospheric boundary layer depth and study of mesoscale impact during ESCOMPTE IOP 2.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bernard Campistron</w:t>
+                <w:t xml:space="preserve">Determination of a continuous 3D water vapour distribution using the high-density GPS network of the 13 Mistral/breeze/convective boundary layer interactions observed by UHF profilers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Caccia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Drobinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bastin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bénech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th ESCOMPTE Workshop.</w:t>
+              <w:t xml:space="preserve">6th ESCOMPTE Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2005, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00158570v1</w:t>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00148293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of a continuous 3D water vapour distribution using the high-density GPS network of the 13 Mistral/breeze/convective boundary layer interactions observed by UHF profilers.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Sea-breeze case study using a combination of observations and numerical simulation in complex terrain in souhtern France: contribution to mass transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bastin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">B. Bénech</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dabas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Delville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Reitebuch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th ESCOMPTE Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2005, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00148293v1</w:t>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00142148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The oscillating sea-breeze observed in the vicinity of Marseille: theory and observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Puygrenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Lohou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Campistron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th ESCOMPTE Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2005, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00141985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UBL/CLU-ESCOMPTE: the urban boundary layer field experiment over Marseille and the data base</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Mestayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Augustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc J.-M. Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International conference on Urban Air Quality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2003, Prague, Czech Republic. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02763221v1</w:t>
-              </w:r>
-[...253 lines deleted...]
-                <w:t xml:space="preserve">insu-04762492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -18328,51 +18328,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GT Précipitation (SIRTA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Banson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barthès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18466,51 +18466,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Claudia Parracho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Vienna, Austria. Geophysical Research Abstracts, 18, pp.EGU2016-11989</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18548,51 +18548,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global trends and variability in integrated water vapour from ground-based GPS data and atmospheric models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Claudia Parracho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18650,661 +18650,661 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01308789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The competitive impacts of global SST warming and CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; increase on Sahelian rainfall: results from CMIP5 idealized simulations</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluating multimodel variability of humidity over Europe using long term GPS network and ground base datasets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Braconnot</w:t>
+                <w:t xml:space="preserve">A. Parracho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Chiriaco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bodo Ahrens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Our Common Future Under Climate Change, International Scientific Coference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Paris, France. , pp.P-3330-29, 2015</w:t>
+              <w:t xml:space="preserve">9th HyMex Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Mykonos, Greece. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01183130v1</w:t>
+                <w:t xml:space="preserve">insu-01208072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating multimodel variability of humidity over Europe using long term GPS network and ground base datasets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Systematic modulation of heavy precipitation in the region of Valencia (Spain) by Mistral-induced sea-surface cooling in the previous days</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Berthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Mailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Drobinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Arsouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bastin</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bodo Ahrens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th HyMex Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Mykonos, Greece. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId528" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01208072v1</w:t>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01207957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systematic modulation of heavy precipitation in the region of Valencia (Spain) by Mistral-induced sea-surface cooling in the previous days</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thomas Arsouze</w:t>
+                <w:t xml:space="preserve">The competitive impacts of global SST warming and CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; increase on Sahelian rainfall: results from CMIP5 idealized simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Gaetani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Hourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bastin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Braconnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th HyMex Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Mykonos, Greece. 2015</w:t>
+              <w:t xml:space="preserve">Our Common Future Under Climate Change, International Scientific Coference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Paris, France. , pp.P-3330-29, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01207957v1</w:t>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01183130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using regional simulations and spatial lidar to study regional cloud variability</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
+                <w:t xml:space="preserve">Coupling CALIOP observations and regional simulations at 20km resolution: is that a good candidate to study cloud variability at the regional scale?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Chakroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bastin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Chiriaco</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chepfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Scientific Conference on the Global Water and Energy Cycle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, La Hague, Netherlands</w:t>
+              <w:t xml:space="preserve">CALIPSO/CloudSat Science Team Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Alexandria, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01146416v1</w:t>
+                <w:t xml:space="preserve">insu-01146362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling CALIOP observations and regional simulations at 20km resolution: is that a good candidate to study cloud variability at the regional scale?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
+                <w:t xml:space="preserve">Using regional simulations and spatial lidar to study regional cloud variability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Chakroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Chiriaco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bastin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marjolaine Chiriaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chepfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CALIPSO/CloudSat Science Team Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Alexandria, United States</w:t>
+              <w:t xml:space="preserve">7th International Scientific Conference on the Global Water and Energy Cycle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, La Hague, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01146362v1</w:t>
+                <w:t xml:space="preserve">insu-01146416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Refractivity Measurement by radar during the HYMEX Campaign</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Caumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Goulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19398,51 +19398,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Révelard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanouil Flaounas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gazeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19506,77 +19506,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Chiriaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Klenov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Haeffelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AMA 2012 (Atelier de Modélisation de l'Atmosphère)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2012, Toulouse, France</w:t>
@@ -19599,172 +19599,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00673393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interannual variability of the cloud cover in the Paris area : a synoptic regime analysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">T. Salameh</w:t>
+                <w:t xml:space="preserve">HyMeX - Model of the Regional Coupled Earth system (MORCE): application to process and climate studies in the Mediterranean region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Drobinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alesandro Anav</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Lebeaupin Brossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Samson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Stéfanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Meteorological Society (EMS) Annual Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Berlin, Germany. 8, pp.EMS2011-53, 2011</w:t>
+              <w:t xml:space="preserve">WCRP Open Science Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Denver, United States. pp.TH224A, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00668299v1</w:t>
+                <w:t xml:space="preserve">hal-00668530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the interannual variability of West African monsoon using 20-year (1989-2008) WRF-CORDEX simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -19780,725 +19776,729 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on the Coordinated Regional Climate Downscaling Experiment - CORDEX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Trieste, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00668821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HyMeX - Evaluation of dynamical and statistical methods for downscaling of extreme precipitation and surface temperature in the Mediterranean region in the frame of HyMeX and MED-CORDEX</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">HyMeX - The regional coupled system WRF-NEMO over the Mediterranean (MORCE plateform): impacts of mesoscale coupled processes on the water budget estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Béranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Lebeaupin Brossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Karine Béranger</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Mailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WCRP Open Science Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2011, Denver, United States. pp.TH213A, 2011</w:t>
+              <w:t xml:space="preserve">, Oct 2011, Denver, United States. pp.TH225, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId545" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00668532v1</w:t>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00668527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HyMeX - Model of the Regional Coupled Earth system (MORCE): application to process and climate studies in the Mediterranean region</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Dynamical and Statistical downscaling of Mediterranean climate: comparison and uncertainty assessment in the MED-CORDEX and HYMEX context. EGU conference, Vienna, april 2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanouil Flaounas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marc Stéfanon</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bastin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCRP Open Science Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Denver, United States. pp.TH224A, 2011</w:t>
+              <w:t xml:space="preserve">EGU (European Geophysical Union) General Assembly 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00668530v1</w:t>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00668799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamical and Statistical downscaling of Mediterranean climate: comparison and uncertainty assessment in the MED-CORDEX and HYMEX context. EGU conference, Vienna, april 2011</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId195" w:history="1">
+                <w:t xml:space="preserve">HyMeX - Evaluation of dynamical and statistical methods for downscaling of extreme precipitation and surface temperature in the Mediterranean region in the frame of HyMeX and MED-CORDEX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanouil Flaounas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId548" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Calvet</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Béranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU (European Geophysical Union) General Assembly 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">WCRP Open Science Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Denver, United States. pp.TH213A, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId547" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00668799v1</w:t>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00668532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HyMeX - The regional coupled system WRF-NEMO over the Mediterranean (MORCE plateform): impacts of mesoscale coupled processes on the water budget estimation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">HyMeX-Analysis of the simulated Mediterranean sea water budget variability as a fuction of the horizontal resolution in the Hymex/Med-CORDEX framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiba Omrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Lebeaupin-Brossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Mailler</w:t>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WCRP Open Science Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2011, Denver, United States. pp.TH225, 2011</w:t>
+              <w:t xml:space="preserve">, Oct 2011, Denver, United States. pp.TH227B, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00668527v1</w:t>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00668534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HyMeX-Analysis of the simulated Mediterranean sea water budget variability as a fuction of the horizontal resolution in the Hymex/Med-CORDEX framework</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cindy Lebeaupin-Brossier</w:t>
+                <w:t xml:space="preserve">Interannual variability of the cloud cover in the Paris area : a synoptic regime analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Chiriaco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fréville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Dubos</w:t>
+                <w:t xml:space="preserve">T. Salameh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">EMS. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCRP Open Science Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Denver, United States. pp.TH227B, 2011</w:t>
+              <w:t xml:space="preserve">11th European Meteorological Society (EMS) Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Berlin, Germany. 8, pp.EMS2011-53, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId550" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00668534v1</w:t>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00668299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of mountain-valley breeze circulations on the formation and maintenance of dry lids in the COPS region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Merlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20592,51 +20592,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Rouvière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Chepfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Chiriaco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20764,51 +20764,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D1448661"/>
+    <w:nsid w:val="751E5863"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -20995,51 +20995,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-bastin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1951-6798" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/089425111" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458022v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharie Titus" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bonazzola" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chepfer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem G Feofilov" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Roussel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-26-443-2026" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456596v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Lalonde" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bastin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Oudin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2026.102867" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040076v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Collignan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Polcher" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Quintana&#8208;segui" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024wr038220" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350454v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohanna Michau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lemonsu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lucas-Picher" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Caillaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-025-03990-9" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088762v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-2025-2065" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05141829v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurin Zouzoua" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Lohou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lothon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Chiriaco" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-18-3211-2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349308v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Jom&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilan Fautrez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vial" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jemets.2025.100021" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05269664v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Brut" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Canut" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jemets.2025.100019" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524362v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Somot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Douville" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Alias" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023gl105143" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04758829v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaby S. Langendijk" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Halenka" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hoffmann" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Adinolfi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitor Aldama Campino" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2024.102165" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03913367v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M.M. Soares" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. M. Careto" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita M. Cardoso" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Goergen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Katragkou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-022-06593-7" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04065463v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Sangelantoni" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sobolowski" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Lorenz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#216; Hodnebrog" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R M Cardoso" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-023-06769-9" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04013358v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreina Belu&#353;i&#263; Vozila" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danijel Belu&#353;i&#263;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Teli&#353;man Prtenjak" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan G&#252;ttler" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-023-06703-z" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03916220v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Ha" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Drobinski" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llu&#237;s Fita" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-022-06594-6" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04572841v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M O Molina" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Careto" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E S&#225;nchez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Goergen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-024-07257-4" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03892710v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Quintana-Segu&#237;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023WR034509" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03863724v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian K. M&#252;ller" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Chan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hylke de Vries" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-022-06555-z" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04171826v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Lalonde Le Pajolec" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2023.101605" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03346164v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guion" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Turquety" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pennel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-021-05938-y" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03531941v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Namendra Kumar Shahi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-022-06138-y" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229033v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Rojas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Ringard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-15699-2021" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03195477v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolina Ban" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Coppola" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Pichelli" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Sobolowski" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-021-05708-w" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02885105v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Lavin&#8208;gullon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Fernandez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis Fita" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.6717" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01821831v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouakou Kouadio" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourahamane Konare" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ajayi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-018-4308-y" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02881534v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas da Silva" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mailler" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Muller" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-020-01659-w" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01923722v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pichelli" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Raffaele" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ahrens" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-018-4521-8" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02095902v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Habets" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-13129-2019" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02321633v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Barn&#233;oud" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Gabella" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Derrien" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-12-5519-2019" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02006049v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bock" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Roehrig" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-1471-2019" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02101108v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore M. Giannaros" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torge Lorenz" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josipa Milovac" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-12-1029-2019" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01282729v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Chakroun" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-016-3037-3" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01708999v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Claudia Parracho" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-16213-2018" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01378375v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geremy Panthou" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vrac" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Li" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-016-3374-2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01321497v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Dell&#8217;aquila" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annarita Mariotti" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Calmanti" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leone Cavicchia" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-016-3143-2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01318086v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Berthou" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Arsouze" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-016-3153-0" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01802135v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Dupont" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Badosa" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio L&#243;pez" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-10-919-2018" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01403900v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel &#193;ngel Gaertner" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jes&#250;s Gonz&#225;lez-Alem&#225;n" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Romera" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Dom&#237;nguez" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Gil" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-016-3456-1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01500417v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Beranger" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Flaounas" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-017-3595-z" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01289330v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anika Obermann" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Belamari" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Conte" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Gaertner" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-016-3053-3" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01294073v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;r&#233;my Panthou" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-016-3083-x" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01282710v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-016-2974-1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01395117v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Omrani" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Lebeaupin-Brossier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2016.09.028" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TXM4PVK5-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01309682v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Gaetani" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Flamant" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Janicot" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lavaysse" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-016-3146-z" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-01372848v2" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Dione" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JAMC-D-16-0113.1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01241426v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo M. Ruti" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Somot" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Giorgi" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Dubois" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-14-00176.1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01298539v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Alonzo" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JD023497" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01242008v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.2717" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01157671v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradeebane Vaittinada Ayar" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Carreau" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel D&#233;qu&#233;" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-015-2647-5" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01152451v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Di Luca" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-015-2622-1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01293204v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Besson" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Caumont" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Goulet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Menut" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.2799" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01408828v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hoareau" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent No&#235;l" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vidot" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asl.714" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130255v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Yiou" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Stefanon" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Haeffelin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01201791v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Reverdy" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Donovan" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory C&#233;sana" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JD023919" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z1FKGT9S-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955990v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.2355" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01038122v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Lebeaupin Brossier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine B&#233;ranger" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-014-2252-z" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076178v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Meynadier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle de Co&#235;tlogon" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Eymard" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.2483" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01145966v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc St&#233;fanon" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin-StPaul" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Leadley" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-015-1412-4" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070040v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shira Raveh-Rubin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heini Wernli" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-014-2330-2" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862495v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Leduc-Leballeur" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Diakhat&#233;" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.2250" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950387v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio d'Andrea" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-013-1794-9" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130284v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3402/tellusa.v66.24064" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027438v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GL060205" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750590v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-012-1558-y" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GHNJFJWV-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750591v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-012-1606-7" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828758v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ducrocq" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arbogast" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Basdevant" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/48792" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769660v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Orain" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.2049" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651863v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Roca" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-011-1255-2" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6W07M5VT-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580758v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Mohino" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-011-1045-x" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LJ4L0FRD-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679314v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alesandro Anav" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Samson" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2012.01.017" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CSVFJMDC-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546971v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher M. Taylor" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas J. Parker" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Kalthoff" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Philippon" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asl.336" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474553v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-010-0785-3" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R0N7L0V4-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372652v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dabas" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JD011159" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161535v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sa&#239;d" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Ancellet" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Arteta" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Augustin" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JD007494" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273624v2" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Champollion" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Drobinski" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Masson" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JAM2450.1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068316v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1256/qj.04.111" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068382v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Dusek" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Z&#228;ngl" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre H. Flamant" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00703-005-0158-3" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L2S9DL0T-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094012v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lemonsu" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Masson" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10546-005-7772-y" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R440Z9PB-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330083v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Delville" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Reitebuch" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-24-1783-2006" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083547v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gu&#233;nard" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Caccia" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Campistron" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/MWR3116.1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081369v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guenard" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1256/qj.04.63" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111637v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. G. Mestayer" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Durand" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Bonnefond" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10546-004-9241-4" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3FAB5EEEB6029437FB2C627B9763A305625C36BE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080657v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10546-004-1237-6" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017445v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004GL021907" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069492v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2004.04.014" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-58C8HD0N-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04507914v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ducharne" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Arboleda-Obando" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-6183" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04467246v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Quintana Segu&#237;" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-6687" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04018627v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Kotthaus" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouffies-Cloch&#233;" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Cantrell" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-14781" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03740974v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-9305" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04210093v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-8797" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03560931v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-9062" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03560948v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-8843" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877259v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-14932" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04439822v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Brisson" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439367v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Boone" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J Best" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Cuxart" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Quintana Segu&#237;" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03748701v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pinna" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josyane Ronchail" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cohen" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02062590v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. Parracho" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02339051v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01309086v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Dominguez" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854705v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Sanchez" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jesus Gonzalez-Aleman" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01141338v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Dupont" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01207740v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01145313v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Hourdin" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Braconnot" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01146209v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01207473v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. da Silva" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01207223v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Froidurot" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Molini&#233;" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arona Diedhiou" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Li" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122365v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bock" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bosser" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01141296v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Berthou" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mailler" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01141298v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Alonzo" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. da Sliva" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01146354v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116167v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Donovan" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Noel" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Marchand" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01030849v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chepfer" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. No&#235;l" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785725v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856085v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rysman" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delano&#235;" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Lema&#238;tre" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856080v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723384v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712716v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Peter" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968053v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haeffelin" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coulomb" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baray" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723829v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723388v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668355v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667936v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Drobinski" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vrac" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667993v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668829v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Merlet" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labbouz" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675051v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Klenov" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lebeaupin" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667998v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Omrani" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lebeaupin-Brossier" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Beranger" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668783v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668040v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphy Rodriguez" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668835v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668843v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Girolamo Paolo Di" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Richard" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668877v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113656v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Flaounas" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bastin" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668867v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668863v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cesana" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142251v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Puygrenier" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Moppert" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141984v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Puygrenier" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142148v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158570v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148293v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B&#233;nech" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141985v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763221v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Mestayer" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Durand" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Bonnefond" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04568077v2" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04762492v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02290597v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pacione" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ahmed" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Araszkiewicz" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Ba&#322;dysz" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-13901-8_5" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01657474v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Banson" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barth&#232;s" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Chazottes" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01305212v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01308789v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hourdin" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Mellul" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01183130v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Braconnot" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01208072v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Parracho" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bodo Ahrens" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01207957v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01146416v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01146362v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879261v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Goulet" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fabry" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673399v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le R&#233;velard" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gazeaux" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673393v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668299v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fr&#233;ville" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Salameh" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668821v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668532v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668530v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668799v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Calvet" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668527v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668534v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dubos" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668855v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Di Girolamo" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chaboureau" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668042v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-bastin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1951-6798" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/089425111" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458022v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharie Titus" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bonazzola" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chepfer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem G Feofilov" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Roussel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-26-443-2026" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456596v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Lalonde" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bastin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Oudin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2026.102867" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350454v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohanna Michau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lemonsu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lucas-Picher" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Caillaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-025-03990-9" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088762v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-2025-2065" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040076v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Collignan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Polcher" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Quintana&#8208;segui" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024wr038220" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05141829v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurin Zouzoua" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Lohou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lothon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Chiriaco" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-18-3211-2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349308v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Jom&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilan Fautrez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vial" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jemets.2025.100021" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05269664v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Brut" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Canut" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jemets.2025.100019" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03913367v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M.M. Soares" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. M. Careto" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita M. Cardoso" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Goergen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Katragkou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-022-06593-7" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04758829v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaby S. Langendijk" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Halenka" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hoffmann" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Adinolfi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitor Aldama Campino" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2024.102165" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524362v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Somot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Douville" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Alias" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023gl105143" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04065463v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Sangelantoni" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sobolowski" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Lorenz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#216; Hodnebrog" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R M Cardoso" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-023-06769-9" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03916220v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Ha" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Drobinski" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llu&#237;s Fita" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-022-06594-6" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04013358v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreina Belu&#353;i&#263; Vozila" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danijel Belu&#353;i&#263;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Teli&#353;man Prtenjak" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan G&#252;ttler" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-023-06703-z" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04572841v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M O Molina" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Careto" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E S&#225;nchez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Goergen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-024-07257-4" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03863724v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian K. M&#252;ller" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Chan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hylke de Vries" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-022-06555-z" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04171826v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Lalonde Le Pajolec" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2023.101605" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03892710v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Quintana-Segu&#237;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023WR034509" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03531941v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Namendra Kumar Shahi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pennel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-022-06138-y" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03346164v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guion" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Turquety" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-021-05938-y" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03195477v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolina Ban" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Coppola" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Pichelli" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Sobolowski" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-021-05708-w" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02885105v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Lavin&#8208;gullon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Fernandez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis Fita" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.6717" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229033v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Rojas" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Ringard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-15699-2021" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01821831v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouakou Kouadio" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourahamane Konare" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ajayi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-018-4308-y" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02881534v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas da Silva" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mailler" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Muller" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-020-01659-w" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01923722v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pichelli" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Raffaele" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ahrens" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-018-4521-8" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02095902v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Habets" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-13129-2019" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02321633v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Barn&#233;oud" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Gabella" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Derrien" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-12-5519-2019" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02006049v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bock" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Roehrig" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-1471-2019" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02101108v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore M. Giannaros" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torge Lorenz" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josipa Milovac" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-12-1029-2019" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01318086v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Berthou" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Arsouze" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-016-3153-0" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01282729v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Chakroun" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-016-3037-3" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01708999v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Claudia Parracho" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-16213-2018" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01802135v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Dupont" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Badosa" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio L&#243;pez" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-10-919-2018" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01378375v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geremy Panthou" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vrac" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Li" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-016-3374-2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01321497v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Dell&#8217;aquila" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annarita Mariotti" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Calmanti" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leone Cavicchia" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-016-3143-2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01403900v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel &#193;ngel Gaertner" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jes&#250;s Gonz&#225;lez-Alem&#225;n" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Romera" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Dom&#237;nguez" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Gil" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-016-3456-1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01289330v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anika Obermann" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Belamari" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Conte" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Gaertner" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-016-3053-3" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01294073v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;r&#233;my Panthou" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-016-3083-x" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01282710v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-016-2974-1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01500417v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Beranger" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Flaounas" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-017-3595-z" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01309682v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Gaetani" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Flamant" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Janicot" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lavaysse" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-016-3146-z" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-01372848v2" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Dione" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JAMC-D-16-0113.1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01395117v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Omrani" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Lebeaupin-Brossier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2016.09.028" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TXM4PVK5-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01293204v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Besson" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Caumont" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Goulet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Menut" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.2799" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01242008v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.2717" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01157671v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradeebane Vaittinada Ayar" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Carreau" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel D&#233;qu&#233;" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-015-2647-5" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01152451v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Di Luca" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-015-2622-1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01408828v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hoareau" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent No&#235;l" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vidot" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asl.714" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01241426v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo M. Ruti" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Somot" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Giorgi" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Dubois" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-14-00176.1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01298539v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Alonzo" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JD023497" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130255v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Yiou" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Stefanon" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Haeffelin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955990v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.2355" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01038122v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Lebeaupin Brossier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine B&#233;ranger" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-014-2252-z" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076178v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Meynadier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle de Co&#235;tlogon" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Eymard" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.2483" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01201791v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Reverdy" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Donovan" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory C&#233;sana" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JD023919" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z1FKGT9S-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01145966v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc St&#233;fanon" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin-StPaul" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Leadley" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-015-1412-4" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070040v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shira Raveh-Rubin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heini Wernli" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-014-2330-2" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130284v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3402/tellusa.v66.24064" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027438v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GL060205" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950387v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio d'Andrea" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-013-1794-9" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862495v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Leduc-Leballeur" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Diakhat&#233;" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.2250" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750591v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-012-1606-7" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750590v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-012-1558-y" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GHNJFJWV-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828758v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ducrocq" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arbogast" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Basdevant" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/48792" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769660v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Orain" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.2049" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580758v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Roca" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Mohino" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-011-1045-x" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LJ4L0FRD-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679314v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alesandro Anav" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Samson" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2012.01.017" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CSVFJMDC-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651863v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-011-1255-2" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6W07M5VT-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474553v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-010-0785-3" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R0N7L0V4-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546971v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher M. Taylor" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas J. Parker" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Kalthoff" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Philippon" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asl.336" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372652v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dabas" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JD011159" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273624v2" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Champollion" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Drobinski" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Masson" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JAM2450.1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161535v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sa&#239;d" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Ancellet" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Arteta" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Augustin" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JD007494" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330083v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Delville" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Reitebuch" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-24-1783-2006" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068316v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1256/qj.04.111" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068382v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Dusek" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Z&#228;ngl" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre H. Flamant" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00703-005-0158-3" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L2S9DL0T-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083547v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gu&#233;nard" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Caccia" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Campistron" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/MWR3116.1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094012v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lemonsu" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Masson" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10546-005-7772-y" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R440Z9PB-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081369v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guenard" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1256/qj.04.63" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111637v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. G. Mestayer" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Durand" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Bonnefond" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10546-004-9241-4" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3FAB5EEEB6029437FB2C627B9763A305625C36BE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080657v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10546-004-1237-6" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017445v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004GL021907" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069492v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2004.04.014" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-58C8HD0N-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04568077v2" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04762492v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04507914v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ducharne" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Arboleda-Obando" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-6183" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04018627v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Kotthaus" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouffies-Cloch&#233;" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Cantrell" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-14781" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04467246v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Quintana Segu&#237;" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-6687" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03740974v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-9305" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04210093v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-8797" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03560931v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-9062" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03560948v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-8843" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877259v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-14932" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04439822v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Brisson" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03748701v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pinna" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josyane Ronchail" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cohen" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439367v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Boone" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J Best" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Cuxart" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Quintana Segu&#237;" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02062590v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. Parracho" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02339051v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01309086v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Dominguez" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854705v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Sanchez" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jesus Gonzalez-Aleman" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01207473v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. da Silva" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01207223v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Froidurot" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Molini&#233;" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arona Diedhiou" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Li" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01146209v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01141338v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Dupont" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01207740v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01145313v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Hourdin" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Braconnot" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01141296v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Berthou" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mailler" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01141298v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Alonzo" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. da Sliva" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01146354v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116167v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Donovan" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Noel" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Marchand" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01030849v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chepfer" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. No&#235;l" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122365v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bock" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bosser" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856085v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rysman" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delano&#235;" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Lema&#238;tre" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856080v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785725v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968053v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haeffelin" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coulomb" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baray" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723829v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723388v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723384v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712716v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Peter" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675051v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Klenov" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lebeaupin" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668355v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667936v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Drobinski" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vrac" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668829v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Merlet" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labbouz" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667993v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667998v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Omrani" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lebeaupin-Brossier" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Beranger" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668783v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668835v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668040v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphy Rodriguez" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668843v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Girolamo Paolo Di" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Richard" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113656v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Flaounas" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bastin" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668877v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668867v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668863v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cesana" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158570v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Moppert" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Puygrenier" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142251v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141984v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Puygrenier" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148293v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B&#233;nech" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142148v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141985v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763221v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Mestayer" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Durand" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Bonnefond" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02290597v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pacione" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ahmed" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Araszkiewicz" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Ba&#322;dysz" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-13901-8_5" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01657474v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Banson" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barth&#232;s" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Chazottes" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01305212v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01308789v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hourdin" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Mellul" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01208072v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Parracho" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bodo Ahrens" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01207957v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01183130v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Braconnot" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01146362v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01146416v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879261v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Goulet" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fabry" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673399v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le R&#233;velard" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gazeaux" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673393v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668530v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668821v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668527v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668799v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Calvet" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668532v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668534v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dubos" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668299v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fr&#233;ville" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Salameh" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668855v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Di Girolamo" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chaboureau" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668042v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>