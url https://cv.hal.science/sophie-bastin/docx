--- v1 (2026-04-24)
+++ v2 (2026-05-15)
@@ -1206,429 +1206,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05269664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The added value of km-scale simulations to describe temperature over complex orography: the CORDEX FPS-Convection multi-model ensemble runs over the Alps</w:t>
+                <w:t xml:space="preserve">Towards better understanding the urban environment and its interactions with regional climate change - The WCRP CORDEX Flagship Pilot Study URB-RCC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.M.M. Soares</w:t>
+                <w:t xml:space="preserve">Gaby S. Langendijk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. A. M. Careto</w:t>
+                <w:t xml:space="preserve">Tomas Halenka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rita M. Cardoso</w:t>
+                <w:t xml:space="preserve">Peter Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Klaus Goergen</w:t>
+                <w:t xml:space="preserve">Marianna Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eleni Katragkou</w:t>
+                <w:t xml:space="preserve">Aitor Aldama Campino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 62, pp.4491-4514. </w:t>
+              <w:t xml:space="preserve">Urban Climate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 58 (November), pp.102165. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00382-022-06593-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.uclim.2024.102165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03913367v2</w:t>
+                <w:t xml:space="preserve">insu-04758829v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards better understanding the urban environment and its interactions with regional climate change - The WCRP CORDEX Flagship Pilot Study URB-RCC</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Northwestern Mediterranean Heavy Precipitation Events in a Warmer Climate: Robust Versus Uncertain Changes With a Large Convection‐Permitting Model Ensemble</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaby S. Langendijk</w:t>
+                <w:t xml:space="preserve">Samuel Somot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomas Halenka</w:t>
+                <w:t xml:space="preserve">Hervé Douville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Hoffmann</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Aitor Aldama Campino</w:t>
+                <w:t xml:space="preserve">Antoinette Alias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urban Climate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.uclim.2024.102165⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 51 (6), pp.e2023GL105143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2023gl105143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04758829v2</w:t>
+                <w:t xml:space="preserve">hal-04524362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Northwestern Mediterranean Heavy Precipitation Events in a Warmer Climate: Robust Versus Uncertain Changes With a Large Convection‐Permitting Model Ensemble</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Caillaud</w:t>
+                <w:t xml:space="preserve">The added value of km-scale simulations to describe temperature over complex orography: the CORDEX FPS-Convection multi-model ensemble runs over the Alps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.M.M. Soares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. A. M. Careto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Somot</w:t>
+                <w:t xml:space="preserve">Rita M. Cardoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Douville</w:t>
+                <w:t xml:space="preserve">Klaus Goergen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoinette Alias</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Bastin</w:t>
+                <w:t xml:space="preserve">Eleni Katragkou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 51 (6), pp.e2023GL105143. </w:t>
+              <w:t xml:space="preserve">Climate Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 62, pp.4491-4514. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2023gl105143⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00382-022-06593-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04524362v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03913367v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the representation of heatwaves from an ensemble of km‑scale regional climate simulations within CORDEX‑FPS convection</w:t>
               </w:r>
@@ -2954,51 +2954,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesus Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita M. Cardoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lluis Fita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3545,278 +3545,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01923722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent trends in climate variability at the local scale using 40 years of observations: the case of the Paris region of France</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sophie Bastin</w:t>
+                <w:t xml:space="preserve">ELIFAN, an algorithm for the estimation of cloud cover from sky imagers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lothon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Habets</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Paul Barnéoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Gabella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Lohou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Derrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-19-13129-2019⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (10), pp.5519-5534. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/amt-12-5519-2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02095902v2</w:t>
+                <w:t xml:space="preserve">insu-02321633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ELIFAN, an algorithm for the estimation of cloud cover from sky imagers</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Lohou</w:t>
+                <w:t xml:space="preserve">Recent trends in climate variability at the local scale using 40 years of observations: the case of the Paris region of France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Ringard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Chiriaco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solène Derrien</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Florence Habets</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 12 (10), pp.5519-5534. </w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (20), pp.13129-13155. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/amt-12-5519-2019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/acp-19-13129-2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02321633v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02095902v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of humidity biases on light precipitation occurrence: observations versus simulations</w:t>
               </w:r>
@@ -4419,425 +4419,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01708999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ReOBS: a new approach to synthesize long-term multi-variable dataset and application to the SIRTA supersite</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of model resolution and Mediterranean sea coupling on hydrometeorological extremes in RCMs in the frame of HyMeX and MED-CORDEX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Charles Dupont</w:t>
+                <w:t xml:space="preserve">Geremy Panthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julio López</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L. Li</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 10 (2), pp.919 - 940. </w:t>
+              <w:t xml:space="preserve">Climate Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 51 (3), pp.915-932. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/essd-10-919-2018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00382-016-3374-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01802135v1</w:t>
+                <w:t xml:space="preserve">insu-01378375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of model resolution and Mediterranean sea coupling on hydrometeorological extremes in RCMs in the frame of HyMeX and MED-CORDEX</w:t>
+                <w:t xml:space="preserve">Evaluation of simulated decadal variations over the Euro-Mediterranean region from ENSEMBLES to Med-CORDEX</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geremy Panthou</w:t>
+                <w:t xml:space="preserve">Alessandro Dell’aquila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Vrac</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Drobinski</w:t>
+                <w:t xml:space="preserve">Annarita Mariotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Li</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sandro Calmanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leone Cavicchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 51 (3), pp.915-932. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00382-016-3374-2⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 51 (3), pp.857-876. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00382-016-3143-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01378375v1</w:t>
+                <w:t xml:space="preserve">insu-01321497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of simulated decadal variations over the Euro-Mediterranean region from ENSEMBLES to Med-CORDEX</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Dell’aquila</w:t>
+                <w:t xml:space="preserve">ReOBS: a new approach to synthesize long-term multi-variable dataset and application to the SIRTA supersite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Chiriaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annarita Mariotti</w:t>
+                <w:t xml:space="preserve">Jean-Charles Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandro Calmanti</w:t>
+                <w:t xml:space="preserve">Jordi Badosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leone Cavicchia</w:t>
+                <w:t xml:space="preserve">Julio López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 51 (3), pp.857-876. </w:t>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (2), pp.919 - 940. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00382-016-3143-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/essd-10-919-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01321497v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01802135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of medicanes over the Mediterranean Sea in a regional climate model ensemble: impact of ocean–atmosphere coupling and increased resolution</w:t>
               </w:r>
@@ -5085,399 +5085,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01289330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scaling precipitation extremes with temperature in the Mediterranean: past climate assessment and projection in anthropogenic scenarios</w:t>
+                <w:t xml:space="preserve">North-western Mediterranean sea-breeze circulation in a regional climate system model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas da Silva</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bastin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Arsouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérémy Panthou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Caroline Muller</w:t>
+                <w:t xml:space="preserve">Karine Beranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanouil Flaounas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 51 (3), pp.1237-1257. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00382-016-3083-x⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 51 (3), pp.1077-1093. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00382-017-3595-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01294073v1</w:t>
+                <w:t xml:space="preserve">insu-01500417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of radiation and evaporation on temperature variability in a WRF regional climate simulation: comparison with colocated long term ground based observations near Paris</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Scaling precipitation extremes with temperature in the Mediterranean: past climate assessment and projection in anthropogenic scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Drobinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérémy Panthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 51 (3), pp.985-1003. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 51 (3), pp.1237-1257. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00382-016-3083-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00382-016-2974-1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-01282710v1</w:t>
+                <w:t xml:space="preserve">insu-01294073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">North-western Mediterranean sea-breeze circulation in a regional climate system model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Control of radiation and evaporation on temperature variability in a WRF regional climate simulation: comparison with colocated long term ground based observations near Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bastin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Chiriaco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 51 (3), pp.1077-1093. </w:t>
+              <w:t xml:space="preserve">, 2018, 51 (3), pp.985-1003. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00382-017-3595-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00382-016-2974-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01500417v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01282710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">West African monsoon dynamics and precipitation: the competition between global SST warming and CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; increase in CMIP5 idealized simulations</w:t>
               </w:r>
@@ -6158,51 +6158,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intercomparison of statistical and dynamical downscaling models under the EURO- and MED-CORDEX initiative framework: present climate evaluations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pradeebane Vaittinada Ayar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6279,51 +6279,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyclone contribution to the Mediterranean Sea water budget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanouil Flaounas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Di Luca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6599,51 +6599,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Giorgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanouil Flaounas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 97 (7), pp.1187-1208. </w:t>
@@ -6930,554 +6930,554 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01130255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity of an intense rain event between atmosphere-only and atmosphere–ocean regional coupled models: 19 September 1996</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie Bastin</w:t>
+                <w:t xml:space="preserve">An EarthCARE/ATLID simulator to evaluate cloud description in climate models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Reverdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Chepfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Donovan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Césana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/qj.2355⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 120 (21), pp.11090-11113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2015JD023919⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00955990v1</w:t>
+                <w:t xml:space="preserve">insu-01201791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regional mesoscale air-sea coupling impacts and extreme meteorological events role on the Mediterranean Sea water budget</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cindy Lebeaupin Brossier</w:t>
+                <w:t xml:space="preserve">Sensitivity of an intense rain event between atmosphere-only and atmosphere–ocean regional coupled models: 19 September 1996</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Berthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Mailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Drobinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Arsouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00382-014-2252-z⟩</w:t>
+              <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 141 (686), pp.258-271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/qj.2355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01038122v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00955990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity testing of WRF parameterizations on air-sea interaction and its impact on water cycle in the Gulf of Guinea</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle de Coëtlogon</w:t>
+                <w:t xml:space="preserve">Regional mesoscale air-sea coupling impacts and extreme meteorological events role on the Mediterranean Sea water budget</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Lebeaupin Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Serge Janicot</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Béranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/qj.2483⟩</w:t>
+              <w:t xml:space="preserve">Climate Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 44 (3-4), pp.1029-1051. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00382-014-2252-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01076178v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01038122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An EarthCARE/ATLID simulator to evaluate cloud description in climate models</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sensitivity testing of WRF parameterizations on air-sea interaction and its impact on water cycle in the Gulf of Guinea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Donovan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Noël</w:t>
+                <w:t xml:space="preserve">Remi Meynadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Césana</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gaëlle de Coëtlogon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bastin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Eymard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Janicot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2015JD023919⟩</w:t>
+              <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 141 (690), pp.1804-1820. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/qj.2483⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">insu-01201791v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01076178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testing climate models using an impact model: what are the advantages?</w:t>
               </w:r>
@@ -7515,51 +7515,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Leadley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Dell’aquila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climatic Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 131 (4), pp.649-661. </w:t>
@@ -7597,51 +7597,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The dynamical structure of intense Mediterranean cyclones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanouil Flaounas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shira Raveh-Rubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7913,51 +7913,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Yiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Haeffelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 41 (15), pp.5644-5652. </w:t>
@@ -8125,90 +8125,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atmospheric response to sea-surface temperature in the eastern equatorial Atlantic at quasi-biweekly time-scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle de Coëtlogon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Leduc-Leballeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Meynadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Diakhaté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8259,51 +8259,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamical downscaling of IPSL-CM5 CMIP5 historical simulations over the Mediterranean: benefits on the representation of regional surface winds and cyclogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanouil Flaounas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8363,77 +8363,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Precipitation and temperature space-time variability and extremes in the Mediterranean region: evaluation of dynamical and statistical downscaling methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanouil Flaounas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8643,77 +8643,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ocean memory effect on the dynamics of coastal heavy precipitation preceded by a mistral event in the northwestern Mediterranean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Lebeaupin Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Béranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8773,51 +8773,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of the Indian monsoon onset in the West African monsoon onset: observations and AGCM nudged simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanouil Flaounas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Janicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8941,51 +8941,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alesandro Anav</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Lebeaupin Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Samson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9061,51 +9061,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The West African monsoon onset in 2006: sensitivity to surface albedo, orography, SST and synoptic scale dry-air intrusions using WRF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanouil Flaounas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Janicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9190,51 +9190,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regional climate modelling of the 2006 West African monsoon: sensitivity to convection and planetary boundary layer parameterisation using WRF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanouil Flaounas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10195,290 +10195,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00068382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Interaction between Sea Breeze and Summer Mistral at the Exit of the Rhône Valley</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vertical Structure of the Urban Boundary Layer over Marseille Under Sea-Breeze Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Lemonsu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Weather Review</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Boundary-Layer Meteorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 118, pp.477-501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10546-005-7772-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1175/MWR3116.1⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00083547v1</w:t>
+                <w:t xml:space="preserve">hal-00094012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertical Structure of the Urban Boundary Layer over Marseille Under Sea-Breeze Conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the Interaction between Sea Breeze and Summer Mistral at the Exit of the Rhône Valley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bastin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Drobinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Lemonsu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Bastin</w:t>
+                <w:t xml:space="preserve">Vincent Guénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valéry Masson</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Luc Caccia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Campistron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Boundary-Layer Meteorology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10546-005-7772-y⟩</w:t>
+              <w:t xml:space="preserve">Monthly Weather Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 134, pp.1647-1668. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/MWR3116.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00094012v1</w:t>
+                <w:t xml:space="preserve">hal-00083547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Summer mistral at the exit of the Rhône valley</w:t>
               </w:r>
@@ -10503,51 +10503,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Guenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Caccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dabas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10829,303 +10829,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00080657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the use of GPS tomography to investigate water vapor variability during a Mistral//sea breeze event in southeastern France</w:t>
+                <w:t xml:space="preserve">Impact of the Rhône and Durance valleys on sea-breeze circulation in the Marseille area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Drobinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dabas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Delville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Reitebuch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 32, pp.L05808. </w:t>
+              <w:t xml:space="preserve">Atmospheric Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 74, pp.303-328. </w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2004GL021907⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosres.2004.04.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00017445v1</w:t>
+                <w:t xml:space="preserve">hal-00069492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the Rhône and Durance valleys on sea-breeze circulation in the Marseille area</w:t>
+                <w:t xml:space="preserve">On the use of GPS tomography to investigate water vapor variability during a Mistral//sea breeze event in southeastern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Champollion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phillipe Drobinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Masson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 32, pp.L05808. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2004GL021907⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.atmosres.2004.04.014⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00069492v1</w:t>
+                <w:t xml:space="preserve">hal-00017445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -12907,51 +12907,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geremy Panthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13282,51 +13282,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérémy Panthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13666,51 +13666,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Haeffelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Badosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ateliers de modélisation de l'atmosphère 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2015, Toulouse, France</w:t>
@@ -13739,51 +13739,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyclone contribution to the Mediterranean Sea water budget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanouil Flaounas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Di Luca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14287,51 +14287,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chepfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Césana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EECLAT 2014 Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2014, La Rochelle, France</w:t>
@@ -14354,277 +14354,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01146354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building a 15-Year Cloud Climatology using Lidar in Space Observations: CALIOP and CloudSat now, EarthCARE next.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hélène Chepfer</w:t>
+                <w:t xml:space="preserve">10 ans de cycle diurne des nuages au SIRTA : une analyse en régimes de temps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Chiriaco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Donovan</w:t>
+                <w:t xml:space="preserve">H. Chepfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Noel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Roger Marchand</w:t>
+                <w:t xml:space="preserve">V. Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, San Francisco, United States. pp.A31I-3128</w:t>
+              <w:t xml:space="preserve">Journée Scientifique SIRTA 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01116167v1</w:t>
+                <w:t xml:space="preserve">hal-01030849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">10 ans de cycle diurne des nuages au SIRTA : une analyse en régimes de temps</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Bastin</w:t>
+                <w:t xml:space="preserve">Building a 15-Year Cloud Climatology using Lidar in Space Observations: CALIOP and CloudSat now, EarthCARE next.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Reverdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Chepfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Donovan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Chepfer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J.-C. Dupont</w:t>
+                <w:t xml:space="preserve">Vincent Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Noël</w:t>
+                <w:t xml:space="preserve">Roger Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Scientifique SIRTA 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, San Francisco, United States. pp.A31I-3128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01030849v1</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01116167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of integrated water vapour trends and variability using ground-based GPS data and climate models in the Mediterranean region</w:t>
               </w:r>
@@ -14921,77 +14921,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Air-sea interaction in the eastern Equatorial Atlantic at intraseasonal timescales in boreal spring and summer: a quasi-biweekly equatorial oscillation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle de Coëtlogon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Leduc-Leballeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Meynadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15171,51 +15171,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of synoptic dry-air intrusions on the West African monsoon onset using observations and nudged climate simulations. Application to the monsoon onset of 2006</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanouil Flaounas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Janicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15292,103 +15292,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Air-sea interaction in the Gulf of Guinea at intraseasonal timescales : A quasi-biweekly oscillation in the eastern equatorial Atlantic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle de Coëtlogon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Leduc-Leballeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Meynadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Eymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th AMMA International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Toulouse, France</w:t>
@@ -15411,277 +15411,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00723388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the air-sea coupling in the Gulf of Guinea on the Guinean coastal water cycle in boreal spring</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId263" w:history="1">
+                <w:t xml:space="preserve">Investigation of the ocean-atmosphere-continent coupling in the Gulf of Guinea and West Africa at intraseasonal timescales in boreal spring and summer with a regional atmospheric model (WRF)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Meynadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle de Coëtlogon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Leduc-Leballeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bastin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Charlotte Peter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th AMMA International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Toulouse, France</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00723384v1</w:t>
+                <w:t xml:space="preserve">hal-00712716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the ocean-atmosphere-continent coupling in the Gulf of Guinea and West Africa at intraseasonal timescales in boreal spring and summer with a regional atmospheric model (WRF)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId263" w:history="1">
+                <w:t xml:space="preserve">Impact of the air-sea coupling in the Gulf of Guinea on the Guinean coastal water cycle in boreal spring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Meynadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle de Coëtlogon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Eymard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Leduc-Leballeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bastin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Charlotte Peter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">4th AMMA International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00712716v1</w:t>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00723384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variabilité interannuelle des nuages en Ile de France : comparaisons SIRTA/WRF-CORDEX</w:t>
               </w:r>
@@ -15805,51 +15805,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of synoptic scale dryair intrusions on the West African monsoon onset using regional modeling and nudged climate simulations. Application to the monsoon onset of 2006</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Janicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanouil Flaounas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15913,51 +15913,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of dynamical and statistical methods for downscaling of extreme precipitation and surface temperature in the Mediterranean region in the frame of Hymex and MED-CORDEX</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanouil Flaounas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Drobinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15965,51 +15965,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Béranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th HYMEX (HYdrological cycle Mediterranean EXperiment) Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Menorca, Spain</w:t>
@@ -16032,277 +16032,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00667936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convective inhibition over the Vosges and water vapor variability during COPS IOP 8b</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Flamant</w:t>
+                <w:t xml:space="preserve">The regional coupled system WRF-NEMO over the Mediterranean (MORCE platform): impacts of mesoscale coupled processes on the water budget estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Lebeaupin Brossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Béranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cédric Champollion</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Mailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st ICAM (International Conference on Alpine Meteorology)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Aviemore, United Kingdom</w:t>
+              <w:t xml:space="preserve">5th HYMEX (HYdrological cycle Mediterranean EXperiment) Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Menorca, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00668829v1</w:t>
+                <w:t xml:space="preserve">hal-00667993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The regional coupled system WRF-NEMO over the Mediterranean (MORCE platform): impacts of mesoscale coupled processes on the water budget estimation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Drobinski</w:t>
+                <w:t xml:space="preserve">Convective inhibition over the Vosges and water vapor variability during COPS IOP 8b</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Merlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Labbouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Mailler</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Champollion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th HYMEX (HYdrological cycle Mediterranean EXperiment) Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Menorca, Spain</w:t>
+              <w:t xml:space="preserve">31st ICAM (International Conference on Alpine Meteorology)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Aviemore, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00667993v1</w:t>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00668829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hymex/Med-CORDEX analysis of the Mediterranean water budget variability regarding the effects of horizontal resolution</w:t>
               </w:r>
@@ -16409,51 +16409,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The teleconnection mechanism between the West African monsoon onset and the Indian monsoon onset: Observations and AGCM nudged simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanouil Flaounas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Janicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16733,51 +16733,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of mountain-valley breeze circulations on the formation and maintenance of dry lids in the COPS region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Merlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16940,51 +16940,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the impact of albedo, orography, SST and large scale conditions on the 2006 West African Monsoon onset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanouil Flaounas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17035,51 +17035,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the impact of surface albedo, sea surface temperature and orography in the simulation of the monsoon onset in 2006</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanouil Flaounas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17143,51 +17143,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the performance of the WRF model to reproduce the cloud cover and clouds features over the Mediterranean area using the CALIPSO lidar observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Chepfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Chiriaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17290,51 +17290,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Brut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Puygrenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Campistron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th ESCOMPTE Workshop.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2005, Marseille, France</w:t>
@@ -17357,527 +17357,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00158570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pollution transport and exchange during ESCOMPTE, 2nd IOP.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">V. Puygrenier</w:t>
+                <w:t xml:space="preserve">The sea-breeze during ESCOMPTE: circulation characteristics and boundary layer structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bastin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Puygrenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Lohou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Campistron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Moppert</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Lohou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th ESCOMPTE Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2005, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00142251v1</w:t>
+                <w:t xml:space="preserve">hal-00141984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The sea-breeze during ESCOMPTE: circulation characteristics and boundary layer structure</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Puygrenier</w:t>
+                <w:t xml:space="preserve">Pollution transport and exchange during ESCOMPTE, 2nd IOP.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Saïd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Puygrenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Moppert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Campistron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Lohou</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clotilde Moppert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th ESCOMPTE Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2005, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00141984v1</w:t>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00142251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of a continuous 3D water vapour distribution using the high-density GPS network of the 13 Mistral/breeze/convective boundary layer interactions observed by UHF profilers.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Guénard</w:t>
+                <w:t xml:space="preserve">Sea-breeze case study using a combination of observations and numerical simulation in complex terrain in souhtern France: contribution to mass transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">B. Bénech</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dabas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Delville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Reitebuch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th ESCOMPTE Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2005, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00148293v1</w:t>
+                <w:t xml:space="preserve">hal-00142148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sea-breeze case study using a combination of observations and numerical simulation in complex terrain in souhtern France: contribution to mass transport</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Determination of a continuous 3D water vapour distribution using the high-density GPS network of the 13 Mistral/breeze/convective boundary layer interactions observed by UHF profilers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Caccia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Drobinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Olivier Reitebuch</w:t>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bénech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th ESCOMPTE Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2005, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00142148v1</w:t>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00148293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The oscillating sea-breeze observed in the vicinity of Marseille: theory and observations</w:t>
               </w:r>
@@ -17915,51 +17915,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Lohou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Campistron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th ESCOMPTE Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2005, Marseille, France</w:t>
@@ -18434,243 +18434,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01657474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating multimodel variability of humidity over Europe using long term GPS network and ground base datasets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Global trends and variability in integrated water vapour from ground-based GPS data and atmospheric models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Claudia Parracho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ana Claudia Parracho</w:t>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Hourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lidia Mellul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2016, Vienna, Austria. Geophysical Research Abstracts, 18, pp.EGU2016-11989</w:t>
+              <w:t xml:space="preserve">, Apr 2016, Vienna, Austria. Geophysical Research Abstracts, 18, pp.EGU2016-6807</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01305212v1</w:t>
+                <w:t xml:space="preserve">insu-01308789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global trends and variability in integrated water vapour from ground-based GPS data and atmospheric models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluating multimodel variability of humidity over Europe using long term GPS network and ground base datasets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bastin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Claudia Parracho</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lidia Mellul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2016, Vienna, Austria. Geophysical Research Abstracts, 18, pp.EGU2016-6807</w:t>
+              <w:t xml:space="preserve">, Apr 2016, Vienna, Austria. Geophysical Research Abstracts, 18, pp.EGU2016-11989</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01308789v1</w:t>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01305212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating multimodel variability of humidity over Europe using long term GPS network and ground base datasets</w:t>
               </w:r>
@@ -18932,51 +18932,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Gaetani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19398,51 +19398,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Révelard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanouil Flaounas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gazeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19631,51 +19631,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alesandro Anav</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Lebeaupin Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Samson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19806,402 +19806,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00668821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HyMeX - The regional coupled system WRF-NEMO over the Mediterranean (MORCE plateform): impacts of mesoscale coupled processes on the water budget estimation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId260" w:history="1">
+                <w:t xml:space="preserve">HyMeX - Evaluation of dynamical and statistical methods for downscaling of extreme precipitation and surface temperature in the Mediterranean region in the frame of HyMeX and MED-CORDEX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanouil Flaounas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Drobinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bastin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Béranger</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Mailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WCRP Open Science Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2011, Denver, United States. pp.TH225, 2011</w:t>
+              <w:t xml:space="preserve">, Oct 2011, Denver, United States. pp.TH213A, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00668527v1</w:t>
+                <w:t xml:space="preserve">hal-00668532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamical and Statistical downscaling of Mediterranean climate: comparison and uncertainty assessment in the MED-CORDEX and HYMEX context. EGU conference, Vienna, april 2011</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanouil Flaounas</w:t>
+                <w:t xml:space="preserve">HyMeX - The regional coupled system WRF-NEMO over the Mediterranean (MORCE plateform): impacts of mesoscale coupled processes on the water budget estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Béranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Lebeaupin Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId545" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Calvet</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Mailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU (European Geophysical Union) General Assembly 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">WCRP Open Science Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Denver, United States. pp.TH225, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00668799v1</w:t>
+                <w:t xml:space="preserve">hal-00668527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HyMeX - Evaluation of dynamical and statistical methods for downscaling of extreme precipitation and surface temperature in the Mediterranean region in the frame of HyMeX and MED-CORDEX</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
+                <w:t xml:space="preserve">Dynamical and Statistical downscaling of Mediterranean climate: comparison and uncertainty assessment in the MED-CORDEX and HYMEX context. EGU conference, Vienna, april 2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanouil Flaounas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Karine Béranger</w:t>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCRP Open Science Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Denver, United States. pp.TH213A, 2011</w:t>
+              <w:t xml:space="preserve">EGU (European Geophysical Union) General Assembly 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00668532v1</w:t>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00668799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HyMeX-Analysis of the simulated Mediterranean sea water budget variability as a fuction of the horizontal resolution in the Hymex/Med-CORDEX framework</w:t>
               </w:r>
@@ -20441,51 +20441,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of mountain-valley breeze circulations on the formation and maintenance of dry lids in the COPS region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Merlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20592,51 +20592,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Rouvière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Chepfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Chiriaco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20764,51 +20764,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="751E5863"/>
+    <w:nsid w:val="C674D449"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -20995,51 +20995,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-bastin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1951-6798" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/089425111" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458022v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharie Titus" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bonazzola" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chepfer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem G Feofilov" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Roussel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-26-443-2026" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456596v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Lalonde" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bastin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Oudin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2026.102867" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350454v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohanna Michau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lemonsu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lucas-Picher" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Caillaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-025-03990-9" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088762v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-2025-2065" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040076v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Collignan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Polcher" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Quintana&#8208;segui" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024wr038220" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05141829v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurin Zouzoua" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Lohou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lothon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Chiriaco" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-18-3211-2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349308v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Jom&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilan Fautrez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vial" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jemets.2025.100021" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05269664v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Brut" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Canut" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jemets.2025.100019" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03913367v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M.M. Soares" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. M. Careto" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita M. Cardoso" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Goergen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Katragkou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-022-06593-7" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04758829v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaby S. Langendijk" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Halenka" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hoffmann" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Adinolfi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitor Aldama Campino" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2024.102165" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524362v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Somot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Douville" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Alias" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023gl105143" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04065463v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Sangelantoni" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sobolowski" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Lorenz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#216; Hodnebrog" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R M Cardoso" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-023-06769-9" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03916220v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Ha" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Drobinski" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llu&#237;s Fita" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-022-06594-6" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04013358v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreina Belu&#353;i&#263; Vozila" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danijel Belu&#353;i&#263;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Teli&#353;man Prtenjak" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan G&#252;ttler" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-023-06703-z" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04572841v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M O Molina" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Careto" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E S&#225;nchez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Goergen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-024-07257-4" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03863724v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian K. M&#252;ller" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Chan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hylke de Vries" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-022-06555-z" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04171826v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Lalonde Le Pajolec" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2023.101605" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03892710v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Quintana-Segu&#237;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023WR034509" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03531941v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Namendra Kumar Shahi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pennel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-022-06138-y" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03346164v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guion" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Turquety" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-021-05938-y" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03195477v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolina Ban" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Coppola" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Pichelli" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Sobolowski" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-021-05708-w" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02885105v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Lavin&#8208;gullon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Fernandez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis Fita" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.6717" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229033v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Rojas" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Ringard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-15699-2021" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01821831v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouakou Kouadio" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourahamane Konare" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ajayi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-018-4308-y" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02881534v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas da Silva" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mailler" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Muller" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-020-01659-w" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01923722v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pichelli" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Raffaele" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ahrens" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-018-4521-8" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02095902v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Habets" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-13129-2019" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02321633v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Barn&#233;oud" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Gabella" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Derrien" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-12-5519-2019" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02006049v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bock" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Roehrig" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-1471-2019" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02101108v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore M. Giannaros" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torge Lorenz" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josipa Milovac" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-12-1029-2019" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01318086v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Berthou" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Arsouze" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-016-3153-0" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01282729v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Chakroun" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-016-3037-3" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01708999v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Claudia Parracho" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-16213-2018" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01802135v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Dupont" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Badosa" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio L&#243;pez" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-10-919-2018" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01378375v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geremy Panthou" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vrac" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Li" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-016-3374-2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01321497v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Dell&#8217;aquila" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annarita Mariotti" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Calmanti" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leone Cavicchia" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-016-3143-2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01403900v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel &#193;ngel Gaertner" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jes&#250;s Gonz&#225;lez-Alem&#225;n" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Romera" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Dom&#237;nguez" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Gil" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-016-3456-1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01289330v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anika Obermann" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Belamari" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Conte" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Gaertner" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-016-3053-3" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01294073v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;r&#233;my Panthou" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-016-3083-x" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01282710v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-016-2974-1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01500417v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Beranger" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Flaounas" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-017-3595-z" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01309682v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Gaetani" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Flamant" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Janicot" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lavaysse" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-016-3146-z" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-01372848v2" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Dione" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JAMC-D-16-0113.1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01395117v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Omrani" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Lebeaupin-Brossier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2016.09.028" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TXM4PVK5-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01293204v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Besson" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Caumont" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Goulet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Menut" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.2799" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01242008v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.2717" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01157671v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradeebane Vaittinada Ayar" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Carreau" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel D&#233;qu&#233;" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-015-2647-5" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01152451v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Di Luca" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-015-2622-1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01408828v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hoareau" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent No&#235;l" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vidot" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asl.714" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01241426v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo M. Ruti" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Somot" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Giorgi" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Dubois" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-14-00176.1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01298539v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Alonzo" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JD023497" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130255v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Yiou" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Stefanon" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Haeffelin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955990v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.2355" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01038122v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Lebeaupin Brossier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine B&#233;ranger" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-014-2252-z" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076178v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Meynadier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle de Co&#235;tlogon" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Eymard" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.2483" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01201791v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Reverdy" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Donovan" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory C&#233;sana" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JD023919" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z1FKGT9S-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01145966v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc St&#233;fanon" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin-StPaul" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Leadley" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-015-1412-4" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070040v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shira Raveh-Rubin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heini Wernli" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-014-2330-2" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130284v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3402/tellusa.v66.24064" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027438v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GL060205" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950387v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio d'Andrea" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-013-1794-9" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862495v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Leduc-Leballeur" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Diakhat&#233;" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.2250" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750591v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-012-1606-7" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750590v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-012-1558-y" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GHNJFJWV-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828758v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ducrocq" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arbogast" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Basdevant" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/48792" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769660v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Orain" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.2049" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580758v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Roca" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Mohino" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-011-1045-x" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LJ4L0FRD-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679314v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alesandro Anav" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Samson" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2012.01.017" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CSVFJMDC-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651863v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-011-1255-2" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6W07M5VT-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474553v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-010-0785-3" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R0N7L0V4-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546971v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher M. Taylor" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas J. Parker" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Kalthoff" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Philippon" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asl.336" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372652v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dabas" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JD011159" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273624v2" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Champollion" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Drobinski" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Masson" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JAM2450.1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161535v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sa&#239;d" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Ancellet" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Arteta" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Augustin" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JD007494" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330083v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Delville" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Reitebuch" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-24-1783-2006" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068316v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1256/qj.04.111" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068382v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Dusek" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Z&#228;ngl" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre H. Flamant" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00703-005-0158-3" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L2S9DL0T-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083547v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gu&#233;nard" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Caccia" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Campistron" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/MWR3116.1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094012v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lemonsu" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Masson" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10546-005-7772-y" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R440Z9PB-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081369v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guenard" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1256/qj.04.63" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111637v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. G. Mestayer" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Durand" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Bonnefond" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10546-004-9241-4" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3FAB5EEEB6029437FB2C627B9763A305625C36BE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080657v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10546-004-1237-6" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017445v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004GL021907" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069492v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2004.04.014" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-58C8HD0N-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04568077v2" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04762492v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04507914v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ducharne" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Arboleda-Obando" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-6183" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04018627v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Kotthaus" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouffies-Cloch&#233;" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Cantrell" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-14781" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04467246v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Quintana Segu&#237;" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-6687" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03740974v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-9305" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04210093v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-8797" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03560931v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-9062" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03560948v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-8843" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877259v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-14932" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04439822v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Brisson" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03748701v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pinna" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josyane Ronchail" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cohen" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439367v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Boone" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J Best" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Cuxart" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Quintana Segu&#237;" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02062590v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. Parracho" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02339051v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01309086v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Dominguez" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854705v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Sanchez" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jesus Gonzalez-Aleman" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01207473v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. da Silva" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01207223v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Froidurot" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Molini&#233;" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arona Diedhiou" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Li" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01146209v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01141338v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Dupont" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01207740v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01145313v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Hourdin" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Braconnot" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01141296v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Berthou" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mailler" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01141298v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Alonzo" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. da Sliva" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01146354v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116167v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Donovan" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Noel" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Marchand" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01030849v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chepfer" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. No&#235;l" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122365v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bock" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bosser" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856085v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rysman" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delano&#235;" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Lema&#238;tre" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856080v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785725v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968053v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haeffelin" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coulomb" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baray" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723829v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723388v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723384v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712716v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Peter" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675051v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Klenov" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lebeaupin" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668355v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667936v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Drobinski" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vrac" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668829v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Merlet" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labbouz" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667993v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667998v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Omrani" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lebeaupin-Brossier" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Beranger" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668783v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668835v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668040v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphy Rodriguez" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668843v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Girolamo Paolo Di" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Richard" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113656v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Flaounas" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bastin" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668877v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668867v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668863v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cesana" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158570v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Moppert" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Puygrenier" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142251v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141984v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Puygrenier" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148293v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B&#233;nech" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142148v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141985v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763221v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Mestayer" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Durand" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Bonnefond" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02290597v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pacione" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ahmed" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Araszkiewicz" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Ba&#322;dysz" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-13901-8_5" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01657474v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Banson" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barth&#232;s" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Chazottes" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01305212v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01308789v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hourdin" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Mellul" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01208072v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Parracho" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bodo Ahrens" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01207957v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01183130v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Braconnot" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01146362v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01146416v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879261v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Goulet" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fabry" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673399v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le R&#233;velard" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gazeaux" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673393v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668530v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668821v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668527v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668799v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Calvet" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668532v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668534v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dubos" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668299v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fr&#233;ville" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Salameh" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668855v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Di Girolamo" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chaboureau" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668042v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-bastin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1951-6798" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/089425111" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458022v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharie Titus" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bonazzola" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chepfer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem G Feofilov" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Roussel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-26-443-2026" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456596v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Lalonde" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bastin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Oudin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2026.102867" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350454v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohanna Michau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lemonsu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lucas-Picher" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Caillaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-025-03990-9" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088762v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-2025-2065" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040076v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Collignan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Polcher" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Quintana&#8208;segui" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024wr038220" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05141829v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurin Zouzoua" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Lohou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lothon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Chiriaco" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-18-3211-2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349308v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Jom&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilan Fautrez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vial" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jemets.2025.100021" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05269664v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Brut" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Canut" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jemets.2025.100019" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04758829v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaby S. Langendijk" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Halenka" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hoffmann" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Adinolfi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitor Aldama Campino" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2024.102165" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524362v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Somot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Douville" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Alias" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023gl105143" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03913367v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M.M. Soares" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. M. Careto" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita M. Cardoso" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Goergen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Katragkou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-022-06593-7" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04065463v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Sangelantoni" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sobolowski" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Lorenz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#216; Hodnebrog" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R M Cardoso" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-023-06769-9" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03916220v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Ha" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Drobinski" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llu&#237;s Fita" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-022-06594-6" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04013358v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreina Belu&#353;i&#263; Vozila" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danijel Belu&#353;i&#263;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Teli&#353;man Prtenjak" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan G&#252;ttler" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-023-06703-z" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04572841v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M O Molina" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Careto" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E S&#225;nchez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Goergen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-024-07257-4" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03863724v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian K. M&#252;ller" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Chan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hylke de Vries" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-022-06555-z" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04171826v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Lalonde Le Pajolec" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2023.101605" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03892710v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Quintana-Segu&#237;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023WR034509" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03531941v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Namendra Kumar Shahi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pennel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-022-06138-y" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03346164v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guion" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Turquety" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-021-05938-y" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03195477v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolina Ban" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Coppola" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Pichelli" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Sobolowski" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-021-05708-w" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02885105v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Lavin&#8208;gullon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Fernandez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis Fita" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.6717" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229033v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Rojas" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Ringard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-15699-2021" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01821831v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouakou Kouadio" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourahamane Konare" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ajayi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-018-4308-y" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02881534v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas da Silva" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mailler" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Muller" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-020-01659-w" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01923722v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pichelli" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Raffaele" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ahrens" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-018-4521-8" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02321633v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Barn&#233;oud" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Gabella" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Derrien" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-12-5519-2019" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02095902v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Habets" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-13129-2019" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02006049v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bock" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Roehrig" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-1471-2019" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02101108v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore M. Giannaros" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torge Lorenz" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josipa Milovac" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-12-1029-2019" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01318086v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Berthou" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Arsouze" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-016-3153-0" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01282729v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Chakroun" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-016-3037-3" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01708999v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Claudia Parracho" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-16213-2018" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01378375v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geremy Panthou" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vrac" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Li" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-016-3374-2" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01321497v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Dell&#8217;aquila" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annarita Mariotti" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Calmanti" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leone Cavicchia" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-016-3143-2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01802135v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Dupont" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Badosa" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio L&#243;pez" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-10-919-2018" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01403900v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel &#193;ngel Gaertner" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jes&#250;s Gonz&#225;lez-Alem&#225;n" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Romera" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Dom&#237;nguez" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Gil" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-016-3456-1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01289330v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anika Obermann" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Belamari" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Conte" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Gaertner" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-016-3053-3" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01500417v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Beranger" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Flaounas" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-017-3595-z" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01294073v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;r&#233;my Panthou" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-016-3083-x" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01282710v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-016-2974-1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01309682v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Gaetani" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Flamant" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Janicot" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lavaysse" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-016-3146-z" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-01372848v2" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Dione" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JAMC-D-16-0113.1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01395117v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Omrani" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Lebeaupin-Brossier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2016.09.028" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TXM4PVK5-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01293204v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Besson" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Caumont" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Goulet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Menut" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.2799" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01242008v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.2717" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01157671v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradeebane Vaittinada Ayar" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Carreau" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel D&#233;qu&#233;" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-015-2647-5" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01152451v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Di Luca" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-015-2622-1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01408828v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hoareau" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent No&#235;l" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vidot" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asl.714" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01241426v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo M. Ruti" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Somot" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Giorgi" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Dubois" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-14-00176.1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01298539v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Alonzo" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JD023497" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130255v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Yiou" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Stefanon" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Haeffelin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01201791v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Reverdy" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Donovan" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory C&#233;sana" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JD023919" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z1FKGT9S-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955990v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.2355" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01038122v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Lebeaupin Brossier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine B&#233;ranger" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-014-2252-z" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076178v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Meynadier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle de Co&#235;tlogon" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Eymard" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.2483" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01145966v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc St&#233;fanon" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin-StPaul" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Leadley" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-015-1412-4" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070040v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shira Raveh-Rubin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heini Wernli" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-014-2330-2" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130284v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3402/tellusa.v66.24064" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027438v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GL060205" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950387v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio d'Andrea" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-013-1794-9" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862495v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Leduc-Leballeur" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Diakhat&#233;" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.2250" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750591v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-012-1606-7" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750590v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-012-1558-y" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GHNJFJWV-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828758v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ducrocq" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arbogast" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Basdevant" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/48792" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769660v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Orain" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.2049" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580758v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Roca" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Mohino" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-011-1045-x" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LJ4L0FRD-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679314v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alesandro Anav" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Samson" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2012.01.017" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CSVFJMDC-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651863v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-011-1255-2" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6W07M5VT-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474553v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-010-0785-3" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R0N7L0V4-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546971v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher M. Taylor" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas J. Parker" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Kalthoff" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Philippon" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asl.336" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372652v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dabas" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JD011159" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273624v2" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Champollion" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Drobinski" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Masson" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JAM2450.1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161535v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sa&#239;d" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Ancellet" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Arteta" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Augustin" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JD007494" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330083v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Delville" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Reitebuch" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-24-1783-2006" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068316v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1256/qj.04.111" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068382v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Dusek" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Z&#228;ngl" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre H. Flamant" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00703-005-0158-3" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L2S9DL0T-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094012v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lemonsu" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Masson" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10546-005-7772-y" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R440Z9PB-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083547v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gu&#233;nard" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Caccia" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Campistron" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/MWR3116.1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081369v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guenard" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1256/qj.04.63" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111637v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. G. Mestayer" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Durand" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Bonnefond" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10546-004-9241-4" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3FAB5EEEB6029437FB2C627B9763A305625C36BE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080657v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10546-004-1237-6" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069492v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2004.04.014" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-58C8HD0N-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017445v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004GL021907" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04568077v2" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04762492v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04507914v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ducharne" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Arboleda-Obando" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-6183" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04018627v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Kotthaus" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouffies-Cloch&#233;" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Cantrell" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-14781" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04467246v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Quintana Segu&#237;" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-6687" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03740974v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-9305" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04210093v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-8797" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03560931v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-9062" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03560948v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-8843" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877259v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-14932" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04439822v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Brisson" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03748701v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pinna" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josyane Ronchail" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cohen" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439367v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Boone" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J Best" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Cuxart" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Quintana Segu&#237;" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02062590v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. Parracho" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02339051v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01309086v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Dominguez" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854705v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Sanchez" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jesus Gonzalez-Aleman" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01207473v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. da Silva" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01207223v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Froidurot" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Molini&#233;" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arona Diedhiou" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Li" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01146209v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01141338v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Dupont" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01207740v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01145313v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Hourdin" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Braconnot" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01141296v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Berthou" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mailler" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01141298v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Alonzo" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. da Sliva" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01146354v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01030849v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chepfer" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. No&#235;l" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116167v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Donovan" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Noel" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Marchand" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122365v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bock" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bosser" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856085v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rysman" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delano&#235;" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Lema&#238;tre" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856080v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785725v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968053v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haeffelin" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coulomb" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baray" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723829v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723388v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712716v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Peter" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723384v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675051v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Klenov" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lebeaupin" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668355v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667936v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Drobinski" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vrac" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667993v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668829v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Merlet" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labbouz" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667998v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Omrani" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lebeaupin-Brossier" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Beranger" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668783v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668835v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668040v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphy Rodriguez" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668843v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Girolamo Paolo Di" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Richard" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113656v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Flaounas" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bastin" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668877v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668867v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668863v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cesana" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158570v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Moppert" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Puygrenier" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141984v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Puygrenier" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142251v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142148v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148293v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B&#233;nech" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141985v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763221v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Mestayer" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Durand" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Bonnefond" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02290597v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pacione" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ahmed" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Araszkiewicz" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Ba&#322;dysz" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-13901-8_5" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01657474v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Banson" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barth&#232;s" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Chazottes" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01308789v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hourdin" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Mellul" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01305212v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01208072v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Parracho" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bodo Ahrens" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01207957v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01183130v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Braconnot" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01146362v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01146416v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879261v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Goulet" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fabry" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673399v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le R&#233;velard" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gazeaux" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673393v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668530v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668821v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668532v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668527v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668799v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Calvet" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668534v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dubos" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668299v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fr&#233;ville" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Salameh" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668855v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Di Girolamo" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chaboureau" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668042v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>