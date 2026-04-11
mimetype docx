--- v0 (2026-03-22)
+++ v1 (2026-04-11)
@@ -2964,256 +2964,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03692444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rétraction de l’offre de soins dans l’espace urbain français, 2000-2016 : une analyse par l’évolution des lits et places d’hospitalisation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reconfiguration of Hospital’s Locations Since the Early 2000s in France: Are Shrinking Cities More at Stake?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Baudet-Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Conti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Le Neindre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Guérois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Pavard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">55ème colloque de l’Association de Science Régionale de Langue Française (ASRDLF), Les acteurs économiques et la régionalisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Caen, France</w:t>
+              <w:t xml:space="preserve">Society for the Advancement of Socio-Economics (SASE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01848108v1</w:t>
+                <w:t xml:space="preserve">hal-01848105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconfiguration of Hospital’s Locations Since the Early 2000s in France: Are Shrinking Cities More at Stake?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rétraction de l’offre de soins dans l’espace urbain français, 2000-2016 : une analyse par l’évolution des lits et places d’hospitalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Conti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Baudet-Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Le Neindre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Guérois</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antonin Pavard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Society for the Advancement of Socio-Economics (SASE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Kyoto, Japan</w:t>
+              <w:t xml:space="preserve">55ème colloque de l’Association de Science Régionale de Langue Française (ASRDLF), Les acteurs économiques et la régionalisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01848105v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01848108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconfiguration of hospital supply (bed) since the early 2000s in France: Are shrinking cities more at stake?</w:t>
               </w:r>
@@ -3251,51 +3251,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Guérois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Le Neindre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Pavard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IGU Urban Commission Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4556,251 +4556,251 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03161228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étymologie et histoire des mots de la décroissance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comment mesurer et/ou qualifier la décroissance ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bretagnolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Baudet-Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marie-Charlotte Arnauld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Verdier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">Lena Sanders, Anne Bretagnolle, Patrice Brun, Marie-Vic Ozouf-Marignier, Nicolas Verdier. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lena Sanders; Anne Bretagnolle; Patrice Brun; Marie-Vic Ozouf-Marignier; Nicolas Verdier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le temps long du peuplement. Concepts et mots-clés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses universitaires François Rabelais, pp.339-350, 2020</w:t>
+              <w:t xml:space="preserve">, Presses universitaires François Rabelais, pp.351-368, 2020, Perspectives Villes et territoires, 978-2-86906-751-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03048308v1</w:t>
+                <w:t xml:space="preserve">halshs-03048315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment mesurer et/ou qualifier la décroissance ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Étymologie et histoire des mots de la décroissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bretagnolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Charlotte Arnauld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Baudet-Michel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Lena Sanders; Anne Bretagnolle; Patrice Brun; Marie-Vic Ozouf-Marignier; Nicolas Verdier. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lena Sanders, Anne Bretagnolle, Patrice Brun, Marie-Vic Ozouf-Marignier, Nicolas Verdier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le temps long du peuplement. Concepts et mots-clés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses universitaires François Rabelais, pp.351-368, 2020, Perspectives Villes et territoires, 978-2-86906-751-6</w:t>
+              <w:t xml:space="preserve">, Presses universitaires François Rabelais, pp.339-350, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03048315v1</w:t>
+                <w:t xml:space="preserve">halshs-03048308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des processus de décroissance variés</w:t>
               </w:r>
@@ -4812,64 +4812,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bretagnolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Baudet-Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Arnauld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Nissen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4905,212 +4905,212 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03048321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F comme Facteur de risque (exposition à)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lettre F pour « Facteur de risque (exposition à)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Aschan-Leygonie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Baudet-Michel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Fleuret Sébastien; Gasquet-Blanchard Clélia; Hoyez Anne-Cécile. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fleuret S., Gasquet-Blanchard C., Hoyez A.-C. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Abécédaire de la santé Géographie et territoire</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.53-62, 2019, 978-2-37361-220-2</w:t>
+              <w:t xml:space="preserve">Abécédaire de géographie de la santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Matériologiques, pp.53-62, 2019, Abécédaire de la géographie de la santé. Dimension territoriale de la santé</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02144999v1</w:t>
+                <w:t xml:space="preserve">hal-01938397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lettre F pour « Facteur de risque (exposition à)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">F comme Facteur de risque (exposition à)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Baudet-Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Aschan-Leygonie</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Fleuret S., Gasquet-Blanchard C., Hoyez A.-C. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fleuret Sébastien; Gasquet-Blanchard Clélia; Hoyez Anne-Cécile. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Abécédaire de géographie de la santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions Matériologiques, pp.53-62, 2019, Abécédaire de la géographie de la santé. Dimension territoriale de la santé</w:t>
+              <w:t xml:space="preserve">Abécédaire de la santé Géographie et territoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Matériologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.53-62, 2019, 978-2-37361-220-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01938397v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02144999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La France des petites villes : des espaces en marge des dynamiques fonctionnelles ? Le cas du commerce de détail</w:t>
               </w:r>
@@ -6308,51 +6308,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05394704v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gourdon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Delage" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fromentin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Conti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Baudet-Michel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/158w7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771480v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gunko" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Sheludkov" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Novkunskaya" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15387216.2022.2120033" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723477v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Terral" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.2082" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530363v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ges.2024.1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04032915v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Charreire" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Bauchard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nd&#232;ye A&#239;ta Ciss&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Perignon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-023-15388-2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03161226v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chouraqui" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Guiraud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Le Neindre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/04353684.2021.1875867" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170915v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfst.909" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03161242v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Toutin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.737.0035" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02617016v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fol" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Buhnik" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Commenges" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cities.2020.102790" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03070286v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Grasland" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Maisonobe" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halshs-02518591v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.2020.0001" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03822519v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bretagnolle" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Gilta" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Paulus" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.2019.0018" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01808971v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Lecomte" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chalonge" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267451v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Aschan-Leygonie" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lavie" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Gr&#233;sillon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Augendre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.27056" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01436968v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.444.0369" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01436977v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865860v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mathian" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Sanders" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2013.0600" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865882v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1476-072X-12-19" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02144987v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Peyrony" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00163871v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00163875v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596623v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Ysebaert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Giraud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Pecout" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256966v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337951v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037851v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Chantal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03692444v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848108v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Gu&#233;rois" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848105v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Pavard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189512v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621671v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01753974v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Harpet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gresillon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621676v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621679v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551471v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595631v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Corminboeuf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gaubert" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lambert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04631697v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01815232v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Prud'Homme" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Madelin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01845072v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berroir" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vall&#233;e" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03777503v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03161228v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/asava.beal.2021.01.0129" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03048308v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Verdier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Arnauld" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03048315v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03048321v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Nissen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02144999v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://materiologiques.com/epistemologie-de-la-medecine-et-du-soin/293-abecedaire-de-la-sante-geographie-et-sante.html" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938397v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01436982v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lebrun" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.armand-colin.com/la-france-des-marges-histoire-geographie-capes-agregation-9782200615918" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01271615v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979986v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavian Groza" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Salaris" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00414770v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150553v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150556v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02943730v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00163298v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02144993v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595140v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05394704v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gourdon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Delage" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fromentin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Conti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Baudet-Michel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/158w7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771480v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gunko" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Sheludkov" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Novkunskaya" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15387216.2022.2120033" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723477v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Terral" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.2082" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530363v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ges.2024.1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04032915v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Charreire" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Bauchard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nd&#232;ye A&#239;ta Ciss&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Perignon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-023-15388-2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03161226v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chouraqui" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Guiraud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Le Neindre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/04353684.2021.1875867" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170915v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfst.909" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03161242v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Toutin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.737.0035" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02617016v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fol" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Buhnik" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Commenges" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cities.2020.102790" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03070286v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Grasland" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Maisonobe" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halshs-02518591v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.2020.0001" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03822519v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bretagnolle" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Gilta" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Paulus" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.2019.0018" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01808971v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Lecomte" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chalonge" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267451v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Aschan-Leygonie" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lavie" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Gr&#233;sillon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Augendre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.27056" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01436968v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.444.0369" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01436977v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865860v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mathian" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Sanders" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2013.0600" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865882v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1476-072X-12-19" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02144987v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Peyrony" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00163871v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00163875v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596623v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Ysebaert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Giraud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Pecout" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256966v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337951v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037851v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Chantal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03692444v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848105v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Gu&#233;rois" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Pavard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848108v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189512v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621671v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01753974v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Harpet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gresillon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621676v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621679v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551471v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595631v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Corminboeuf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gaubert" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lambert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04631697v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01815232v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Prud'Homme" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Madelin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01845072v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berroir" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vall&#233;e" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03777503v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03161228v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/asava.beal.2021.01.0129" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03048315v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Arnauld" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Verdier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03048308v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03048321v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Nissen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938397v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02144999v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://materiologiques.com/epistemologie-de-la-medecine-et-du-soin/293-abecedaire-de-la-sante-geographie-et-sante.html" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01436982v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lebrun" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.armand-colin.com/la-france-des-marges-histoire-geographie-capes-agregation-9782200615918" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01271615v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979986v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavian Groza" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Salaris" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00414770v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150553v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150556v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02943730v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00163298v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02144993v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595140v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>