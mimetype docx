--- v1 (2026-04-11)
+++ v2 (2026-05-05)
@@ -1212,226 +1212,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02617016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment la loi de programmation de la recherche aggrave les inégalités entre territoires en France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marion Maisonobe</w:t>
+                <w:t xml:space="preserve">Envisager la rétraction d’un équipement dans le système urbain français : le cas des lits d’hospitalisation en court séjour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Conti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Baudet-Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Le Neindre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Conversation France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 (1), pp.5-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/ges.2020.0001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03070286v1</w:t>
+                <w:t xml:space="preserve">halshs-02518591v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Envisager la rétraction d’un équipement dans le système urbain français : le cas des lits d’hospitalisation en court séjour</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoit Conti</w:t>
+                <w:t xml:space="preserve">Comment la loi de programmation de la recherche aggrave les inégalités entre territoires en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Grasland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Maisonobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Baudet-Michel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlène Le Neindre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02518591v2</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03070286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effondrement, résistances et transformations de l’emploi textile dans les villes françaises des années 1960 aux années 2010</w:t>
               </w:r>
@@ -2964,256 +2964,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03692444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconfiguration of Hospital’s Locations Since the Early 2000s in France: Are Shrinking Cities More at Stake?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rétraction de l’offre de soins dans l’espace urbain français, 2000-2016 : une analyse par l’évolution des lits et places d’hospitalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Conti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Baudet-Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Le Neindre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Guérois</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antonin Pavard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Society for the Advancement of Socio-Economics (SASE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Kyoto, Japan</w:t>
+              <w:t xml:space="preserve">55ème colloque de l’Association de Science Régionale de Langue Française (ASRDLF), Les acteurs économiques et la régionalisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01848105v1</w:t>
+                <w:t xml:space="preserve">hal-01848108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rétraction de l’offre de soins dans l’espace urbain français, 2000-2016 : une analyse par l’évolution des lits et places d’hospitalisation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reconfiguration of Hospital’s Locations Since the Early 2000s in France: Are Shrinking Cities More at Stake?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Baudet-Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Conti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Le Neindre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Guérois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Pavard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">55ème colloque de l’Association de Science Régionale de Langue Française (ASRDLF), Les acteurs économiques et la régionalisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Caen, France</w:t>
+              <w:t xml:space="preserve">Society for the Advancement of Socio-Economics (SASE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01848108v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01848105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconfiguration of hospital supply (bed) since the early 2000s in France: Are shrinking cities more at stake?</w:t>
               </w:r>
@@ -3251,51 +3251,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Guérois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Le Neindre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Pavard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IGU Urban Commission Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3825,51 +3825,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shrinking regions: a paradigm shift in demography and territorial development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Grasland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Ysebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4905,212 +4905,212 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03048321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lettre F pour « Facteur de risque (exposition à)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">F comme Facteur de risque (exposition à)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Baudet-Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Aschan-Leygonie</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Fleuret S., Gasquet-Blanchard C., Hoyez A.-C. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fleuret Sébastien; Gasquet-Blanchard Clélia; Hoyez Anne-Cécile. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Abécédaire de géographie de la santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions Matériologiques, pp.53-62, 2019, Abécédaire de la géographie de la santé. Dimension territoriale de la santé</w:t>
+              <w:t xml:space="preserve">Abécédaire de la santé Géographie et territoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Matériologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.53-62, 2019, 978-2-37361-220-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01938397v1</w:t>
+                <w:t xml:space="preserve">halshs-02144999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F comme Facteur de risque (exposition à)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lettre F pour « Facteur de risque (exposition à)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Aschan-Leygonie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Baudet-Michel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Fleuret Sébastien; Gasquet-Blanchard Clélia; Hoyez Anne-Cécile. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fleuret S., Gasquet-Blanchard C., Hoyez A.-C. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Abécédaire de la santé Géographie et territoire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Abécédaire de géographie de la santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Matériologiques, pp.53-62, 2019, Abécédaire de la géographie de la santé. Dimension territoriale de la santé</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editions Matériologiques</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">halshs-02144999v1</w:t>
+                <w:t xml:space="preserve">hal-01938397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La France des petites villes : des espaces en marge des dynamiques fonctionnelles ? Le cas du commerce de détail</w:t>
               </w:r>
@@ -5696,51 +5696,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Baudet-Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Berroir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Grasland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Guérois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6017,51 +6017,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régions en déclin : un nouveau paradigme démographique et territorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Grasland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Ysebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6308,51 +6308,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05394704v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gourdon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Delage" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fromentin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Conti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Baudet-Michel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/158w7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771480v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gunko" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Sheludkov" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Novkunskaya" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15387216.2022.2120033" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723477v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Terral" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.2082" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530363v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ges.2024.1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04032915v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Charreire" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Bauchard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nd&#232;ye A&#239;ta Ciss&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Perignon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-023-15388-2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03161226v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chouraqui" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Guiraud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Le Neindre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/04353684.2021.1875867" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170915v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfst.909" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03161242v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Toutin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.737.0035" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02617016v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fol" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Buhnik" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Commenges" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cities.2020.102790" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03070286v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Grasland" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Maisonobe" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halshs-02518591v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.2020.0001" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03822519v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bretagnolle" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Gilta" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Paulus" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.2019.0018" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01808971v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Lecomte" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chalonge" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267451v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Aschan-Leygonie" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lavie" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Gr&#233;sillon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Augendre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.27056" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01436968v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.444.0369" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01436977v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865860v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mathian" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Sanders" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2013.0600" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865882v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1476-072X-12-19" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02144987v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Peyrony" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00163871v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00163875v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596623v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Ysebaert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Giraud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Pecout" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256966v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337951v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037851v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Chantal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03692444v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848105v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Gu&#233;rois" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Pavard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848108v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189512v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621671v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01753974v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Harpet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gresillon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621676v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621679v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551471v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595631v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Corminboeuf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gaubert" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lambert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04631697v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01815232v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Prud'Homme" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Madelin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01845072v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berroir" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vall&#233;e" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03777503v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03161228v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/asava.beal.2021.01.0129" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03048315v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Arnauld" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Verdier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03048308v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03048321v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Nissen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938397v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02144999v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://materiologiques.com/epistemologie-de-la-medecine-et-du-soin/293-abecedaire-de-la-sante-geographie-et-sante.html" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01436982v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lebrun" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.armand-colin.com/la-france-des-marges-histoire-geographie-capes-agregation-9782200615918" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01271615v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979986v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavian Groza" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Salaris" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00414770v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150553v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150556v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02943730v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00163298v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02144993v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595140v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05394704v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gourdon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Delage" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fromentin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Conti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Baudet-Michel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/158w7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771480v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gunko" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Sheludkov" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Novkunskaya" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15387216.2022.2120033" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723477v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Terral" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.2082" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530363v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ges.2024.1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04032915v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Charreire" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Bauchard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nd&#232;ye A&#239;ta Ciss&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Perignon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-023-15388-2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03161226v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chouraqui" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Guiraud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Le Neindre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/04353684.2021.1875867" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170915v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfst.909" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03161242v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Toutin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.737.0035" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02617016v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fol" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Buhnik" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Commenges" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cities.2020.102790" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halshs-02518591v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.2020.0001" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03070286v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Grasland" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Maisonobe" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03822519v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bretagnolle" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Gilta" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Paulus" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.2019.0018" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01808971v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Lecomte" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chalonge" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267451v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Aschan-Leygonie" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lavie" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Gr&#233;sillon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Augendre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.27056" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01436968v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.444.0369" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01436977v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865860v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mathian" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Sanders" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2013.0600" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865882v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1476-072X-12-19" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02144987v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Peyrony" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00163871v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00163875v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596623v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Ysebaert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Giraud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Pecout" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256966v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337951v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037851v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Chantal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03692444v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848108v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Gu&#233;rois" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848105v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Pavard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189512v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621671v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01753974v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Harpet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gresillon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621676v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621679v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551471v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595631v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Corminboeuf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gaubert" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lambert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04631697v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01815232v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Prud'Homme" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Madelin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01845072v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berroir" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vall&#233;e" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03777503v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03161228v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/asava.beal.2021.01.0129" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03048315v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Arnauld" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Verdier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03048308v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03048321v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Nissen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02144999v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://materiologiques.com/epistemologie-de-la-medecine-et-du-soin/293-abecedaire-de-la-sante-geographie-et-sante.html" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938397v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01436982v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lebrun" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.armand-colin.com/la-france-des-marges-histoire-geographie-capes-agregation-9782200615918" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01271615v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979986v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavian Groza" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Salaris" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00414770v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150553v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150556v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02943730v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00163298v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02144993v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595140v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>