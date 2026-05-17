--- v0 (2026-03-21)
+++ v1 (2026-05-17)
@@ -133,1583 +133,1583 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Entre deux mots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. El Asri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Afrique(s) en Mouvement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4, pp.2-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03888514v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une mondialisation discrète : circuler en Afrique : acteurs, routes, réseaux et marchandises [dossier]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Benjouad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. El Asri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Afrique(s) en Mouvement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4, 90 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03888522v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouveaux espaces commerciaux en migration : le marché de la beauté et des produits de &amp;quot;désir&amp;quot; au Maroc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Jamid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bava</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Afrique(s) en Mouvement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4, pp.73-76</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03888499v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autour de l'islam transméditerranéen - Quand les migrations construisent les métiers du religieux - Imams Sénégalais de Marseille et Marocains de Bruxelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. El Asri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Insaniyat/إنسانيات Revue algérienne d'anthropologie et de sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 96, pp.39-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/insaniyat.26932⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05505856v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Aimer et contrôler son prochain » ? Imbrications négociées des logiques compassionnelle et sécuritaire chez les acteurs confessionnels chrétiens dans l’industrie migratoire marocaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Maâ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critique Internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, N° 96 (3), pp.43-62. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/crii.096.0043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04735788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voix et voies d'islam africains. Enjeux et pratiques de la formation aux métiers du culte au Maroc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid El Asri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yousra Hamdaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Mondes Musulmans et de la Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 150, pp.209-228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/remmm.17268⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-04472879v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mobilités et parcours religieux dans l'islam et le christianisme : variations, transformations et transgressions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Mossière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bava</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Migrations Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 33 (184), pp.13-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/migra.184.0013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03355610v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheminements théologiques et vocations religieuses de migrants chrétiens africains au Maroc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bava</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d'études africaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03593027v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pérégrinations marocaines : construction, transmission et circulation des savoirs d'islam (XVIIIe-XXIe siècles) [dossier]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mervin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. El Asri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Mondes Musulmans et de la Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 150, 228 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/remmm.15405⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04575586v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mobilités et religions : expériences chrétiennes et musulmanes [dossier]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Mossière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bava</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Migrations Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 33 (184), pp.13-160</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03355625v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre deux mots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bava</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. El Asri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Afrique(s) en Mouvement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 4, pp.2-3</w:t>
+              <w:t xml:space="preserve">, 2020, 2, pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04178311v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repenser l'Afrique [dossier]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03888514v1</w:t>
-[...34 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">A. Benjouad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. El Asri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Afrique(s) en Mouvement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 4, 90 p</w:t>
+              <w:t xml:space="preserve">, 2020, 3, 90 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Hicham Jamid</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04178308v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre deux mots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie Bava</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. El Asri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Afrique(s) en Mouvement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 4, pp.73-76</w:t>
+              <w:t xml:space="preserve">, 2020, 3, pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Sophie Bava</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04178310v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Confluences aux extrêmes : extrémisme violent au féminin : une violence des genres ? [dossier]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Benjouad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. El Asri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insaniyat/إنسانيات Revue algérienne d'anthropologie et de sciences sociales</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Afrique(s) en Mouvement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2, 110 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Farid El Asri</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04178312v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Migrations africaines et variations religieuses : les églises chrétiennes du Maroc et de Tunisie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...109 lines deleted...]
-                <w:t xml:space="preserve">Sophie Bava</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Boissevain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migrations Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 33 (184), pp.13-24. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/migra.184.0013⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 179, pp.115-129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/migra.179.0115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...322 lines deleted...]
-                <w:t xml:space="preserve">F. El Asri</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03155157v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vous n'êtes pas là par hasard&amp;quot;. La fabrication d'une théologie de la migration au Maroc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bava</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Afrique(s) en Mouvement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 3, 90 p</w:t>
+              <w:t xml:space="preserve">, 2019, 1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Entre deux mots</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-02066755v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tout 'Edit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bava</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Afrique(s) en Mouvement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 2, pp.2</w:t>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Sophie Bava</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-02066710v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driss El Yazami : un parcours en récit... [entretien réalisé en juin 2017]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. El Yazami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. El Asri</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Alioua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Afrique(s) en Mouvement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 3, pp.2</w:t>
+              <w:t xml:space="preserve">, 2019, 1, pp.81-86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...246 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Alioua</w:t>
-[...31 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04178309v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">ird-02066710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La saison des femmes : parcours des femmes africaines subsahariennes au Caire</w:t>
               </w:r>
@@ -1914,269 +1914,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ird-02066593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dieu, les migrants et les États. Nouvelles productions religieuses de la migration</w:t>
+                <w:t xml:space="preserve">La migration, moment de mobilité religieuse ? Le cas des Africains au Caire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Katia Boissevain</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d'Études du Religieux. Recherches Interdisplinaires- CERRI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Numéro spécial, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cerri.1390⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01736539v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Al Azhar, scène renouvelée de l'imaginaire religieux sur les routes de la migration africaine au Caire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bava</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Année du Maghreb</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, Routes migratoires africaines et dynamiques religieuses, 11, pp.7-15</w:t>
+              <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La migration, moment de mobilité religieuse ? Le cas des Africains au Caire</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-02067989v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dieu, les migrants et les États. Nouvelles productions religieuses de la migration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...83 lines deleted...]
-                <w:t xml:space="preserve">Sophie Bava</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Boissevain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Année du Maghreb</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014</w:t>
+              <w:t xml:space="preserve">, 2014, Routes migratoires africaines et dynamiques religieuses, 11, pp.7-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ird-02067989v1</w:t>
+                <w:t xml:space="preserve">halshs-01145844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migration-religion studies in France : evolving toward a religious anthropology of movement</w:t>
               </w:r>
@@ -2244,51 +2244,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les nouvelles figures religieuses de la migration africaine au Caire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Autrepart - Revue de sciences sociales au Sud</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2408,51 +2408,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les nouvelles figures religieuses de la migration africaine au Caire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Autrepart - Revue de sciences sociales au Sud</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 56 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3146,51 +3146,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y.J. van Praet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. El Asri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bava</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3797,51 +3797,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Maroc au carrefour de la formation religieuse entre Europe et Afrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. El Asri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">El Asri, F. (ed.); Kolly, M. (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Are we Europe ? : religion, identité et mobilité : étude de cas marocains et turcs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 160, Presses de l'Université de Saint Louis, pp.63-102, 2022, Collection Générale, 978-2-8028-0263-1</w:t>
@@ -5500,51 +5500,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735788v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bava" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Ma&#226;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.096.0043" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888514v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. El Asri" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888522v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benjouad" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888499v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Jamid" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505856v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insaniyat.26932" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04472879v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid El Asri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra Hamdaoui" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remmm.17268" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355610v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mossi&#232;re" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.184.0013" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593027v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575586v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mervin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remmm.15405" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355625v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178308v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178311v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178310v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178312v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155157v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Boissevain" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.179.0115" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178309v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. El Yazami" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alioua" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02066755v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02066710v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230689v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/afco.267.0157" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443960v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02066593v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.7896" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145844v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736539v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Picard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cerri.1390" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02067989v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02067947v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02067969v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02067964v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Capone" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736527v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autr.056.0153" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02067957v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pliez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00570319v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/afco.231.0187" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02067907v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02067892v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02067901v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02067886v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Gueye" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176190v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Boyer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lombard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gr&#233;goire" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503703v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.J. van Praet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pinelli" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13aw9" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859314v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859283v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Coyault" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nejmi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316645v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794679v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01138963v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/histoire-contemporaine/7021-l-annee-du-maghreb-2014-ii.html" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991411v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781035300389.ch179" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503246v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781789908077.00028" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524070v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859316v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859309v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859299v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859303v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424197v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Thivent" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420899v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316733v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316728v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anneemaghreb.2217" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316709v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791617v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barbary" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne A." TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007780v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01473054v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02067978v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Youry Sall" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01222159v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mazzella" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02068023v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01820477v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Alexandre-Garner" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Nejmi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Scopsi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud S&#233;rusclat-Natale" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01842357v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Perrin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lacroix" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888514v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bava" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. El Asri" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888522v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benjouad" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888499v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Jamid" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505856v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insaniyat.26932" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735788v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Ma&#226;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.096.0043" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04472879v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid El Asri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra Hamdaoui" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remmm.17268" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355610v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mossi&#232;re" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.184.0013" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593027v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575586v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mervin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remmm.15405" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355625v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178311v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178308v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178310v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178312v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155157v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Boissevain" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.179.0115" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02066755v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02066710v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178309v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. El Yazami" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alioua" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230689v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/afco.267.0157" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443960v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02066593v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.7896" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736539v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Picard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cerri.1390" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02067989v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145844v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02067947v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02067969v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02067964v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Capone" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736527v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autr.056.0153" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02067957v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pliez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00570319v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/afco.231.0187" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02067907v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02067892v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02067901v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02067886v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Gueye" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176190v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Boyer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lombard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gr&#233;goire" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503703v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.J. van Praet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pinelli" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13aw9" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859314v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859283v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Coyault" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nejmi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316645v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794679v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01138963v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/histoire-contemporaine/7021-l-annee-du-maghreb-2014-ii.html" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991411v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781035300389.ch179" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503246v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781789908077.00028" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524070v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859316v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859309v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859299v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859303v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424197v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Thivent" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420899v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316733v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316728v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anneemaghreb.2217" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316709v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791617v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barbary" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne A." TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007780v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01473054v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02067978v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Youry Sall" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01222159v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mazzella" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02068023v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01820477v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Alexandre-Garner" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Nejmi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Scopsi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud S&#233;rusclat-Natale" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01842357v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Perrin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lacroix" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>