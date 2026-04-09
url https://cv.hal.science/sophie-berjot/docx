--- v0 (2026-03-20)
+++ v1 (2026-04-09)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sophie Berjot </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">CV universitaire Sophie Berjot</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sophie-berjot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1948-1188</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">078183480</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (66)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminants identitaires des intentions de décrochage scolaire et universitaire : analyse de contenu des menaces identitaires vécues par les lycéen·nes et étudiant·es français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Badré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Popiolek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Orientation scolaire et professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 54/1, pp.139-170. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13j6c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05172912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplified and shortened French adaptation of a self-esteem contingency measure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Balty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Stinus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kwamigan Ahondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2025.1393944⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05119544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportements interpersonnels du superviseur, états de besoins psychologiques et motivation des subordonnés : Etude des couleurs vives et fades des processus motivationnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie du travail et des organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 30 (1), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pto.2023.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rethinking students' psychological need states: The unique role of need unfulfillment to understanding ill-being in academic settings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Ntoumanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Badré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stress and Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/smi.3379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passionnés à quel prix ? Passion pour le travail et interface vie professionnelle-vie personnelle des exploitants agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candice Geraldy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Deguerne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Behavioural Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/cbs0000375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04180292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Work stress and motivation in psychologists in the hospital setting: the role of primary cognitive appraisal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emin Altintas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasemin Karaca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad El Haj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel-Halim Boudoukha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychology, Health and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 28 (4), pp.1039-1048. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13548506.2022.2093923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supervisors’ interpersonal styles: An integrative perspective and a measure based on Self-Determination Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre J.S. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Ntoumanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 72, pp.1097-1133. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/apps.12423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03741381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefits of psychological detachment from work in a digital era: How do job stressors and personal strategies interplay with individual vulnerabilities?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scandinavian Journal of Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 63 (4), pp.346-356. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/SJOP.12810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03621565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burnout Integrative Measure (BIM): Validation among French College Students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.5344. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2022.904367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03755857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychological and Relational Conditions for Job Crafting to Occur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Cougot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stress and Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 37 (3), pp.516-527. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/smi.3014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03071744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advancing the Conceptualization and Measurement of Psychological Need States: A 3 x 3 Model Based on Self-Determination Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Ntoumanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Career Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 29 (3), pp.396-421. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1069072720978792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03008836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement d’auteurs d’infractions en lien avec le terrorisme : un programme fondé sur les données acquises de la science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Herzog-Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massil Benbouriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vos Keulen De</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vanderstukken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la sécurité et de la justice : revue de l'Institut national des hautes études de la sécurité et de la justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 46, pp.72-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stigmatized beliefs: Conspiracy theories, anticipated negative evaluation of the self, and fear of social exclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Lantian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Nurra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 48 (7), pp.939-954. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejsp.2498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01912397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prise en charge des auteurs d’infractions en lien avec le terrorisme : un programme fondé sur les données acquises de la science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Herzog-Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massil Benbouriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marije Keulen-de Vos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vanderstukken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la sécurité et de la justice : revue de l'Institut national des hautes études de la sécurité et de la justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Cahiers de la sécurité et de la justice : revue de l'Institut national des hautes études de la sécurité et de la justice</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce qui touche les médecins du travail dans leur pratique du métier : exploration qualitative des situations professionnelles difficiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.-X. Lesage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 79 (1), pp.46-54. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.admp.2017.08.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burnout risk profiles among French psychologists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emin Altintas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Grebot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Lesage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Burnout Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7, pp.10-20. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.burn.2017.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02394581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Échelle de motivation à (re)travailler: Vers une nouvelle approche de la théorie de l’autodétermination.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Amoura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Behavioural Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 49 (2), pp.122-132. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/cbs0000072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03536789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personnalité et activisme professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Grebot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Girault-Lidvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Duprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 175 (6), pp.528-535. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.amp.2016.03.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of body-related beliefs on sportmen’s body image and muscle dysmorphia: The role of body malleability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greg Décamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hagger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Health Psychologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02784007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A qualitative investigation of organizational, competitive and personal life stressors among amateur athletes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ponnelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sport Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 47 (5), pp.443-465. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7352/IJSP.2016.47.443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment sont perçues les personnes au chômage au sein de la société française ? Étude de la composition du stéréotype</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers Internationaux de Psychologie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Numéro 105 (1), pp.53-81. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cips.105.0053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomy-Supportive and Controlling Styles of Teaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Amoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caruana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Swiss Journal of Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 74 (3), pp.141 - 158. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1024/1421-0185/a000156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01925592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Autonomy-Supportive and Controlling Styles on Situational Self-Determined Motivation: Some Unexpected Results of the Commitment Procedure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Amoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caruana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Finez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychological Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 116 (1), pp.33-59. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2466/14.PR0.116k10w7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation française de l'échelle de prise en considération des conséquences futures de nos actes (CFC-14)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreea Ernst-Vintila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Psychologie Sociale = International review of social psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 27 (1), pp.35-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation française de l’échelle de prise en considération des conséquences futures de nos actes (CFC-14)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreea Ernst-Vintilla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Psychologie Sociale = International review of social psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 27 (1), pp.35-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04111908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desire for control, perception of control: their impact on autonomous motivation and psychological adjustment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Amoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emin Altintas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Motivation and Emotion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Motivation and Emotion, 38 (3), pp.323-335. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11031-013-9379-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stereotype threat among children attending adapted courses (7-10 years old): A study in a quasi-ordinary classroom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Amoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Bensalah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Herbay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Psychologie Sociale = International review of social psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 27 (5-12)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04111886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desire for control: its effect on need satisfaction and self-determined motivation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Amoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Psychologie Sociale = International review of social psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 26, pp.55-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04111947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of work stressors on Identity threats and perceived stress: An exploration of sources of difficulty at work among French psychologists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emin Altintas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Grebot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sage Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3 (3), pp.215824401350529. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/2158244013505292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of work stressors on Identity threats and perceived stress: An exploration of sources of difficulty at work among French psychologists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emin Altintas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Grebot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sage Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3 (3), pp.215824401350529. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/2158244013505292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burnout Among Occupational Physicians: A Threat to Occupational Health Systems?—A Nationwide Cross-sectional Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois-Xavier Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emin Altintas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Paty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Occupational Hygiene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/annhyg/met013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examining the motivation-performance relationship in competitive sport: A cluster-analytic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Vallerand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Amoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Rosnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sport Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 43 (2), pp.79-102. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7352/IJSP.2012.43.079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04111990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychometric properties of the French versions of the Perceived Stress Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois-Xavier Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Deschamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Occupational Medicine and Environmental Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 25 (2), </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/S13382-012-0024-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04111995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Threat of the thin-ideal body image and body malleability beliefs: Effects on body image self-discrepancies and behavioral intentions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Arciszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Finez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Body Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9, pp.334 - 341. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bodyim.2012.04.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Autonomy Support and Motivation in the Prediction of Interest and Dropout Intentions in Sport and Education Settings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Vallerand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Amoura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Basic and Applied Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 34 (3), pp.278-286. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01973533.2012.674754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04111997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le genre s’en mêle : quelle conciliation entre vie professionnelle et vie privée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouni Haoua Kouidri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Roland-Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie du travail et des organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18 (2), pp.142-159. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1420-2530(16)30090-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trait self-esteem and claimed self-handicapping motives in sports situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Finez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Rosnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christena Cleveland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Tice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sports Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 30 (16), </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02640414.2012.718089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01390547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure du stress en milieu de travail par autoquestionnaires validés en français : revue de la littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.-X. Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Grebot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 73 (4), pp.596-606. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.admp.2012.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appraising Stigmatization and Discrimination: Construction and Validation of a Questionnaire Assessing Threat and Challenge Appraisals to Personal and Social Identity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Girault-Lidvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12 (3), pp.191-216. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15283488.2012.691254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04111959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinical stress assessment using a visual analogue scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.- Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Deschamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Occupational Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 62 (8), pp.600-605. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/occmed/kqs140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04111954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Défenses et dépersonnalisation de la relation enseignante et soignante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Grebot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 170 (8), pp.554-561. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.amp.2009.11.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conséquences d’une catastrophe naturelle touchant le lieu de travail sur l’épuisement professionnel : Le cas du personnel d’un hôpital gériatrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emin Altintas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rémiens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Rusinek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guerrien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie du travail et des organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Psychologie du travail et des organisations, 18 (4), p.368-383. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1420-2530(16)30076-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies de régulation émotionnelle et de coping : quels liens ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Delelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Desombre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Bulletin de psychologie, Numéro 515 (5), pp.471-479. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/bupsy.515.0471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schémas précoces inadaptés, activisme professionnel et épuisement professionnel chez des internes en médecine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Grebot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dovero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Thérapie Comportementale et Cognitive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21 (2), pp.43-52. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtcc.2011.04.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidélité inter juge d’une mesure du stress par échelle visuelle analogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Deschamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie du travail et des organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 17 (1), pp.85-90. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1420-2530(16)30134-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress and Coping with Discrimination and Stigmatization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2011.00033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validity of occupational stress assessment using a visual analogue scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Occupational Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 61 (6), pp.434-436. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/occmed/kqr037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of the General &lt;i&gt;Health Questionnaire&lt;/i&gt; (GHQ-12) adapted to a work-related context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois-Xavier Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Martens-Resende</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Journal of Preventive Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 01 (02), pp.44-48. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/ojpm.2011.12007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04111999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive Appraisals of Stereotype Threat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Roland-Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Girault-Lidvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychological Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 108 (2), pp.585-598. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2466/04.07.21.PR0.108.2.585-598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation des mesures par EVA : considérations méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.-X. Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 72 (3), pp.246-251. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.admp.2010.12.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Athletes Claim Handicaps in Low Ego-Threatening Conditions? Re-Examining the Effect of Ego-Threat on Claimed Self-Handicapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Finez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Rosnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christena Cleveland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport Psychologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 25, pp.288-304. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1123/tsp.25.3.288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01813431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminants, motifs et cibles des stratégies d'auto-handicap comportemental.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Finez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Rosnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Psychologie Sociale = International review of social psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 24 (3), pp.5-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French validation and adaptation of the perceived autonomy support scale for exercise settings to the sport context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Vallerand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Paty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Gobancé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sport and Exercise Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 8 (2), pp.117-128. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1612197X.2010.9671937⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profils motivationnels et ajustement au travail : Vers une approche intra-individuelle de la motivation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Paty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 73 (2), pp.141-162. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/th.732.0141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How French students from Maghrebian origins appraise and cope with stereotype threat : application of the transactionnal model of stress to stereotype threat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Girault-Lidvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Scharnitzky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année psychologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 110 (03), pp.427. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4074/s0003503310003064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation d'une version française de l'échelle d'évaluation cognitive primaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Girault-Lidvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Behavioural Science/Revue canadienne des sciences du comportement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 41 (4), pp.252-259</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A motivational model of performance in the sport domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Gobancé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Sport Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9 (3), pp.151-158. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17461390902736793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analysis of the impact of environmental conditions on the relationships between need satisfaction and self-determined motivation in sport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Rosnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sport Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 40 (2), pp.249-269</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Representations of Retirement in France: A Descriptive Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Roland-Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 58 (3), pp.418-434. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1464-0597.2009.00398.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation d'une échelle de locus de contrôle spécifique à la performance en sport individuel (LOCPSI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 62 (4), pp.351 - 363. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/bupsy.502.0351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilité de l’échelle visuelle analogique dans l’évaluation du stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.-X. Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chamoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 70 (6), pp.619-622. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.admp.2009.10.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profil motivationnel et performance sportive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Paty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 54 (2), pp.173-190. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psfr.2009.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technique d’exposition en imagination chez des cibles de harcèlement moral au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Grebot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Thérapie Comportementale et Cognitive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 18 (4), pp.136-141. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtcc.2008.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les étudiants se perçoivent-ils en fonction de leur origine sociale ? Étude de contenu du stéréotype</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewa Drozda-Senkowska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Revue Européenne de Psychologie Appliquée, 57, pp.119-132. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.erap.2006.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies d'infirmation du stéréotype et performances des cibles stigmatisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewa Drozda-Senkowska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers Internationaux de Psychologie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 59, pp.7-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui dit que je ne suis pas intelligent(e) ? Menace de confirmer un stéréotype à ses propres yeux ou aux yeux d’autrui et stratégies de rétablissement de l’identité chez les cibles stigmatisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle Revue de Psychologie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 3, pp.297-309</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améliorer la santé au travail et la motivation dans le secteur médico-social par le biais d’une formation à la théorie de l’autodétermination : une étude quasi expérimentale menée dans le cadre du programme « Un chez soi d’abord »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kwamigan Ahondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Oker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19e Journée Scientifique des Jeunes Chercheuses et Chercheurs en Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, laboratoire PSITEC, Apr 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05125301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une intervention de job crafting pour promouvoir le fonctionnement des télétravailleurs à l’interface entre les sphères professionnelle et personnelle. In T. Huyghebaert-Zouaghi & N. Gillet (chairs), Le télétravail, à l’interface entre sphères de vie professionnelle et personnelle : implications pour le fonctionnement psychologique des employé·es. [Symposium]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy J. C. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Dionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caruana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi-Joseph Lahiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème Congrès de l’Association Internationale de Psychologie du Travail de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05172820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie de l'autodétermination et la schizophrénie : une revue de systématique de littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kwamigan Ahondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Oker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International de Psychologie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour la Diffusion de la Recherche Internationale en Psychologie Sociale, Jul 2024, Bruxelle, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05125112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesurer les habitudes : validation des échelles SRHI et SRBAI en langue française, tests de l'indépendance de la structure factorielle aux comportements étudiés et de la pertinence de l'intégration d'une mesure identitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kaczmarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Fenouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Mignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International de Psychologie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05305633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu’est-ce qui menace l’identité des demandeurs d’emploi et conséquences sur leur santé psychologique : Analyse de contenu des thèmes récurrents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caruana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès International de Psychologie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04877063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the “dim light” colors of motivational processes at work: The unique roles of need-indifferent behaviors and need unfulfillment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre J.S. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Self-Determination Theory Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Orlando, FL, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle et place de la contingence de l’estime de soi des salariés dans le processus d’autodétermination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Balty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bourguignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème Congrès de l’Association International de Psychologie du Travail de Langue Française (AIPTLF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HEC Montréal; ESG-UQAM; Université de Sherbrooke; Université de Montréal; Université Laval; Université du Québec à Trois-rivières; Université du Québec en Outaouais, Jul 2023, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique identitaire et insertion sociale et professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Balty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème Congrès de l’Association International de Psychologie du Travail de Langue Française (AIPTLF), Symposium « Accompagner les personnes sans emploi dans leur réinsertion : Focus sur les émotions, les dynamiques identitaires et le burnout</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HEC Montréal; ESG-UQAM; Université de Sherbrooke; Université de Montréal; Université Laval; Université du Québec à Trois-rivières; Université du Québec en Outaouais, Jul 2023, Montréal (Canada), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la zone grise des comportements managériaux : le rôle unique des comportements indifférents du superviseur dans l’altération de la santé psychologique au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre J S Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Ntoumanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">90ème congrès de l’Acfas (Association canadienne-française pour l’avancement des sciences)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04877098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création et validation d’une mesure intégrative de burnout des demandeurs d’emploi (MIB-DE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caruana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Voisin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème Congrès de l’Association Internationale de Psychologie du Travail de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’employabilité des personnes sans-emploi au prisme des émotions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Balty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bourguignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème Congrès de l’Association International de Psychologie du Travail de Langue Française (AIPTLF), Symposium « Accompagner les personnes sans emploi dans leur réinsertion : Focus sur les émotions, les dynamiques identitaires et le burnout "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HEC Montréal; ESG-UQAM; Université de Sherbrooke; Université de Montréal; Université Laval; Université du Québec à Trois-rivières; Université du Québec en Outaouais, Jul 2023, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appréhender le burnout de manière intégrative: Création et validation d’une mesure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Congrès de l’Association International de Psychologie du Travail de Langue Française (AIPTLF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enfermement d'un public &amp;quot;invisible&amp;quot; : une lecture psychosociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Balty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bourguignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Colloque Jeunes Chercheuses et Chercheurs en Sciences Sociales et Arts "L'enfermement dans tous ses états"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Lorrain de Sciences Sociales (2L2S) - Université de Lorraine, Oct 2022, Metz (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04509528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conséquences psychologiques du stress de la situation de chômage selon la stratégie de faire face</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caruana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Lefeuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Congrès International de Psychologie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chômage et émotions : Rôle de la honte et de la culpabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Balty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Congrès International de Psychologie Sociale en Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation d’une échelle de mesure de la disposition à la confiance organisationelle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Dappe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Congrès International de Psychologie Sociale en Langue Française,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Louvain la-Neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise à l’épreuve de l’hypothèse des théories du complot comme stigmate social.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Lantian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Nurra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Congrès International de Psychologie Sociale en Langue Française (CIPSLF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Louvain, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La perspective temporelle : Proposition d’un outil intégratif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Congrès International de Psychologie Sociale en Langue Française,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Louvain-la-Neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle de l’organisation du contenu du stéréotype : Une réplication des travaux de Fiske, Cuddy, Glick et Xu.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Collange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“5ème Colloque International de Psychologie Sociale en Langue Française de l’ADRIPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rehaussement de soi, modifiabilité du concept de soi et perception des situations en termes de défi.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantine Sedikides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Colloque International de Psychologie Sociale en Langue Française de l’ADRIPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Work Health and Motivation in the Medico-Social Sector through Self-Determination Training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kwamigan Ahondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Oker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd European Congress of Work and Organisational Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05125043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding remote workers' job characteristics and their implications for well- and ill-being: Development and validation of the Remote Work Job Demands and Resources-Questionnaire (RJDR-Q)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Academy of Occupational Health Psychology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Grenade, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04877284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptions de contraintes et ressources professionnelles en télétravail: Analyses de profils longitudinaux, de leurs prédicteurs et de leurs implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès International de Psychologie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04877268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advancing the Conceptualization and Measurement of Psychological Need States in Education Settings: The unique role of psychological need unfulfillment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Badré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Jungert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Self-Determination Theory Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Orlando (FL), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Soi et l'identité en psychologie sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bourguignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.288, 2023, 978-2-10-085263-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le soi et l'identité en psychologie sociale: Fondements, concepts et applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bourguignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod; Cyberlibris, 2023, Univers Psy, 978-21-0085-927-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les 30 grandes notions de psychologie sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Delelis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, 2d., pp.270, 2020, Les grandes notions de la psychologie, </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dunod.berjo.2020.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les 30 grandes notions de la psychologie sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Delelis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, pp.272, 2020, 2100801279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03060586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">27 grandes notions de la psychologie sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Delelis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, pp.240, 2014, 978-2-10-070528-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02327202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La psychologie sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Delelis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A focus on identity and identity fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Herzog-Evans; M. Benbouriche. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evidence-based work with violent extremists : France as a case example</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lexington Books, 2019, 978-1-4985-8167-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conséquences de la saillance de modèles et contre-modèles : Les apports de la psychologie sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Finez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gabarrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Bort; Martine Clouzot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modèles et contre-modèle : Approches pluridisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Universitaires de Dijon, 2016, 1628-5409</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La motivation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Amoura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Zawieja; F. Guarnieri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des Risques Psycho-Sociaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du Seuil, 2016, 2021109224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Soi et l’Identité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Finez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Greg Decamps. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie du Sport et de la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, pp.101-116, 2011, 9782804163839</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId279"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sophie Berjot </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">CV universitaire Sophie Berjot</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sophie-berjot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1948-1188</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">078183480</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (69)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A longitudinal investigation of remote workers’ job demands and resources profiles, their predictors and implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy J. C. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12144-026-09281-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05582428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing the effectiveness of an online self-training job crafting intervention among remote workers: A randomized controlled study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Dionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caruana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi-Joseph Lahiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Stress Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, Advance online publication. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/str0000391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05582348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding remote workers' job demands and resources and their implications for well‐ and ill‐being: Development and validation of a new measure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 75 (2), pp.e70076. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/apps.70076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05582388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplified and shortened French adaptation of a self-esteem contingency measure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Balty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Stinus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kwamigan Ahondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2025.1393944⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05119544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminants identitaires des intentions de décrochage scolaire et universitaire : analyse de contenu des menaces identitaires vécues par les lycéen·nes et étudiant·es français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Badré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Popiolek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Orientation scolaire et professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 54/1, pp.139-170. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13j6c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05172912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportements interpersonnels du superviseur, états de besoins psychologiques et motivation des subordonnés : Etude des couleurs vives et fades des processus motivationnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie du travail et des organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 30 (1), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pto.2023.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rethinking students' psychological need states: The unique role of need unfulfillment to understanding ill-being in academic settings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Ntoumanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Badré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stress and Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/smi.3379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supervisors’ interpersonal styles: An integrative perspective and a measure based on Self-Determination Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre J.S. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Ntoumanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 72, pp.1097-1133. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/apps.12423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03741381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passionnés à quel prix ? Passion pour le travail et interface vie professionnelle-vie personnelle des exploitants agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candice Geraldy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Deguerne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Behavioural Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/cbs0000375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04180292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Work stress and motivation in psychologists in the hospital setting: the role of primary cognitive appraisal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emin Altintas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasemin Karaca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad El Haj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel-Halim Boudoukha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychology, Health and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 28 (4), pp.1039-1048. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13548506.2022.2093923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefits of psychological detachment from work in a digital era: How do job stressors and personal strategies interplay with individual vulnerabilities?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scandinavian Journal of Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 63 (4), pp.346-356. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/SJOP.12810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03621565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burnout Integrative Measure (BIM): Validation among French College Students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.5344. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2022.904367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03755857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychological and Relational Conditions for Job Crafting to Occur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Cougot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stress and Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 37 (3), pp.516-527. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/smi.3014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03071744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advancing the Conceptualization and Measurement of Psychological Need States: A 3 x 3 Model Based on Self-Determination Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Ntoumanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Career Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 29 (3), pp.396-421. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1069072720978792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03008836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement d’auteurs d’infractions en lien avec le terrorisme : un programme fondé sur les données acquises de la science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Herzog-Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massil Benbouriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vos Keulen De</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vanderstukken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la sécurité et de la justice : revue de l'Institut national des hautes études de la sécurité et de la justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 46, pp.72-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stigmatized beliefs: Conspiracy theories, anticipated negative evaluation of the self, and fear of social exclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Lantian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Nurra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 48 (7), pp.939-954. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejsp.2498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01912397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prise en charge des auteurs d’infractions en lien avec le terrorisme : un programme fondé sur les données acquises de la science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Herzog-Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massil Benbouriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marije Keulen-de Vos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vanderstukken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la sécurité et de la justice : revue de l'Institut national des hautes études de la sécurité et de la justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Cahiers de la sécurité et de la justice : revue de l'Institut national des hautes études de la sécurité et de la justice</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce qui touche les médecins du travail dans leur pratique du métier : exploration qualitative des situations professionnelles difficiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.-X. Lesage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 79 (1), pp.46-54. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.admp.2017.08.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burnout risk profiles among French psychologists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emin Altintas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Grebot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Lesage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Burnout Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7, pp.10-20. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.burn.2017.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02394581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Échelle de motivation à (re)travailler: Vers une nouvelle approche de la théorie de l’autodétermination.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Amoura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Behavioural Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 49 (2), pp.122-132. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/cbs0000072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03536789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personnalité et activisme professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Grebot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Girault-Lidvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Duprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 175 (6), pp.528-535. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.amp.2016.03.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of body-related beliefs on sportmen’s body image and muscle dysmorphia: The role of body malleability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greg Décamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hagger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Health Psychologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02784007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A qualitative investigation of organizational, competitive and personal life stressors among amateur athletes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ponnelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sport Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 47 (5), pp.443-465. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7352/IJSP.2016.47.443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Autonomy-Supportive and Controlling Styles on Situational Self-Determined Motivation: Some Unexpected Results of the Commitment Procedure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Amoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caruana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Finez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychological Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 116 (1), pp.33-59. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2466/14.PR0.116k10w7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment sont perçues les personnes au chômage au sein de la société française ? Étude de la composition du stéréotype</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers Internationaux de Psychologie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Numéro 105 (1), pp.53-81. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cips.105.0053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomy-Supportive and Controlling Styles of Teaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Amoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caruana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Swiss Journal of Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 74 (3), pp.141 - 158. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1024/1421-0185/a000156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01925592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stereotype threat among children attending adapted courses (7-10 years old): A study in a quasi-ordinary classroom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Amoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Bensalah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Herbay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Psychologie Sociale = International review of social psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 27 (5-12)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04111886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation française de l'échelle de prise en considération des conséquences futures de nos actes (CFC-14)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreea Ernst-Vintila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Psychologie Sociale = International review of social psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 27 (1), pp.35-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation française de l’échelle de prise en considération des conséquences futures de nos actes (CFC-14)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreea Ernst-Vintilla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Psychologie Sociale = International review of social psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 27 (1), pp.35-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04111908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desire for control, perception of control: their impact on autonomous motivation and psychological adjustment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Amoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emin Altintas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Motivation and Emotion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Motivation and Emotion, 38 (3), pp.323-335. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11031-013-9379-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desire for control: its effect on need satisfaction and self-determined motivation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Amoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Psychologie Sociale = International review of social psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 26, pp.55-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04111947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of work stressors on Identity threats and perceived stress: An exploration of sources of difficulty at work among French psychologists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emin Altintas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Grebot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sage Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3 (3), pp.215824401350529. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/2158244013505292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of work stressors on Identity threats and perceived stress: An exploration of sources of difficulty at work among French psychologists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emin Altintas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Grebot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sage Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3 (3), pp.215824401350529. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/2158244013505292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burnout Among Occupational Physicians: A Threat to Occupational Health Systems?—A Nationwide Cross-sectional Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois-Xavier Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emin Altintas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Paty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Occupational Hygiene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/annhyg/met013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Défenses et dépersonnalisation de la relation enseignante et soignante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Grebot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 170 (8), pp.554-561. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.amp.2009.11.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinical stress assessment using a visual analogue scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.- Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Deschamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Occupational Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 62 (8), pp.600-605. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/occmed/kqs140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04111954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appraising Stigmatization and Discrimination: Construction and Validation of a Questionnaire Assessing Threat and Challenge Appraisals to Personal and Social Identity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Girault-Lidvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12 (3), pp.191-216. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15283488.2012.691254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04111959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conséquences d’une catastrophe naturelle touchant le lieu de travail sur l’épuisement professionnel : Le cas du personnel d’un hôpital gériatrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emin Altintas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rémiens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Rusinek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guerrien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie du travail et des organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Psychologie du travail et des organisations, 18 (4), p.368-383. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1420-2530(16)30076-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Autonomy Support and Motivation in the Prediction of Interest and Dropout Intentions in Sport and Education Settings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Vallerand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Amoura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Basic and Applied Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 34 (3), pp.278-286. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01973533.2012.674754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04111997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Threat of the thin-ideal body image and body malleability beliefs: Effects on body image self-discrepancies and behavioral intentions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Arciszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Finez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Body Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9, pp.334 - 341. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bodyim.2012.04.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychometric properties of the French versions of the Perceived Stress Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois-Xavier Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Deschamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Occupational Medicine and Environmental Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 25 (2), </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/S13382-012-0024-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04111995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examining the motivation-performance relationship in competitive sport: A cluster-analytic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Vallerand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Amoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Rosnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sport Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 43 (2), pp.79-102. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7352/IJSP.2012.43.079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04111990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le genre s’en mêle : quelle conciliation entre vie professionnelle et vie privée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouni Haoua Kouidri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Roland-Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie du travail et des organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18 (2), pp.142-159. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1420-2530(16)30090-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trait self-esteem and claimed self-handicapping motives in sports situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Finez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Rosnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christena Cleveland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Tice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sports Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 30 (16), </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02640414.2012.718089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01390547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure du stress en milieu de travail par autoquestionnaires validés en français : revue de la littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.-X. Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Grebot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 73 (4), pp.596-606. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.admp.2012.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminants, motifs et cibles des stratégies d'auto-handicap comportemental.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Finez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Rosnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Psychologie Sociale = International review of social psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 24 (3), pp.5-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies de régulation émotionnelle et de coping : quels liens ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Delelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Desombre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Bulletin de psychologie, Numéro 515 (5), pp.471-479. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/bupsy.515.0471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress and Coping with Discrimination and Stigmatization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2011.00033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schémas précoces inadaptés, activisme professionnel et épuisement professionnel chez des internes en médecine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Grebot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dovero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Thérapie Comportementale et Cognitive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21 (2), pp.43-52. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtcc.2011.04.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidélité inter juge d’une mesure du stress par échelle visuelle analogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Deschamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie du travail et des organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 17 (1), pp.85-90. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1420-2530(16)30134-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validity of occupational stress assessment using a visual analogue scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Occupational Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 61 (6), pp.434-436. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/occmed/kqr037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of the General &lt;i&gt;Health Questionnaire&lt;/i&gt; (GHQ-12) adapted to a work-related context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois-Xavier Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Martens-Resende</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Journal of Preventive Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 01 (02), pp.44-48. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/ojpm.2011.12007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04111999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive Appraisals of Stereotype Threat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Roland-Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Girault-Lidvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychological Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 108 (2), pp.585-598. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2466/04.07.21.PR0.108.2.585-598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation des mesures par EVA : considérations méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.-X. Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 72 (3), pp.246-251. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.admp.2010.12.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Athletes Claim Handicaps in Low Ego-Threatening Conditions? Re-Examining the Effect of Ego-Threat on Claimed Self-Handicapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Finez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Rosnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christena Cleveland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport Psychologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 25, pp.288-304. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1123/tsp.25.3.288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01813431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French validation and adaptation of the perceived autonomy support scale for exercise settings to the sport context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Vallerand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Paty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Gobancé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sport and Exercise Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 8 (2), pp.117-128. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1612197X.2010.9671937⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profils motivationnels et ajustement au travail : Vers une approche intra-individuelle de la motivation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Paty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 73 (2), pp.141-162. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/th.732.0141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How French students from Maghrebian origins appraise and cope with stereotype threat : application of the transactionnal model of stress to stereotype threat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Girault-Lidvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Scharnitzky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année psychologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 110 (03), pp.427. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4074/s0003503310003064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profil motivationnel et performance sportive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Paty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 54 (2), pp.173-190. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psfr.2009.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation d'une version française de l'échelle d'évaluation cognitive primaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Girault-Lidvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Behavioural Science/Revue canadienne des sciences du comportement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 41 (4), pp.252-259</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A motivational model of performance in the sport domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Gobancé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Sport Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9 (3), pp.151-158. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17461390902736793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Representations of Retirement in France: A Descriptive Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Roland-Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 58 (3), pp.418-434. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1464-0597.2009.00398.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analysis of the impact of environmental conditions on the relationships between need satisfaction and self-determined motivation in sport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Rosnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sport Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 40 (2), pp.249-269</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation d'une échelle de locus de contrôle spécifique à la performance en sport individuel (LOCPSI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 62 (4), pp.351 - 363. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/bupsy.502.0351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilité de l’échelle visuelle analogique dans l’évaluation du stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.-X. Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chamoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 70 (6), pp.619-622. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.admp.2009.10.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technique d’exposition en imagination chez des cibles de harcèlement moral au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Grebot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Thérapie Comportementale et Cognitive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 18 (4), pp.136-141. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtcc.2008.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les étudiants se perçoivent-ils en fonction de leur origine sociale ? Étude de contenu du stéréotype</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewa Drozda-Senkowska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Revue Européenne de Psychologie Appliquée, 57, pp.119-132. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.erap.2006.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies d'infirmation du stéréotype et performances des cibles stigmatisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewa Drozda-Senkowska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers Internationaux de Psychologie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 59, pp.7-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui dit que je ne suis pas intelligent(e) ? Menace de confirmer un stéréotype à ses propres yeux ou aux yeux d’autrui et stratégies de rétablissement de l’identité chez les cibles stigmatisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle Revue de Psychologie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 3, pp.297-309</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améliorer la santé au travail et la motivation dans le secteur médico-social par le biais d’une formation à la théorie de l’autodétermination : une étude quasi expérimentale menée dans le cadre du programme « Un chez soi d’abord »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kwamigan Ahondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Oker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19e Journée Scientifique des Jeunes Chercheuses et Chercheurs en Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, laboratoire PSITEC, Apr 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05125301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une intervention de job crafting pour promouvoir le fonctionnement des télétravailleurs à l’interface entre les sphères professionnelle et personnelle. In T. Huyghebaert-Zouaghi & N. Gillet (chairs), Le télétravail, à l’interface entre sphères de vie professionnelle et personnelle : implications pour le fonctionnement psychologique des employé·es. [Symposium]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy J. C. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Dionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caruana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi-Joseph Lahiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème Congrès de l’Association Internationale de Psychologie du Travail de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05172820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu’est-ce qui menace l’identité des demandeurs d’emploi et conséquences sur leur santé psychologique : Analyse de contenu des thèmes récurrents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caruana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès International de Psychologie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04877063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesurer les habitudes : validation des échelles SRHI et SRBAI en langue française, tests de l'indépendance de la structure factorielle aux comportements étudiés et de la pertinence de l'intégration d'une mesure identitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kaczmarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Fenouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Mignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International de Psychologie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05305633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie de l'autodétermination et la schizophrénie : une revue de systématique de littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kwamigan Ahondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Oker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International de Psychologie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour la Diffusion de la Recherche Internationale en Psychologie Sociale, Jul 2024, Bruxelle, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05125112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’employabilité des personnes sans-emploi au prisme des émotions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Balty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bourguignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème Congrès de l’Association International de Psychologie du Travail de Langue Française (AIPTLF), Symposium « Accompagner les personnes sans emploi dans leur réinsertion : Focus sur les émotions, les dynamiques identitaires et le burnout "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HEC Montréal; ESG-UQAM; Université de Sherbrooke; Université de Montréal; Université Laval; Université du Québec à Trois-rivières; Université du Québec en Outaouais, Jul 2023, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the “dim light” colors of motivational processes at work: The unique roles of need-indifferent behaviors and need unfulfillment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre J.S. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Self-Determination Theory Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Orlando, FL, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle et place de la contingence de l’estime de soi des salariés dans le processus d’autodétermination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Balty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bourguignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème Congrès de l’Association International de Psychologie du Travail de Langue Française (AIPTLF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HEC Montréal; ESG-UQAM; Université de Sherbrooke; Université de Montréal; Université Laval; Université du Québec à Trois-rivières; Université du Québec en Outaouais, Jul 2023, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique identitaire et insertion sociale et professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Balty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème Congrès de l’Association International de Psychologie du Travail de Langue Française (AIPTLF), Symposium « Accompagner les personnes sans emploi dans leur réinsertion : Focus sur les émotions, les dynamiques identitaires et le burnout</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HEC Montréal; ESG-UQAM; Université de Sherbrooke; Université de Montréal; Université Laval; Université du Québec à Trois-rivières; Université du Québec en Outaouais, Jul 2023, Montréal (Canada), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création et validation d’une mesure intégrative de burnout des demandeurs d’emploi (MIB-DE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caruana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Voisin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème Congrès de l’Association Internationale de Psychologie du Travail de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la zone grise des comportements managériaux : le rôle unique des comportements indifférents du superviseur dans l’altération de la santé psychologique au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre J S Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Ntoumanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">90ème congrès de l’Acfas (Association canadienne-française pour l’avancement des sciences)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04877098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conséquences psychologiques du stress de la situation de chômage selon la stratégie de faire face</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caruana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Lefeuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Congrès International de Psychologie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enfermement d'un public &amp;quot;invisible&amp;quot; : une lecture psychosociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Balty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bourguignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Colloque Jeunes Chercheuses et Chercheurs en Sciences Sociales et Arts "L'enfermement dans tous ses états"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Lorrain de Sciences Sociales (2L2S) - Université de Lorraine, Oct 2022, Metz (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04509528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appréhender le burnout de manière intégrative: Création et validation d’une mesure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Congrès de l’Association International de Psychologie du Travail de Langue Française (AIPTLF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chômage et émotions : Rôle de la honte et de la culpabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Balty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Congrès International de Psychologie Sociale en Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation d’une échelle de mesure de la disposition à la confiance organisationelle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Dappe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Congrès International de Psychologie Sociale en Langue Française,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Louvain la-Neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise à l’épreuve de l’hypothèse des théories du complot comme stigmate social.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Lantian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Nurra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Congrès International de Psychologie Sociale en Langue Française (CIPSLF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Louvain, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La perspective temporelle : Proposition d’un outil intégratif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Congrès International de Psychologie Sociale en Langue Française,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Louvain-la-Neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle de l’organisation du contenu du stéréotype : Une réplication des travaux de Fiske, Cuddy, Glick et Xu.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Collange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“5ème Colloque International de Psychologie Sociale en Langue Française de l’ADRIPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rehaussement de soi, modifiabilité du concept de soi et perception des situations en termes de défi.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantine Sedikides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Colloque International de Psychologie Sociale en Langue Française de l’ADRIPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Work Health and Motivation in the Medico-Social Sector through Self-Determination Training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kwamigan Ahondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Oker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd European Congress of Work and Organisational Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05125043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptions de contraintes et ressources professionnelles en télétravail: Analyses de profils longitudinaux, de leurs prédicteurs et de leurs implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès International de Psychologie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04877268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding remote workers' job characteristics and their implications for well- and ill-being: Development and validation of the Remote Work Job Demands and Resources-Questionnaire (RJDR-Q)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Academy of Occupational Health Psychology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Grenade, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04877284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advancing the Conceptualization and Measurement of Psychological Need States in Education Settings: The unique role of psychological need unfulfillment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Badré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Jungert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Self-Determination Theory Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Orlando (FL), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Soi et l'identité en psychologie sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bourguignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.288, 2023, 978-2-10-085263-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le soi et l'identité en psychologie sociale: Fondements, concepts et applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bourguignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod; Cyberlibris, 2023, Univers Psy, 978-21-0085-927-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les 30 grandes notions de psychologie sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Delelis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, 2d., pp.270, 2020, Les grandes notions de la psychologie, </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dunod.berjo.2020.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les 30 grandes notions de la psychologie sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Delelis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, pp.272, 2020, 2100801279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03060586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">27 grandes notions de la psychologie sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Delelis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, pp.240, 2014, 978-2-10-070528-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02327202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La psychologie sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Delelis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A focus on identity and identity fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Herzog-Evans; M. Benbouriche. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evidence-based work with violent extremists : France as a case example</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lexington Books, 2019, 978-1-4985-8167-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conséquences de la saillance de modèles et contre-modèles : Les apports de la psychologie sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Finez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gabarrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Bort; Martine Clouzot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modèles et contre-modèle : Approches pluridisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Universitaires de Dijon, 2016, 1628-5409</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La motivation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Amoura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Zawieja; F. Guarnieri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des Risques Psycho-Sociaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du Seuil, 2016, 2021109224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Soi et l’Identité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Finez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Greg Decamps. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie du Sport et de la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, pp.101-116, 2011, 9782804163839</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId285"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3F4D7FC0"/>
+    <w:nsid w:val="0BB8B5B9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-berjot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1948-1188" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/078183480" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172912v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Berjot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Badr&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Popiolek" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Huyghebaert-Zouaghi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13j6c" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05119544v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Robion" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Balty" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Stinus" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwamigan Ahondo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2025.1393944" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241647v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Thomas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2023.09.002" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424254v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Ntoumanis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smi.3379" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180292v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Geraldy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Martinet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Deguerne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cbs0000375" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796475v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emin Altintas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasemin Karaca" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad El Haj" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Halim Boudoukha" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13548506.2022.2093923" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741381v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre J.S. Morin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gillet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apps.12423" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621565v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/SJOP.12810" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755857v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphanie Weber" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.904367" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071744v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Cougot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smi.3014" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008836v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1069072720978792" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112241v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Herzog-Evans" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massil Benbouriche" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vos Keulen De" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vanderstukken" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01912397v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lantian" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Muller" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Nurra" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Klein" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsp.2498" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04379866v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marije Keulen-de Vos" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112250v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-X. Lesage" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2017.08.014" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394581v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Grebot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Lesage" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.burn.2017.10.001" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536789v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Camus" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Forest" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Amoura" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cbs0000072" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798949v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Olivier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Girault-Lidvan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Duprez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2016.03.021" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784007v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg D&#233;camps" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Simon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hagger" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436429v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ponnelle" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7352/IJSP.2016.47.443" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537753v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cips.105.0053" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01925592v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Caruana" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Cohen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1024/1421-0185/a000156" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537760v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Finez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2466/14.PR0.116k10w7" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01473262v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Ernst-Vintila" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111908v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Ernst-Vintilla" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03184242v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11031-013-9379-9" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111886v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Bensalah" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Herbay" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111947v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02166784v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2158244013505292" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537796v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537810v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Lesage" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Paty" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annhyg/met013" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111990v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Vallerand" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Amoura" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Rosnet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7352/IJSP.2012.43.079" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111995v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Deschamps" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/S13382-012-0024-8" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426878v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Arciszewski" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bodyim.2012.04.007" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0G4STS3W-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111997v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01973533.2012.674754" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112270v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouni Haoua Kouidri" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Roland-Levy" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1420-2530(16)30090-5" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2T594DJB-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01390547v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christena Cleveland" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dianne Tice" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2012.718089" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112266v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Amoura" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Deschamps" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Grebot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2012.06.003" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111959v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15283488.2012.691254" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111954v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.- Lesage" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/occmed/kqs140" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112268v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2009.11.009" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TH407QGH-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03679048v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne R&#233;miens" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Rusinek" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guerrien" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1420-2530(16)30076-0" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7D473ND7-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03655835v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Delelis" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Christophe" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Desombre" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.515.0471" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112279v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dovero" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtcc.2011.04.004" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112314v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Deschamps" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1420-2530(16)30134-0" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6XK8CDBQ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112010v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2011.00033" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112016v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lesage" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/occmed/kqr037" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111999v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Martens-Resende" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojpm.2011.12007" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112006v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roland-Levy" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Girault-Lidvan" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2466/04.07.21.PR0.108.2.585-598" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112302v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Legrand" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2010.12.015" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01813431v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/tsp.25.3.288" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112005v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112017v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Paty" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gobanc&#233;" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1612197X.2010.9671937" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112378v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Paty" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.732.0141" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112361v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Scharnitzky" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/s0003503310003064" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112180v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112020v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17461390902736793" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112205v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112168v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Roland-L&#233;vy" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1464-0597.2009.00398.x" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F0H4BF21-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01232356v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Paquet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.502.0351" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112386v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chamoux" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2009.10.016" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112392v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gillet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Paty" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2009.01.004" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SWLKB2S3-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112411v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtcc.2008.10.002" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02166764v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Drozda-Senkowska" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2006.09.002" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M7D5JQMH-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112227v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112233v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125301v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Oker" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172820v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my J. C. Thomas" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Dionne" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi-Joseph Lahiani" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125112v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305633v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Legrand" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kaczmarek" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Fenouillet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Mignon" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877063v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Lefeuvre" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131372v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fernet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505827v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bourguignon" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505787v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877098v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre J S Morin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440443v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Voisin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505807v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505902v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509528v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780882v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505884v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505911v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dappe" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316798v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505923v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505955v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Collange" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505969v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantine Sedikides" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125043v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877284v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877268v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131382v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Jungert" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228644v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-humaines-et-sociales/soi-et-identite-en-psychologie-sociale-fondements-concepts-et" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04112483v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112447v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.berjo.2020.01" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03060586v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02327202v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04112526v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04112495v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04112512v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gabarrot" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04112520v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02166819v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-berjot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1948-1188" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/078183480" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582428v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my J. C. Thomas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Huyghebaert-Zouaghi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Berjot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fernet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-026-09281-5" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582348v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Thomas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Dionne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Caruana" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi-Joseph Lahiani" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/str0000391" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582388v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apps.70076" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05119544v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Robion" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Balty" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Stinus" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwamigan Ahondo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2025.1393944" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172912v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Badr&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Popiolek" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13j6c" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241647v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2023.09.002" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424254v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Ntoumanis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smi.3379" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741381v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre J.S. Morin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gillet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apps.12423" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180292v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Geraldy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Martinet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Deguerne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cbs0000375" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796475v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emin Altintas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasemin Karaca" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad El Haj" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Halim Boudoukha" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13548506.2022.2093923" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621565v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/SJOP.12810" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755857v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphanie Weber" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.904367" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071744v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Cougot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smi.3014" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008836v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1069072720978792" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112241v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Herzog-Evans" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massil Benbouriche" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vos Keulen De" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vanderstukken" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01912397v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lantian" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Muller" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Nurra" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Klein" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsp.2498" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04379866v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marije Keulen-de Vos" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112250v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-X. Lesage" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2017.08.014" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394581v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Grebot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Lesage" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.burn.2017.10.001" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536789v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Camus" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Forest" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Amoura" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cbs0000072" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798949v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Olivier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Girault-Lidvan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Duprez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2016.03.021" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784007v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg D&#233;camps" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Simon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hagger" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436429v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ponnelle" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7352/IJSP.2016.47.443" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537760v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Finez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2466/14.PR0.116k10w7" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537753v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cips.105.0053" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01925592v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Cohen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1024/1421-0185/a000156" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111886v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Bensalah" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Herbay" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01473262v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Ernst-Vintila" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111908v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Ernst-Vintilla" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03184242v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11031-013-9379-9" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111947v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537796v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2158244013505292" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02166784v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537810v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Lesage" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Paty" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annhyg/met013" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112268v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Grebot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2009.11.009" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TH407QGH-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111954v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.- Lesage" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Deschamps" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/occmed/kqs140" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111959v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15283488.2012.691254" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03679048v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne R&#233;miens" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Rusinek" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guerrien" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1420-2530(16)30076-0" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7D473ND7-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111997v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Vallerand" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Amoura" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01973533.2012.674754" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426878v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Arciszewski" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bodyim.2012.04.007" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0G4STS3W-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111995v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Deschamps" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/S13382-012-0024-8" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111990v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Rosnet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7352/IJSP.2012.43.079" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112270v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouni Haoua Kouidri" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Roland-Levy" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1420-2530(16)30090-5" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2T594DJB-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01390547v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christena Cleveland" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dianne Tice" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2012.718089" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112266v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Amoura" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2012.06.003" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112005v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03655835v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Delelis" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Christophe" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Desombre" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.515.0471" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112010v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2011.00033" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112279v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dovero" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtcc.2011.04.004" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112314v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Deschamps" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1420-2530(16)30134-0" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6XK8CDBQ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112016v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lesage" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/occmed/kqr037" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111999v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Martens-Resende" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojpm.2011.12007" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112006v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roland-Levy" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Girault-Lidvan" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2466/04.07.21.PR0.108.2.585-598" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112302v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Legrand" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2010.12.015" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01813431v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/tsp.25.3.288" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112017v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Paty" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gobanc&#233;" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1612197X.2010.9671937" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112378v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Paty" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.732.0141" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112361v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Scharnitzky" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/s0003503310003064" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112392v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gillet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Paty" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2009.01.004" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SWLKB2S3-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112180v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112020v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17461390902736793" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112168v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Roland-L&#233;vy" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1464-0597.2009.00398.x" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F0H4BF21-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112205v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01232356v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Paquet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.502.0351" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112386v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chamoux" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2009.10.016" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112411v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtcc.2008.10.002" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02166764v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Drozda-Senkowska" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2006.09.002" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M7D5JQMH-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112227v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112233v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125301v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Oker" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172820v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877063v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Lefeuvre" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305633v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Legrand" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kaczmarek" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Fenouillet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Mignon" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125112v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505807v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bourguignon" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131372v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505827v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505787v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440443v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Voisin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877098v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre J S Morin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780882v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509528v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505902v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505884v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505911v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dappe" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316798v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505923v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505955v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Collange" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505969v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantine Sedikides" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125043v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877268v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877284v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131382v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Jungert" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228644v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-humaines-et-sociales/soi-et-identite-en-psychologie-sociale-fondements-concepts-et" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04112483v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112447v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.berjo.2020.01" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03060586v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02327202v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04112526v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04112495v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04112512v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gabarrot" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04112520v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02166819v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>