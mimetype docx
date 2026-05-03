--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sophie Berjot </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">CV universitaire Sophie Berjot</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sophie-berjot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1948-1188</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">078183480</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (69)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A longitudinal investigation of remote workers’ job demands and resources profiles, their predictors and implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy J. C. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12144-026-09281-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05582428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing the effectiveness of an online self-training job crafting intervention among remote workers: A randomized controlled study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Dionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caruana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi-Joseph Lahiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Stress Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, Advance online publication. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/str0000391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05582348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding remote workers' job demands and resources and their implications for well‐ and ill‐being: Development and validation of a new measure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 75 (2), pp.e70076. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/apps.70076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05582388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplified and shortened French adaptation of a self-esteem contingency measure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Balty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Stinus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kwamigan Ahondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2025.1393944⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05119544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminants identitaires des intentions de décrochage scolaire et universitaire : analyse de contenu des menaces identitaires vécues par les lycéen·nes et étudiant·es français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Badré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Popiolek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Orientation scolaire et professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 54/1, pp.139-170. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13j6c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05172912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportements interpersonnels du superviseur, états de besoins psychologiques et motivation des subordonnés : Etude des couleurs vives et fades des processus motivationnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie du travail et des organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 30 (1), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pto.2023.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rethinking students' psychological need states: The unique role of need unfulfillment to understanding ill-being in academic settings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Ntoumanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Badré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stress and Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/smi.3379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supervisors’ interpersonal styles: An integrative perspective and a measure based on Self-Determination Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre J.S. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Ntoumanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 72, pp.1097-1133. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/apps.12423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03741381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passionnés à quel prix ? Passion pour le travail et interface vie professionnelle-vie personnelle des exploitants agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candice Geraldy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Deguerne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Behavioural Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/cbs0000375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04180292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Work stress and motivation in psychologists in the hospital setting: the role of primary cognitive appraisal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emin Altintas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasemin Karaca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad El Haj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel-Halim Boudoukha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychology, Health and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 28 (4), pp.1039-1048. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13548506.2022.2093923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefits of psychological detachment from work in a digital era: How do job stressors and personal strategies interplay with individual vulnerabilities?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scandinavian Journal of Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 63 (4), pp.346-356. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/SJOP.12810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03621565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burnout Integrative Measure (BIM): Validation among French College Students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.5344. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2022.904367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03755857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychological and Relational Conditions for Job Crafting to Occur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Cougot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stress and Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 37 (3), pp.516-527. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/smi.3014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03071744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advancing the Conceptualization and Measurement of Psychological Need States: A 3 x 3 Model Based on Self-Determination Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Ntoumanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Career Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 29 (3), pp.396-421. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1069072720978792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03008836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement d’auteurs d’infractions en lien avec le terrorisme : un programme fondé sur les données acquises de la science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Herzog-Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massil Benbouriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vos Keulen De</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vanderstukken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la sécurité et de la justice : revue de l'Institut national des hautes études de la sécurité et de la justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 46, pp.72-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stigmatized beliefs: Conspiracy theories, anticipated negative evaluation of the self, and fear of social exclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Lantian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Nurra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 48 (7), pp.939-954. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejsp.2498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01912397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prise en charge des auteurs d’infractions en lien avec le terrorisme : un programme fondé sur les données acquises de la science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Herzog-Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massil Benbouriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marije Keulen-de Vos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vanderstukken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la sécurité et de la justice : revue de l'Institut national des hautes études de la sécurité et de la justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Cahiers de la sécurité et de la justice : revue de l'Institut national des hautes études de la sécurité et de la justice</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce qui touche les médecins du travail dans leur pratique du métier : exploration qualitative des situations professionnelles difficiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.-X. Lesage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 79 (1), pp.46-54. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.admp.2017.08.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burnout risk profiles among French psychologists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emin Altintas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Grebot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Lesage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Burnout Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7, pp.10-20. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.burn.2017.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02394581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Échelle de motivation à (re)travailler: Vers une nouvelle approche de la théorie de l’autodétermination.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Amoura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Behavioural Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 49 (2), pp.122-132. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/cbs0000072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03536789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personnalité et activisme professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Grebot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Girault-Lidvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Duprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 175 (6), pp.528-535. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.amp.2016.03.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of body-related beliefs on sportmen’s body image and muscle dysmorphia: The role of body malleability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greg Décamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hagger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Health Psychologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02784007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A qualitative investigation of organizational, competitive and personal life stressors among amateur athletes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ponnelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sport Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 47 (5), pp.443-465. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7352/IJSP.2016.47.443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Autonomy-Supportive and Controlling Styles on Situational Self-Determined Motivation: Some Unexpected Results of the Commitment Procedure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Amoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caruana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Finez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychological Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 116 (1), pp.33-59. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2466/14.PR0.116k10w7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment sont perçues les personnes au chômage au sein de la société française ? Étude de la composition du stéréotype</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers Internationaux de Psychologie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Numéro 105 (1), pp.53-81. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cips.105.0053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomy-Supportive and Controlling Styles of Teaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Amoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caruana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Swiss Journal of Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 74 (3), pp.141 - 158. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1024/1421-0185/a000156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01925592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stereotype threat among children attending adapted courses (7-10 years old): A study in a quasi-ordinary classroom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Amoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Bensalah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Herbay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Psychologie Sociale = International review of social psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 27 (5-12)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04111886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation française de l'échelle de prise en considération des conséquences futures de nos actes (CFC-14)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreea Ernst-Vintila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Psychologie Sociale = International review of social psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 27 (1), pp.35-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation française de l’échelle de prise en considération des conséquences futures de nos actes (CFC-14)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreea Ernst-Vintilla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Psychologie Sociale = International review of social psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 27 (1), pp.35-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04111908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desire for control, perception of control: their impact on autonomous motivation and psychological adjustment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Amoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emin Altintas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Motivation and Emotion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Motivation and Emotion, 38 (3), pp.323-335. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11031-013-9379-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desire for control: its effect on need satisfaction and self-determined motivation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Amoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Psychologie Sociale = International review of social psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 26, pp.55-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04111947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of work stressors on Identity threats and perceived stress: An exploration of sources of difficulty at work among French psychologists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emin Altintas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Grebot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sage Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3 (3), pp.215824401350529. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/2158244013505292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of work stressors on Identity threats and perceived stress: An exploration of sources of difficulty at work among French psychologists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emin Altintas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Grebot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sage Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3 (3), pp.215824401350529. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/2158244013505292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burnout Among Occupational Physicians: A Threat to Occupational Health Systems?—A Nationwide Cross-sectional Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois-Xavier Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emin Altintas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Paty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Occupational Hygiene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/annhyg/met013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Défenses et dépersonnalisation de la relation enseignante et soignante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Grebot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 170 (8), pp.554-561. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.amp.2009.11.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinical stress assessment using a visual analogue scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.- Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Deschamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Occupational Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 62 (8), pp.600-605. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/occmed/kqs140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04111954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appraising Stigmatization and Discrimination: Construction and Validation of a Questionnaire Assessing Threat and Challenge Appraisals to Personal and Social Identity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Girault-Lidvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12 (3), pp.191-216. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15283488.2012.691254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04111959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conséquences d’une catastrophe naturelle touchant le lieu de travail sur l’épuisement professionnel : Le cas du personnel d’un hôpital gériatrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emin Altintas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rémiens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Rusinek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guerrien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie du travail et des organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Psychologie du travail et des organisations, 18 (4), p.368-383. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1420-2530(16)30076-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Autonomy Support and Motivation in the Prediction of Interest and Dropout Intentions in Sport and Education Settings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Vallerand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Amoura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Basic and Applied Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 34 (3), pp.278-286. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01973533.2012.674754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04111997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Threat of the thin-ideal body image and body malleability beliefs: Effects on body image self-discrepancies and behavioral intentions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Arciszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Finez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Body Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9, pp.334 - 341. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bodyim.2012.04.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychometric properties of the French versions of the Perceived Stress Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois-Xavier Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Deschamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Occupational Medicine and Environmental Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 25 (2), </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/S13382-012-0024-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04111995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examining the motivation-performance relationship in competitive sport: A cluster-analytic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Vallerand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Amoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Rosnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sport Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 43 (2), pp.79-102. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7352/IJSP.2012.43.079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04111990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le genre s’en mêle : quelle conciliation entre vie professionnelle et vie privée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouni Haoua Kouidri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Roland-Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie du travail et des organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18 (2), pp.142-159. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1420-2530(16)30090-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trait self-esteem and claimed self-handicapping motives in sports situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Finez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Rosnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christena Cleveland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Tice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sports Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 30 (16), </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02640414.2012.718089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01390547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure du stress en milieu de travail par autoquestionnaires validés en français : revue de la littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.-X. Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Grebot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 73 (4), pp.596-606. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.admp.2012.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminants, motifs et cibles des stratégies d'auto-handicap comportemental.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Finez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Rosnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Psychologie Sociale = International review of social psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 24 (3), pp.5-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies de régulation émotionnelle et de coping : quels liens ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Delelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Desombre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Bulletin de psychologie, Numéro 515 (5), pp.471-479. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/bupsy.515.0471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress and Coping with Discrimination and Stigmatization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2011.00033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schémas précoces inadaptés, activisme professionnel et épuisement professionnel chez des internes en médecine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Grebot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dovero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Thérapie Comportementale et Cognitive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21 (2), pp.43-52. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtcc.2011.04.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidélité inter juge d’une mesure du stress par échelle visuelle analogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Deschamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie du travail et des organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 17 (1), pp.85-90. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1420-2530(16)30134-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validity of occupational stress assessment using a visual analogue scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Occupational Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 61 (6), pp.434-436. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/occmed/kqr037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of the General &lt;i&gt;Health Questionnaire&lt;/i&gt; (GHQ-12) adapted to a work-related context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois-Xavier Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Martens-Resende</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Journal of Preventive Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 01 (02), pp.44-48. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/ojpm.2011.12007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04111999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive Appraisals of Stereotype Threat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Roland-Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Girault-Lidvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychological Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 108 (2), pp.585-598. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2466/04.07.21.PR0.108.2.585-598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation des mesures par EVA : considérations méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.-X. Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 72 (3), pp.246-251. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.admp.2010.12.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Athletes Claim Handicaps in Low Ego-Threatening Conditions? Re-Examining the Effect of Ego-Threat on Claimed Self-Handicapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Finez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Rosnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christena Cleveland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport Psychologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 25, pp.288-304. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1123/tsp.25.3.288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01813431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French validation and adaptation of the perceived autonomy support scale for exercise settings to the sport context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Vallerand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Paty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Gobancé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sport and Exercise Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 8 (2), pp.117-128. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1612197X.2010.9671937⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profils motivationnels et ajustement au travail : Vers une approche intra-individuelle de la motivation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Paty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 73 (2), pp.141-162. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/th.732.0141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How French students from Maghrebian origins appraise and cope with stereotype threat : application of the transactionnal model of stress to stereotype threat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Girault-Lidvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Scharnitzky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année psychologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 110 (03), pp.427. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4074/s0003503310003064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profil motivationnel et performance sportive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Paty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 54 (2), pp.173-190. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psfr.2009.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation d'une version française de l'échelle d'évaluation cognitive primaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Girault-Lidvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Behavioural Science/Revue canadienne des sciences du comportement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 41 (4), pp.252-259</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A motivational model of performance in the sport domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Gobancé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Sport Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9 (3), pp.151-158. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17461390902736793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Representations of Retirement in France: A Descriptive Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Roland-Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 58 (3), pp.418-434. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1464-0597.2009.00398.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analysis of the impact of environmental conditions on the relationships between need satisfaction and self-determined motivation in sport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Rosnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sport Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 40 (2), pp.249-269</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation d'une échelle de locus de contrôle spécifique à la performance en sport individuel (LOCPSI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 62 (4), pp.351 - 363. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/bupsy.502.0351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilité de l’échelle visuelle analogique dans l’évaluation du stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.-X. Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chamoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 70 (6), pp.619-622. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.admp.2009.10.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technique d’exposition en imagination chez des cibles de harcèlement moral au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Grebot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Thérapie Comportementale et Cognitive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 18 (4), pp.136-141. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtcc.2008.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les étudiants se perçoivent-ils en fonction de leur origine sociale ? Étude de contenu du stéréotype</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewa Drozda-Senkowska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Revue Européenne de Psychologie Appliquée, 57, pp.119-132. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.erap.2006.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies d'infirmation du stéréotype et performances des cibles stigmatisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewa Drozda-Senkowska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers Internationaux de Psychologie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 59, pp.7-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui dit que je ne suis pas intelligent(e) ? Menace de confirmer un stéréotype à ses propres yeux ou aux yeux d’autrui et stratégies de rétablissement de l’identité chez les cibles stigmatisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle Revue de Psychologie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 3, pp.297-309</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améliorer la santé au travail et la motivation dans le secteur médico-social par le biais d’une formation à la théorie de l’autodétermination : une étude quasi expérimentale menée dans le cadre du programme « Un chez soi d’abord »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kwamigan Ahondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Oker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19e Journée Scientifique des Jeunes Chercheuses et Chercheurs en Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, laboratoire PSITEC, Apr 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05125301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une intervention de job crafting pour promouvoir le fonctionnement des télétravailleurs à l’interface entre les sphères professionnelle et personnelle. In T. Huyghebaert-Zouaghi & N. Gillet (chairs), Le télétravail, à l’interface entre sphères de vie professionnelle et personnelle : implications pour le fonctionnement psychologique des employé·es. [Symposium]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy J. C. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Dionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caruana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi-Joseph Lahiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème Congrès de l’Association Internationale de Psychologie du Travail de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05172820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu’est-ce qui menace l’identité des demandeurs d’emploi et conséquences sur leur santé psychologique : Analyse de contenu des thèmes récurrents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caruana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès International de Psychologie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04877063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesurer les habitudes : validation des échelles SRHI et SRBAI en langue française, tests de l'indépendance de la structure factorielle aux comportements étudiés et de la pertinence de l'intégration d'une mesure identitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kaczmarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Fenouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Mignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International de Psychologie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05305633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie de l'autodétermination et la schizophrénie : une revue de systématique de littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kwamigan Ahondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Oker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International de Psychologie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour la Diffusion de la Recherche Internationale en Psychologie Sociale, Jul 2024, Bruxelle, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05125112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’employabilité des personnes sans-emploi au prisme des émotions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Balty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bourguignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème Congrès de l’Association International de Psychologie du Travail de Langue Française (AIPTLF), Symposium « Accompagner les personnes sans emploi dans leur réinsertion : Focus sur les émotions, les dynamiques identitaires et le burnout "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HEC Montréal; ESG-UQAM; Université de Sherbrooke; Université de Montréal; Université Laval; Université du Québec à Trois-rivières; Université du Québec en Outaouais, Jul 2023, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the “dim light” colors of motivational processes at work: The unique roles of need-indifferent behaviors and need unfulfillment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre J.S. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Self-Determination Theory Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Orlando, FL, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle et place de la contingence de l’estime de soi des salariés dans le processus d’autodétermination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Balty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bourguignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème Congrès de l’Association International de Psychologie du Travail de Langue Française (AIPTLF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HEC Montréal; ESG-UQAM; Université de Sherbrooke; Université de Montréal; Université Laval; Université du Québec à Trois-rivières; Université du Québec en Outaouais, Jul 2023, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique identitaire et insertion sociale et professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Balty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème Congrès de l’Association International de Psychologie du Travail de Langue Française (AIPTLF), Symposium « Accompagner les personnes sans emploi dans leur réinsertion : Focus sur les émotions, les dynamiques identitaires et le burnout</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HEC Montréal; ESG-UQAM; Université de Sherbrooke; Université de Montréal; Université Laval; Université du Québec à Trois-rivières; Université du Québec en Outaouais, Jul 2023, Montréal (Canada), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création et validation d’une mesure intégrative de burnout des demandeurs d’emploi (MIB-DE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caruana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Voisin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème Congrès de l’Association Internationale de Psychologie du Travail de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la zone grise des comportements managériaux : le rôle unique des comportements indifférents du superviseur dans l’altération de la santé psychologique au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre J S Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Ntoumanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">90ème congrès de l’Acfas (Association canadienne-française pour l’avancement des sciences)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04877098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conséquences psychologiques du stress de la situation de chômage selon la stratégie de faire face</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caruana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Lefeuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Congrès International de Psychologie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enfermement d'un public &amp;quot;invisible&amp;quot; : une lecture psychosociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Balty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bourguignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Colloque Jeunes Chercheuses et Chercheurs en Sciences Sociales et Arts "L'enfermement dans tous ses états"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Lorrain de Sciences Sociales (2L2S) - Université de Lorraine, Oct 2022, Metz (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04509528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appréhender le burnout de manière intégrative: Création et validation d’une mesure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Congrès de l’Association International de Psychologie du Travail de Langue Française (AIPTLF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chômage et émotions : Rôle de la honte et de la culpabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Balty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Congrès International de Psychologie Sociale en Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation d’une échelle de mesure de la disposition à la confiance organisationelle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Dappe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Congrès International de Psychologie Sociale en Langue Française,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Louvain la-Neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise à l’épreuve de l’hypothèse des théories du complot comme stigmate social.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Lantian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Nurra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Congrès International de Psychologie Sociale en Langue Française (CIPSLF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Louvain, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La perspective temporelle : Proposition d’un outil intégratif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Congrès International de Psychologie Sociale en Langue Française,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Louvain-la-Neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle de l’organisation du contenu du stéréotype : Une réplication des travaux de Fiske, Cuddy, Glick et Xu.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Collange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“5ème Colloque International de Psychologie Sociale en Langue Française de l’ADRIPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rehaussement de soi, modifiabilité du concept de soi et perception des situations en termes de défi.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantine Sedikides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Colloque International de Psychologie Sociale en Langue Française de l’ADRIPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Work Health and Motivation in the Medico-Social Sector through Self-Determination Training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kwamigan Ahondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Oker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd European Congress of Work and Organisational Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05125043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptions de contraintes et ressources professionnelles en télétravail: Analyses de profils longitudinaux, de leurs prédicteurs et de leurs implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès International de Psychologie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04877268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding remote workers' job characteristics and their implications for well- and ill-being: Development and validation of the Remote Work Job Demands and Resources-Questionnaire (RJDR-Q)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Academy of Occupational Health Psychology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Grenade, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04877284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advancing the Conceptualization and Measurement of Psychological Need States in Education Settings: The unique role of psychological need unfulfillment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Badré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Jungert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Self-Determination Theory Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Orlando (FL), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Soi et l'identité en psychologie sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bourguignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.288, 2023, 978-2-10-085263-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le soi et l'identité en psychologie sociale: Fondements, concepts et applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bourguignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod; Cyberlibris, 2023, Univers Psy, 978-21-0085-927-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les 30 grandes notions de psychologie sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Delelis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, 2d., pp.270, 2020, Les grandes notions de la psychologie, </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dunod.berjo.2020.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les 30 grandes notions de la psychologie sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Delelis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, pp.272, 2020, 2100801279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03060586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">27 grandes notions de la psychologie sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Delelis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, pp.240, 2014, 978-2-10-070528-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02327202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La psychologie sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Delelis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A focus on identity and identity fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Herzog-Evans; M. Benbouriche. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evidence-based work with violent extremists : France as a case example</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lexington Books, 2019, 978-1-4985-8167-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conséquences de la saillance de modèles et contre-modèles : Les apports de la psychologie sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Finez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gabarrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Bort; Martine Clouzot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modèles et contre-modèle : Approches pluridisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Universitaires de Dijon, 2016, 1628-5409</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La motivation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Amoura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Zawieja; F. Guarnieri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des Risques Psycho-Sociaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du Seuil, 2016, 2021109224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Soi et l’Identité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Finez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Greg Decamps. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie du Sport et de la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, pp.101-116, 2011, 9782804163839</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId285"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sophie Berjot </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">CV universitaire Sophie Berjot</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sophie-berjot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1948-1188</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">078183480</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (70)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A longitudinal investigation of remote workers’ job demands and resources profiles, their predictors and implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 45, pp.851. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12144-026-09281-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05604133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding remote workers' job demands and resources and their implications for well‐ and ill‐being: Development and validation of a new measure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 75 (2), pp.e70076. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/apps.70076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05582388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing the effectiveness of an online self-training job crafting intervention among remote workers: A randomized controlled study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Dionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caruana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi-Joseph Lahiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Stress Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, Advance online publication. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/str0000391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05582348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminants identitaires des intentions de décrochage scolaire et universitaire : analyse de contenu des menaces identitaires vécues par les lycéen·nes et étudiant·es français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Badré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Popiolek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Orientation scolaire et professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 54/1, pp.139-170. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13j6c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05172912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplified and shortened French adaptation of a self-esteem contingency measure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Balty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Stinus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kwamigan Ahondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2025.1393944⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05119544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportements interpersonnels du superviseur, états de besoins psychologiques et motivation des subordonnés : Etude des couleurs vives et fades des processus motivationnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie du travail et des organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 30 (1), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pto.2023.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rethinking students' psychological need states: The unique role of need unfulfillment to understanding ill-being in academic settings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Ntoumanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Badré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stress and Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/smi.3379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnecting with our Human Nature: A Holistic Approach to Addressing Social and Environmental Crises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Stinus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Elimari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue européenne de droit de la consommation / European Consumer Law Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 3, pp.485-500</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04994737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passionnés à quel prix ? Passion pour le travail et interface vie professionnelle-vie personnelle des exploitants agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candice Geraldy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Deguerne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Behavioural Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/cbs0000375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04180292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Work stress and motivation in psychologists in the hospital setting: the role of primary cognitive appraisal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emin Altintas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasemin Karaca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad El Haj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel-Halim Boudoukha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychology, Health and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 28 (4), pp.1039-1048. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13548506.2022.2093923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supervisors’ interpersonal styles: An integrative perspective and a measure based on Self-Determination Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre J.S. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Ntoumanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 72, pp.1097-1133. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/apps.12423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03741381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefits of psychological detachment from work in a digital era: How do job stressors and personal strategies interplay with individual vulnerabilities?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scandinavian Journal of Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 63 (4), pp.346-356. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/SJOP.12810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03621565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burnout Integrative Measure (BIM): Validation among French College Students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.5344. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2022.904367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03755857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychological and Relational Conditions for Job Crafting to Occur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Cougot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stress and Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 37 (3), pp.516-527. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/smi.3014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03071744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advancing the Conceptualization and Measurement of Psychological Need States: A 3 x 3 Model Based on Self-Determination Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Ntoumanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Career Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 29 (3), pp.396-421. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1069072720978792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03008836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement d’auteurs d’infractions en lien avec le terrorisme : un programme fondé sur les données acquises de la science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Herzog-Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massil Benbouriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vos Keulen De</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vanderstukken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la sécurité et de la justice : revue de l'Institut national des hautes études de la sécurité et de la justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 46, pp.72-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prise en charge des auteurs d’infractions en lien avec le terrorisme : un programme fondé sur les données acquises de la science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Herzog-Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massil Benbouriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marije Keulen-de Vos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vanderstukken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la sécurité et de la justice : revue de l'Institut national des hautes études de la sécurité et de la justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Cahiers de la sécurité et de la justice : revue de l'Institut national des hautes études de la sécurité et de la justice</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stigmatized beliefs: Conspiracy theories, anticipated negative evaluation of the self, and fear of social exclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Lantian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Nurra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 48 (7), pp.939-954. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejsp.2498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01912397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce qui touche les médecins du travail dans leur pratique du métier : exploration qualitative des situations professionnelles difficiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.-X. Lesage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 79 (1), pp.46-54. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.admp.2017.08.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burnout risk profiles among French psychologists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emin Altintas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Grebot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Lesage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Burnout Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7, pp.10-20. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.burn.2017.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02394581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Échelle de motivation à (re)travailler: Vers une nouvelle approche de la théorie de l’autodétermination.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Amoura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Behavioural Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 49 (2), pp.122-132. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/cbs0000072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03536789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personnalité et activisme professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Grebot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Girault-Lidvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Duprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 175 (6), pp.528-535. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.amp.2016.03.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A qualitative investigation of organizational, competitive and personal life stressors among amateur athletes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ponnelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sport Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 47 (5), pp.443-465. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7352/IJSP.2016.47.443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of body-related beliefs on sportmen’s body image and muscle dysmorphia: The role of body malleability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greg Décamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hagger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Health Psychologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02784007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment sont perçues les personnes au chômage au sein de la société française ? Étude de la composition du stéréotype</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers Internationaux de Psychologie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Numéro 105 (1), pp.53-81. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cips.105.0053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomy-Supportive and Controlling Styles of Teaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Amoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caruana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Swiss Journal of Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 74 (3), pp.141 - 158. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1024/1421-0185/a000156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01925592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Autonomy-Supportive and Controlling Styles on Situational Self-Determined Motivation: Some Unexpected Results of the Commitment Procedure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Amoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caruana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Finez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychological Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 116 (1), pp.33-59. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2466/14.PR0.116k10w7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation française de l’échelle de prise en considération des conséquences futures de nos actes (CFC-14)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreea Ernst-Vintilla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Psychologie Sociale = International review of social psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 27 (1), pp.35-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04111908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation française de l'échelle de prise en considération des conséquences futures de nos actes (CFC-14)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreea Ernst-Vintila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Psychologie Sociale = International review of social psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 27 (1), pp.35-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desire for control, perception of control: their impact on autonomous motivation and psychological adjustment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Amoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emin Altintas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Motivation and Emotion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Motivation and Emotion, 38 (3), pp.323-335. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11031-013-9379-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stereotype threat among children attending adapted courses (7-10 years old): A study in a quasi-ordinary classroom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Amoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Bensalah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Herbay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Psychologie Sociale = International review of social psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 27 (5-12)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04111886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of work stressors on Identity threats and perceived stress: An exploration of sources of difficulty at work among French psychologists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emin Altintas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Grebot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sage Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3 (3), pp.215824401350529. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/2158244013505292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of work stressors on Identity threats and perceived stress: An exploration of sources of difficulty at work among French psychologists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emin Altintas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Grebot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sage Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3 (3), pp.215824401350529. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/2158244013505292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desire for control: its effect on need satisfaction and self-determined motivation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Amoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Psychologie Sociale = International review of social psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 26, pp.55-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04111947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burnout Among Occupational Physicians: A Threat to Occupational Health Systems?—A Nationwide Cross-sectional Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois-Xavier Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emin Altintas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Paty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Occupational Hygiene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/annhyg/met013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Autonomy Support and Motivation in the Prediction of Interest and Dropout Intentions in Sport and Education Settings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Vallerand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Amoura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Basic and Applied Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 34 (3), pp.278-286. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01973533.2012.674754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04111997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Threat of the thin-ideal body image and body malleability beliefs: Effects on body image self-discrepancies and behavioral intentions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Arciszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Finez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Body Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9, pp.334 - 341. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bodyim.2012.04.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychometric properties of the French versions of the Perceived Stress Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois-Xavier Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Deschamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Occupational Medicine and Environmental Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 25 (2), </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/S13382-012-0024-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04111995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examining the motivation-performance relationship in competitive sport: A cluster-analytic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Vallerand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Amoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Rosnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sport Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 43 (2), pp.79-102. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7352/IJSP.2012.43.079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04111990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le genre s’en mêle : quelle conciliation entre vie professionnelle et vie privée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouni Haoua Kouidri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Roland-Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie du travail et des organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18 (2), pp.142-159. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1420-2530(16)30090-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trait self-esteem and claimed self-handicapping motives in sports situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Finez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Rosnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christena Cleveland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Tice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sports Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 30 (16), </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02640414.2012.718089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01390547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure du stress en milieu de travail par autoquestionnaires validés en français : revue de la littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.-X. Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Grebot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 73 (4), pp.596-606. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.admp.2012.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Défenses et dépersonnalisation de la relation enseignante et soignante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Grebot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 170 (8), pp.554-561. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.amp.2009.11.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conséquences d’une catastrophe naturelle touchant le lieu de travail sur l’épuisement professionnel : Le cas du personnel d’un hôpital gériatrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emin Altintas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rémiens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Rusinek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guerrien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie du travail et des organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Psychologie du travail et des organisations, 18 (4), p.368-383. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1420-2530(16)30076-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appraising Stigmatization and Discrimination: Construction and Validation of a Questionnaire Assessing Threat and Challenge Appraisals to Personal and Social Identity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Girault-Lidvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12 (3), pp.191-216. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15283488.2012.691254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04111959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinical stress assessment using a visual analogue scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.- Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Deschamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Occupational Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 62 (8), pp.600-605. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/occmed/kqs140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04111954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress and Coping with Discrimination and Stigmatization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2011.00033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidélité inter juge d’une mesure du stress par échelle visuelle analogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Deschamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie du travail et des organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 17 (1), pp.85-90. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1420-2530(16)30134-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schémas précoces inadaptés, activisme professionnel et épuisement professionnel chez des internes en médecine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Grebot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dovero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Thérapie Comportementale et Cognitive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21 (2), pp.43-52. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtcc.2011.04.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies de régulation émotionnelle et de coping : quels liens ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Delelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Desombre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Bulletin de psychologie, Numéro 515 (5), pp.471-479. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/bupsy.515.0471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validity of occupational stress assessment using a visual analogue scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Occupational Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 61 (6), pp.434-436. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/occmed/kqr037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of the General &lt;i&gt;Health Questionnaire&lt;/i&gt; (GHQ-12) adapted to a work-related context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois-Xavier Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Martens-Resende</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Journal of Preventive Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 01 (02), pp.44-48. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/ojpm.2011.12007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04111999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation des mesures par EVA : considérations méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.-X. Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 72 (3), pp.246-251. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.admp.2010.12.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive Appraisals of Stereotype Threat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Roland-Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Girault-Lidvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychological Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 108 (2), pp.585-598. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2466/04.07.21.PR0.108.2.585-598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Athletes Claim Handicaps in Low Ego-Threatening Conditions? Re-Examining the Effect of Ego-Threat on Claimed Self-Handicapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Finez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Rosnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christena Cleveland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport Psychologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 25, pp.288-304. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1123/tsp.25.3.288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01813431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminants, motifs et cibles des stratégies d'auto-handicap comportemental.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Finez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Rosnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Psychologie Sociale = International review of social psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 24 (3), pp.5-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profils motivationnels et ajustement au travail : Vers une approche intra-individuelle de la motivation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Paty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 73 (2), pp.141-162. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/th.732.0141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French validation and adaptation of the perceived autonomy support scale for exercise settings to the sport context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Vallerand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Paty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Gobancé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sport and Exercise Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 8 (2), pp.117-128. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1612197X.2010.9671937⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How French students from Maghrebian origins appraise and cope with stereotype threat : application of the transactionnal model of stress to stereotype threat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Girault-Lidvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Scharnitzky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année psychologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 110 (03), pp.427. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4074/s0003503310003064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Representations of Retirement in France: A Descriptive Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Roland-Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 58 (3), pp.418-434. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1464-0597.2009.00398.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analysis of the impact of environmental conditions on the relationships between need satisfaction and self-determined motivation in sport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Rosnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sport Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 40 (2), pp.249-269</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation d'une version française de l'échelle d'évaluation cognitive primaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Girault-Lidvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Behavioural Science/Revue canadienne des sciences du comportement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 41 (4), pp.252-259</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A motivational model of performance in the sport domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Gobancé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Sport Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9 (3), pp.151-158. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17461390902736793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilité de l’échelle visuelle analogique dans l’évaluation du stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.-X. Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chamoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 70 (6), pp.619-622. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.admp.2009.10.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation d'une échelle de locus de contrôle spécifique à la performance en sport individuel (LOCPSI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 62 (4), pp.351 - 363. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/bupsy.502.0351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profil motivationnel et performance sportive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Paty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 54 (2), pp.173-190. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psfr.2009.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technique d’exposition en imagination chez des cibles de harcèlement moral au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Grebot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Thérapie Comportementale et Cognitive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 18 (4), pp.136-141. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtcc.2008.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les étudiants se perçoivent-ils en fonction de leur origine sociale ? Étude de contenu du stéréotype</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewa Drozda-Senkowska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Revue Européenne de Psychologie Appliquée, 57, pp.119-132. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.erap.2006.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies d'infirmation du stéréotype et performances des cibles stigmatisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewa Drozda-Senkowska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers Internationaux de Psychologie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 59, pp.7-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui dit que je ne suis pas intelligent(e) ? Menace de confirmer un stéréotype à ses propres yeux ou aux yeux d’autrui et stratégies de rétablissement de l’identité chez les cibles stigmatisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle Revue de Psychologie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 3, pp.297-309</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une intervention de job crafting pour promouvoir le fonctionnement des télétravailleurs à l’interface entre les sphères professionnelle et personnelle. In T. Huyghebaert-Zouaghi & N. Gillet (chairs), Le télétravail, à l’interface entre sphères de vie professionnelle et personnelle : implications pour le fonctionnement psychologique des employé·es. [Symposium]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy J. C. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Dionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caruana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi-Joseph Lahiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème Congrès de l’Association Internationale de Psychologie du Travail de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05172820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améliorer la santé au travail et la motivation dans le secteur médico-social par le biais d’une formation à la théorie de l’autodétermination : une étude quasi expérimentale menée dans le cadre du programme « Un chez soi d’abord »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kwamigan Ahondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Oker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19e Journée Scientifique des Jeunes Chercheuses et Chercheurs en Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, laboratoire PSITEC, Apr 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05125301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure et implications psychologiques des contraintes et ressources professionnelles en télétravail. In M. Burakova & E. Galy-Marié (Chairs), Enjeux organisationnels de la prise en compte de l'interface travail-hors travail [Symposium]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy J. C. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème congrès de l'Association Internationale de Psychologie du Travail de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05604235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie de l'autodétermination et la schizophrénie : une revue de systématique de littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kwamigan Ahondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Oker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International de Psychologie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour la Diffusion de la Recherche Internationale en Psychologie Sociale, Jul 2024, Bruxelle, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05125112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesurer les habitudes : validation des échelles SRHI et SRBAI en langue française, tests de l'indépendance de la structure factorielle aux comportements étudiés et de la pertinence de l'intégration d'une mesure identitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kaczmarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Fenouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Mignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International de Psychologie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05305633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu’est-ce qui menace l’identité des demandeurs d’emploi et conséquences sur leur santé psychologique : Analyse de contenu des thèmes récurrents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caruana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès International de Psychologie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04877063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création et validation d’une mesure intégrative de burnout des demandeurs d’emploi (MIB-DE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caruana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Voisin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème Congrès de l’Association Internationale de Psychologie du Travail de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la zone grise des comportements managériaux : le rôle unique des comportements indifférents du superviseur dans l’altération de la santé psychologique au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre J S Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Ntoumanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">90ème congrès de l’Acfas (Association canadienne-française pour l’avancement des sciences)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04877098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the “dim light” colors of motivational processes at work: The unique roles of need-indifferent behaviors and need unfulfillment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre J.S. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Self-Determination Theory Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Orlando, FL, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle et place de la contingence de l’estime de soi des salariés dans le processus d’autodétermination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Balty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bourguignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème Congrès de l’Association International de Psychologie du Travail de Langue Française (AIPTLF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HEC Montréal; ESG-UQAM; Université de Sherbrooke; Université de Montréal; Université Laval; Université du Québec à Trois-rivières; Université du Québec en Outaouais, Jul 2023, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique identitaire et insertion sociale et professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Balty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème Congrès de l’Association International de Psychologie du Travail de Langue Française (AIPTLF), Symposium « Accompagner les personnes sans emploi dans leur réinsertion : Focus sur les émotions, les dynamiques identitaires et le burnout</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HEC Montréal; ESG-UQAM; Université de Sherbrooke; Université de Montréal; Université Laval; Université du Québec à Trois-rivières; Université du Québec en Outaouais, Jul 2023, Montréal (Canada), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’employabilité des personnes sans-emploi au prisme des émotions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Balty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bourguignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème Congrès de l’Association International de Psychologie du Travail de Langue Française (AIPTLF), Symposium « Accompagner les personnes sans emploi dans leur réinsertion : Focus sur les émotions, les dynamiques identitaires et le burnout "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HEC Montréal; ESG-UQAM; Université de Sherbrooke; Université de Montréal; Université Laval; Université du Québec à Trois-rivières; Université du Québec en Outaouais, Jul 2023, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conséquences psychologiques du stress de la situation de chômage selon la stratégie de faire face</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caruana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Lefeuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Congrès International de Psychologie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appréhender le burnout de manière intégrative: Création et validation d’une mesure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Congrès de l’Association International de Psychologie du Travail de Langue Française (AIPTLF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enfermement d'un public &amp;quot;invisible&amp;quot; : une lecture psychosociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Balty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bourguignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Colloque Jeunes Chercheuses et Chercheurs en Sciences Sociales et Arts "L'enfermement dans tous ses états"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Lorrain de Sciences Sociales (2L2S) - Université de Lorraine, Oct 2022, Metz (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04509528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chômage et émotions : Rôle de la honte et de la culpabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Balty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Congrès International de Psychologie Sociale en Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation d’une échelle de mesure de la disposition à la confiance organisationelle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Dappe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Congrès International de Psychologie Sociale en Langue Française,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Louvain la-Neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise à l’épreuve de l’hypothèse des théories du complot comme stigmate social.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Lantian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Nurra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Congrès International de Psychologie Sociale en Langue Française (CIPSLF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Louvain, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La perspective temporelle : Proposition d’un outil intégratif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Congrès International de Psychologie Sociale en Langue Française,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Louvain-la-Neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rehaussement de soi, modifiabilité du concept de soi et perception des situations en termes de défi.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantine Sedikides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Colloque International de Psychologie Sociale en Langue Française de l’ADRIPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle de l’organisation du contenu du stéréotype : Une réplication des travaux de Fiske, Cuddy, Glick et Xu.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Collange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“5ème Colloque International de Psychologie Sociale en Langue Française de l’ADRIPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing the effectiveness of an online self-training job crafting intervention among remote workers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy J. C. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Dionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caruana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi-Joseph Lahiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd European Congress of Work and Organizational Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05604239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Work Health and Motivation in the Medico-Social Sector through Self-Determination Training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kwamigan Ahondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Oker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd European Congress of Work and Organisational Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05125043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptions de contraintes et ressources professionnelles en télétravail : Analyses de profils longitudinaux, de leurs prédicteurs et de leurs implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès International de Psychologie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04877268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding remote workers' job characteristics and their implications for well- and ill-being: Development and validation of the Remote Work Job Demands and Resources-Questionnaire (RJDR-Q)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Academy of Occupational Health Psychology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Grenade, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04877284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advancing the conceptualization and measurement of psychological need states in education settings: The unique role of psychological need unfulfillment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Badré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Jungert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Self-Determination Theory Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Orlando (FL), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Soi et l'identité en psychologie sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bourguignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.288, 2023, 978-2-10-085263-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le soi et l'identité en psychologie sociale: Fondements, concepts et applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bourguignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod; Cyberlibris, 2023, Univers Psy, 978-21-0085-927-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les 30 grandes notions de psychologie sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Delelis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, 2d., pp.270, 2020, Les grandes notions de la psychologie, </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dunod.berjo.2020.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les 30 grandes notions de la psychologie sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Delelis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, pp.272, 2020, 2100801279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03060586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">27 grandes notions de la psychologie sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Delelis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, pp.240, 2014, 978-2-10-070528-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02327202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La psychologie sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Delelis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A focus on identity and identity fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Herzog-Evans; M. Benbouriche. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evidence-based work with violent extremists : France as a case example</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lexington Books, 2019, 978-1-4985-8167-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La motivation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Amoura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Zawieja; F. Guarnieri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des Risques Psycho-Sociaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du Seuil, 2016, 2021109224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conséquences de la saillance de modèles et contre-modèles : Les apports de la psychologie sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Finez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gabarrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Bort; Martine Clouzot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modèles et contre-modèle : Approches pluridisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Universitaires de Dijon, 2016, 1628-5409</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Soi et l’Identité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Finez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Greg Decamps. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie du Sport et de la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, pp.101-116, 2011, 9782804163839</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId289"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0BB8B5B9"/>
+    <w:nsid w:val="0AC5588C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-berjot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1948-1188" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/078183480" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582428v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my J. C. Thomas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Huyghebaert-Zouaghi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Berjot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fernet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-026-09281-5" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582348v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Thomas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Dionne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Caruana" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi-Joseph Lahiani" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/str0000391" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582388v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apps.70076" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05119544v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Robion" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Balty" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Stinus" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwamigan Ahondo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2025.1393944" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172912v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Badr&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Popiolek" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13j6c" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241647v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2023.09.002" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424254v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Ntoumanis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smi.3379" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741381v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre J.S. Morin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gillet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apps.12423" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180292v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Geraldy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Martinet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Deguerne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cbs0000375" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796475v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emin Altintas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasemin Karaca" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad El Haj" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Halim Boudoukha" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13548506.2022.2093923" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621565v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/SJOP.12810" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755857v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphanie Weber" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.904367" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071744v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Cougot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smi.3014" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008836v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1069072720978792" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112241v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Herzog-Evans" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massil Benbouriche" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vos Keulen De" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vanderstukken" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01912397v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lantian" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Muller" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Nurra" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Klein" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsp.2498" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04379866v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marije Keulen-de Vos" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112250v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-X. Lesage" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2017.08.014" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394581v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Grebot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Lesage" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.burn.2017.10.001" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536789v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Camus" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Forest" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Amoura" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cbs0000072" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798949v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Olivier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Girault-Lidvan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Duprez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2016.03.021" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784007v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg D&#233;camps" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Simon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hagger" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436429v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ponnelle" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7352/IJSP.2016.47.443" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537760v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Finez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2466/14.PR0.116k10w7" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537753v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cips.105.0053" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01925592v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Cohen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1024/1421-0185/a000156" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111886v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Bensalah" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Herbay" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01473262v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Ernst-Vintila" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111908v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Ernst-Vintilla" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03184242v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11031-013-9379-9" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111947v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537796v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2158244013505292" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02166784v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537810v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Lesage" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Paty" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annhyg/met013" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112268v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Grebot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2009.11.009" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TH407QGH-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111954v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.- Lesage" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Deschamps" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/occmed/kqs140" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111959v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15283488.2012.691254" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03679048v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne R&#233;miens" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Rusinek" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guerrien" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1420-2530(16)30076-0" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7D473ND7-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111997v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Vallerand" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Amoura" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01973533.2012.674754" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426878v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Arciszewski" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bodyim.2012.04.007" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0G4STS3W-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111995v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Deschamps" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/S13382-012-0024-8" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111990v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Rosnet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7352/IJSP.2012.43.079" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112270v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouni Haoua Kouidri" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Roland-Levy" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1420-2530(16)30090-5" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2T594DJB-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01390547v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christena Cleveland" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dianne Tice" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2012.718089" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112266v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Amoura" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2012.06.003" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112005v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03655835v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Delelis" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Christophe" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Desombre" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.515.0471" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112010v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2011.00033" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112279v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dovero" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtcc.2011.04.004" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112314v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Deschamps" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1420-2530(16)30134-0" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6XK8CDBQ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112016v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lesage" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/occmed/kqr037" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111999v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Martens-Resende" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojpm.2011.12007" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112006v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roland-Levy" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Girault-Lidvan" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2466/04.07.21.PR0.108.2.585-598" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112302v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Legrand" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2010.12.015" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01813431v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/tsp.25.3.288" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112017v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Paty" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gobanc&#233;" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1612197X.2010.9671937" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112378v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Paty" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.732.0141" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112361v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Scharnitzky" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/s0003503310003064" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112392v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gillet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Paty" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2009.01.004" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SWLKB2S3-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112180v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112020v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17461390902736793" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112168v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Roland-L&#233;vy" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1464-0597.2009.00398.x" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F0H4BF21-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112205v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01232356v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Paquet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.502.0351" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112386v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chamoux" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2009.10.016" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112411v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtcc.2008.10.002" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02166764v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Drozda-Senkowska" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2006.09.002" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M7D5JQMH-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112227v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112233v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125301v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Oker" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172820v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877063v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Lefeuvre" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305633v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Legrand" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kaczmarek" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Fenouillet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Mignon" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125112v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505807v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bourguignon" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131372v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505827v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505787v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440443v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Voisin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877098v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre J S Morin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780882v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509528v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505902v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505884v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505911v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dappe" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316798v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505923v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505955v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Collange" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505969v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantine Sedikides" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125043v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877268v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877284v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131382v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Jungert" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228644v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-humaines-et-sociales/soi-et-identite-en-psychologie-sociale-fondements-concepts-et" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04112483v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112447v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.berjo.2020.01" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03060586v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02327202v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04112526v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04112495v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04112512v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gabarrot" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04112520v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02166819v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-berjot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1948-1188" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/078183480" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604133v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Thomas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Huyghebaert-Zouaghi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Berjot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fernet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-026-09281-5" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582388v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apps.70076" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582348v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Dionne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Caruana" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi-Joseph Lahiani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/str0000391" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172912v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Badr&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Popiolek" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13j6c" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05119544v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Robion" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Balty" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Stinus" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwamigan Ahondo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2025.1393944" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241647v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2023.09.002" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424254v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Ntoumanis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smi.3379" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994737v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Elimari" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180292v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Geraldy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Martinet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Deguerne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cbs0000375" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796475v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emin Altintas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasemin Karaca" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad El Haj" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Halim Boudoukha" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13548506.2022.2093923" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741381v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre J.S. Morin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gillet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apps.12423" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621565v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/SJOP.12810" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755857v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphanie Weber" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.904367" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071744v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Cougot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smi.3014" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008836v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1069072720978792" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112241v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Herzog-Evans" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massil Benbouriche" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vos Keulen De" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vanderstukken" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04379866v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marije Keulen-de Vos" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01912397v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lantian" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Muller" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Nurra" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Klein" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsp.2498" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112250v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-X. Lesage" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2017.08.014" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394581v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Grebot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Lesage" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.burn.2017.10.001" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536789v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Camus" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Forest" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Amoura" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cbs0000072" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798949v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Olivier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Girault-Lidvan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Duprez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2016.03.021" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436429v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ponnelle" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7352/IJSP.2016.47.443" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784007v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg D&#233;camps" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Simon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hagger" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537753v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cips.105.0053" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01925592v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Cohen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1024/1421-0185/a000156" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537760v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Finez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2466/14.PR0.116k10w7" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111908v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Ernst-Vintilla" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01473262v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Ernst-Vintila" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03184242v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11031-013-9379-9" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111886v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Bensalah" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Herbay" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537796v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2158244013505292" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02166784v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111947v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537810v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Lesage" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Paty" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annhyg/met013" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111997v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Vallerand" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Amoura" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01973533.2012.674754" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426878v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Arciszewski" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bodyim.2012.04.007" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0G4STS3W-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111995v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Deschamps" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/S13382-012-0024-8" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111990v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Rosnet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7352/IJSP.2012.43.079" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112270v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouni Haoua Kouidri" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Roland-Levy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1420-2530(16)30090-5" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2T594DJB-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01390547v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christena Cleveland" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dianne Tice" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2012.718089" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112266v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Amoura" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Deschamps" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Grebot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2012.06.003" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112268v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2009.11.009" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TH407QGH-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03679048v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne R&#233;miens" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Rusinek" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guerrien" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1420-2530(16)30076-0" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7D473ND7-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111959v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15283488.2012.691254" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111954v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.- Lesage" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/occmed/kqs140" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112010v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2011.00033" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112314v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Deschamps" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1420-2530(16)30134-0" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6XK8CDBQ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112279v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dovero" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtcc.2011.04.004" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03655835v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Delelis" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Christophe" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Desombre" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.515.0471" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112016v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lesage" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/occmed/kqr037" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111999v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Martens-Resende" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojpm.2011.12007" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112302v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Legrand" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2010.12.015" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112006v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roland-Levy" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Girault-Lidvan" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2466/04.07.21.PR0.108.2.585-598" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01813431v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/tsp.25.3.288" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112005v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112378v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Paty" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.732.0141" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112017v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Paty" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gobanc&#233;" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1612197X.2010.9671937" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112361v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Scharnitzky" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/s0003503310003064" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112168v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Roland-L&#233;vy" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1464-0597.2009.00398.x" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F0H4BF21-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112205v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112180v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112020v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17461390902736793" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112386v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chamoux" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2009.10.016" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01232356v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Paquet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.502.0351" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112392v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gillet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Paty" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2009.01.004" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SWLKB2S3-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112411v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtcc.2008.10.002" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02166764v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Drozda-Senkowska" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2006.09.002" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M7D5JQMH-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112227v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112233v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172820v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my J. C. Thomas" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125301v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Oker" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604235v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125112v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305633v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Legrand" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kaczmarek" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Fenouillet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Mignon" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877063v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Lefeuvre" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440443v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Voisin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877098v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre J S Morin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131372v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505827v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bourguignon" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505787v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505807v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780882v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505902v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509528v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505884v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505911v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dappe" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316798v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505923v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505969v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantine Sedikides" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505955v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Collange" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604239v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125043v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877268v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877284v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131382v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Jungert" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228644v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-humaines-et-sociales/soi-et-identite-en-psychologie-sociale-fondements-concepts-et" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04112483v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112447v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.berjo.2020.01" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03060586v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02327202v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04112526v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04112495v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04112520v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04112512v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gabarrot" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02166819v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>