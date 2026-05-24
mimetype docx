--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sophie Berjot </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">CV universitaire Sophie Berjot</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sophie-berjot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1948-1188</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">078183480</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (70)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A longitudinal investigation of remote workers’ job demands and resources profiles, their predictors and implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 45, pp.851. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12144-026-09281-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05604133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding remote workers' job demands and resources and their implications for well‐ and ill‐being: Development and validation of a new measure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 75 (2), pp.e70076. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/apps.70076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05582388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing the effectiveness of an online self-training job crafting intervention among remote workers: A randomized controlled study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Dionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caruana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi-Joseph Lahiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Stress Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, Advance online publication. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/str0000391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05582348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminants identitaires des intentions de décrochage scolaire et universitaire : analyse de contenu des menaces identitaires vécues par les lycéen·nes et étudiant·es français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Badré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Popiolek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Orientation scolaire et professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 54/1, pp.139-170. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13j6c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05172912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplified and shortened French adaptation of a self-esteem contingency measure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Balty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Stinus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kwamigan Ahondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2025.1393944⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05119544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportements interpersonnels du superviseur, états de besoins psychologiques et motivation des subordonnés : Etude des couleurs vives et fades des processus motivationnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie du travail et des organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 30 (1), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pto.2023.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rethinking students' psychological need states: The unique role of need unfulfillment to understanding ill-being in academic settings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Ntoumanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Badré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stress and Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/smi.3379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnecting with our Human Nature: A Holistic Approach to Addressing Social and Environmental Crises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Stinus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Elimari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue européenne de droit de la consommation / European Consumer Law Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 3, pp.485-500</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04994737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passionnés à quel prix ? Passion pour le travail et interface vie professionnelle-vie personnelle des exploitants agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candice Geraldy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Deguerne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Behavioural Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/cbs0000375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04180292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Work stress and motivation in psychologists in the hospital setting: the role of primary cognitive appraisal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emin Altintas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasemin Karaca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad El Haj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel-Halim Boudoukha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychology, Health and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 28 (4), pp.1039-1048. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13548506.2022.2093923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supervisors’ interpersonal styles: An integrative perspective and a measure based on Self-Determination Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre J.S. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Ntoumanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 72, pp.1097-1133. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/apps.12423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03741381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefits of psychological detachment from work in a digital era: How do job stressors and personal strategies interplay with individual vulnerabilities?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scandinavian Journal of Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 63 (4), pp.346-356. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/SJOP.12810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03621565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burnout Integrative Measure (BIM): Validation among French College Students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.5344. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2022.904367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03755857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychological and Relational Conditions for Job Crafting to Occur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Cougot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stress and Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 37 (3), pp.516-527. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/smi.3014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03071744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advancing the Conceptualization and Measurement of Psychological Need States: A 3 x 3 Model Based on Self-Determination Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Ntoumanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Career Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 29 (3), pp.396-421. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1069072720978792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03008836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement d’auteurs d’infractions en lien avec le terrorisme : un programme fondé sur les données acquises de la science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Herzog-Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massil Benbouriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vos Keulen De</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vanderstukken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la sécurité et de la justice : revue de l'Institut national des hautes études de la sécurité et de la justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 46, pp.72-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prise en charge des auteurs d’infractions en lien avec le terrorisme : un programme fondé sur les données acquises de la science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Herzog-Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massil Benbouriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marije Keulen-de Vos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vanderstukken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la sécurité et de la justice : revue de l'Institut national des hautes études de la sécurité et de la justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Cahiers de la sécurité et de la justice : revue de l'Institut national des hautes études de la sécurité et de la justice</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stigmatized beliefs: Conspiracy theories, anticipated negative evaluation of the self, and fear of social exclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Lantian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Nurra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 48 (7), pp.939-954. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejsp.2498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01912397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce qui touche les médecins du travail dans leur pratique du métier : exploration qualitative des situations professionnelles difficiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.-X. Lesage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 79 (1), pp.46-54. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.admp.2017.08.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burnout risk profiles among French psychologists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emin Altintas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Grebot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Lesage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Burnout Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7, pp.10-20. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.burn.2017.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02394581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Échelle de motivation à (re)travailler: Vers une nouvelle approche de la théorie de l’autodétermination.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Amoura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Behavioural Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 49 (2), pp.122-132. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/cbs0000072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03536789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personnalité et activisme professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Grebot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Girault-Lidvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Duprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 175 (6), pp.528-535. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.amp.2016.03.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A qualitative investigation of organizational, competitive and personal life stressors among amateur athletes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ponnelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sport Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 47 (5), pp.443-465. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7352/IJSP.2016.47.443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of body-related beliefs on sportmen’s body image and muscle dysmorphia: The role of body malleability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greg Décamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hagger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Health Psychologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02784007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment sont perçues les personnes au chômage au sein de la société française ? Étude de la composition du stéréotype</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers Internationaux de Psychologie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Numéro 105 (1), pp.53-81. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cips.105.0053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomy-Supportive and Controlling Styles of Teaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Amoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caruana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Swiss Journal of Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 74 (3), pp.141 - 158. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1024/1421-0185/a000156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01925592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Autonomy-Supportive and Controlling Styles on Situational Self-Determined Motivation: Some Unexpected Results of the Commitment Procedure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Amoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caruana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Finez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychological Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 116 (1), pp.33-59. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2466/14.PR0.116k10w7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation française de l’échelle de prise en considération des conséquences futures de nos actes (CFC-14)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreea Ernst-Vintilla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Psychologie Sociale = International review of social psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 27 (1), pp.35-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04111908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation française de l'échelle de prise en considération des conséquences futures de nos actes (CFC-14)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreea Ernst-Vintila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Psychologie Sociale = International review of social psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 27 (1), pp.35-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desire for control, perception of control: their impact on autonomous motivation and psychological adjustment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Amoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emin Altintas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Motivation and Emotion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Motivation and Emotion, 38 (3), pp.323-335. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11031-013-9379-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stereotype threat among children attending adapted courses (7-10 years old): A study in a quasi-ordinary classroom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Amoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Bensalah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Herbay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Psychologie Sociale = International review of social psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 27 (5-12)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04111886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of work stressors on Identity threats and perceived stress: An exploration of sources of difficulty at work among French psychologists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emin Altintas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Grebot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sage Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3 (3), pp.215824401350529. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/2158244013505292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of work stressors on Identity threats and perceived stress: An exploration of sources of difficulty at work among French psychologists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emin Altintas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Grebot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sage Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3 (3), pp.215824401350529. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/2158244013505292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desire for control: its effect on need satisfaction and self-determined motivation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Amoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Psychologie Sociale = International review of social psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 26, pp.55-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04111947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burnout Among Occupational Physicians: A Threat to Occupational Health Systems?—A Nationwide Cross-sectional Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois-Xavier Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emin Altintas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Paty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Occupational Hygiene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/annhyg/met013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Autonomy Support and Motivation in the Prediction of Interest and Dropout Intentions in Sport and Education Settings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Vallerand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Amoura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Basic and Applied Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 34 (3), pp.278-286. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01973533.2012.674754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04111997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Threat of the thin-ideal body image and body malleability beliefs: Effects on body image self-discrepancies and behavioral intentions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Arciszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Finez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Body Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9, pp.334 - 341. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bodyim.2012.04.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychometric properties of the French versions of the Perceived Stress Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois-Xavier Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Deschamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Occupational Medicine and Environmental Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 25 (2), </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/S13382-012-0024-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04111995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examining the motivation-performance relationship in competitive sport: A cluster-analytic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Vallerand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Amoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Rosnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sport Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 43 (2), pp.79-102. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7352/IJSP.2012.43.079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04111990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le genre s’en mêle : quelle conciliation entre vie professionnelle et vie privée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouni Haoua Kouidri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Roland-Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie du travail et des organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18 (2), pp.142-159. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1420-2530(16)30090-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trait self-esteem and claimed self-handicapping motives in sports situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Finez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Rosnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christena Cleveland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Tice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sports Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 30 (16), </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02640414.2012.718089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01390547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure du stress en milieu de travail par autoquestionnaires validés en français : revue de la littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.-X. Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Grebot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 73 (4), pp.596-606. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.admp.2012.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Défenses et dépersonnalisation de la relation enseignante et soignante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Grebot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 170 (8), pp.554-561. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.amp.2009.11.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conséquences d’une catastrophe naturelle touchant le lieu de travail sur l’épuisement professionnel : Le cas du personnel d’un hôpital gériatrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emin Altintas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rémiens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Rusinek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guerrien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie du travail et des organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Psychologie du travail et des organisations, 18 (4), p.368-383. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1420-2530(16)30076-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appraising Stigmatization and Discrimination: Construction and Validation of a Questionnaire Assessing Threat and Challenge Appraisals to Personal and Social Identity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Girault-Lidvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12 (3), pp.191-216. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15283488.2012.691254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04111959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinical stress assessment using a visual analogue scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.- Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Deschamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Occupational Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 62 (8), pp.600-605. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/occmed/kqs140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04111954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress and Coping with Discrimination and Stigmatization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2011.00033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidélité inter juge d’une mesure du stress par échelle visuelle analogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Deschamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie du travail et des organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 17 (1), pp.85-90. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1420-2530(16)30134-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schémas précoces inadaptés, activisme professionnel et épuisement professionnel chez des internes en médecine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Grebot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dovero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Thérapie Comportementale et Cognitive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21 (2), pp.43-52. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtcc.2011.04.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies de régulation émotionnelle et de coping : quels liens ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Delelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Desombre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Bulletin de psychologie, Numéro 515 (5), pp.471-479. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/bupsy.515.0471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validity of occupational stress assessment using a visual analogue scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Occupational Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 61 (6), pp.434-436. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/occmed/kqr037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of the General &lt;i&gt;Health Questionnaire&lt;/i&gt; (GHQ-12) adapted to a work-related context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois-Xavier Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Martens-Resende</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Journal of Preventive Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 01 (02), pp.44-48. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/ojpm.2011.12007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04111999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation des mesures par EVA : considérations méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.-X. Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 72 (3), pp.246-251. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.admp.2010.12.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive Appraisals of Stereotype Threat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Roland-Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Girault-Lidvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychological Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 108 (2), pp.585-598. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2466/04.07.21.PR0.108.2.585-598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Athletes Claim Handicaps in Low Ego-Threatening Conditions? Re-Examining the Effect of Ego-Threat on Claimed Self-Handicapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Finez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Rosnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christena Cleveland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport Psychologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 25, pp.288-304. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1123/tsp.25.3.288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01813431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminants, motifs et cibles des stratégies d'auto-handicap comportemental.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Finez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Rosnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Psychologie Sociale = International review of social psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 24 (3), pp.5-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profils motivationnels et ajustement au travail : Vers une approche intra-individuelle de la motivation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Paty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 73 (2), pp.141-162. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/th.732.0141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French validation and adaptation of the perceived autonomy support scale for exercise settings to the sport context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Vallerand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Paty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Gobancé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sport and Exercise Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 8 (2), pp.117-128. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1612197X.2010.9671937⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How French students from Maghrebian origins appraise and cope with stereotype threat : application of the transactionnal model of stress to stereotype threat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Girault-Lidvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Scharnitzky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année psychologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 110 (03), pp.427. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4074/s0003503310003064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Representations of Retirement in France: A Descriptive Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Roland-Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 58 (3), pp.418-434. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1464-0597.2009.00398.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analysis of the impact of environmental conditions on the relationships between need satisfaction and self-determined motivation in sport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Rosnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sport Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 40 (2), pp.249-269</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation d'une version française de l'échelle d'évaluation cognitive primaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Girault-Lidvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Behavioural Science/Revue canadienne des sciences du comportement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 41 (4), pp.252-259</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A motivational model of performance in the sport domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Gobancé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Sport Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9 (3), pp.151-158. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17461390902736793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilité de l’échelle visuelle analogique dans l’évaluation du stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.-X. Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chamoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 70 (6), pp.619-622. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.admp.2009.10.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation d'une échelle de locus de contrôle spécifique à la performance en sport individuel (LOCPSI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 62 (4), pp.351 - 363. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/bupsy.502.0351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profil motivationnel et performance sportive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Paty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 54 (2), pp.173-190. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psfr.2009.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technique d’exposition en imagination chez des cibles de harcèlement moral au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Grebot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Thérapie Comportementale et Cognitive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 18 (4), pp.136-141. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtcc.2008.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les étudiants se perçoivent-ils en fonction de leur origine sociale ? Étude de contenu du stéréotype</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewa Drozda-Senkowska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Revue Européenne de Psychologie Appliquée, 57, pp.119-132. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.erap.2006.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies d'infirmation du stéréotype et performances des cibles stigmatisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewa Drozda-Senkowska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers Internationaux de Psychologie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 59, pp.7-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui dit que je ne suis pas intelligent(e) ? Menace de confirmer un stéréotype à ses propres yeux ou aux yeux d’autrui et stratégies de rétablissement de l’identité chez les cibles stigmatisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle Revue de Psychologie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 3, pp.297-309</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une intervention de job crafting pour promouvoir le fonctionnement des télétravailleurs à l’interface entre les sphères professionnelle et personnelle. In T. Huyghebaert-Zouaghi & N. Gillet (chairs), Le télétravail, à l’interface entre sphères de vie professionnelle et personnelle : implications pour le fonctionnement psychologique des employé·es. [Symposium]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy J. C. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Dionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caruana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi-Joseph Lahiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème Congrès de l’Association Internationale de Psychologie du Travail de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05172820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améliorer la santé au travail et la motivation dans le secteur médico-social par le biais d’une formation à la théorie de l’autodétermination : une étude quasi expérimentale menée dans le cadre du programme « Un chez soi d’abord »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kwamigan Ahondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Oker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19e Journée Scientifique des Jeunes Chercheuses et Chercheurs en Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, laboratoire PSITEC, Apr 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05125301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure et implications psychologiques des contraintes et ressources professionnelles en télétravail. In M. Burakova & E. Galy-Marié (Chairs), Enjeux organisationnels de la prise en compte de l'interface travail-hors travail [Symposium]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy J. C. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème congrès de l'Association Internationale de Psychologie du Travail de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05604235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie de l'autodétermination et la schizophrénie : une revue de systématique de littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kwamigan Ahondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Oker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International de Psychologie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour la Diffusion de la Recherche Internationale en Psychologie Sociale, Jul 2024, Bruxelle, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05125112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesurer les habitudes : validation des échelles SRHI et SRBAI en langue française, tests de l'indépendance de la structure factorielle aux comportements étudiés et de la pertinence de l'intégration d'une mesure identitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kaczmarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Fenouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Mignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International de Psychologie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05305633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu’est-ce qui menace l’identité des demandeurs d’emploi et conséquences sur leur santé psychologique : Analyse de contenu des thèmes récurrents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caruana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès International de Psychologie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04877063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création et validation d’une mesure intégrative de burnout des demandeurs d’emploi (MIB-DE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caruana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Voisin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème Congrès de l’Association Internationale de Psychologie du Travail de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la zone grise des comportements managériaux : le rôle unique des comportements indifférents du superviseur dans l’altération de la santé psychologique au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre J S Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Ntoumanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">90ème congrès de l’Acfas (Association canadienne-française pour l’avancement des sciences)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04877098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the “dim light” colors of motivational processes at work: The unique roles of need-indifferent behaviors and need unfulfillment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre J.S. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Self-Determination Theory Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Orlando, FL, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle et place de la contingence de l’estime de soi des salariés dans le processus d’autodétermination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Balty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bourguignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème Congrès de l’Association International de Psychologie du Travail de Langue Française (AIPTLF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HEC Montréal; ESG-UQAM; Université de Sherbrooke; Université de Montréal; Université Laval; Université du Québec à Trois-rivières; Université du Québec en Outaouais, Jul 2023, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique identitaire et insertion sociale et professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Balty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème Congrès de l’Association International de Psychologie du Travail de Langue Française (AIPTLF), Symposium « Accompagner les personnes sans emploi dans leur réinsertion : Focus sur les émotions, les dynamiques identitaires et le burnout</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HEC Montréal; ESG-UQAM; Université de Sherbrooke; Université de Montréal; Université Laval; Université du Québec à Trois-rivières; Université du Québec en Outaouais, Jul 2023, Montréal (Canada), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’employabilité des personnes sans-emploi au prisme des émotions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Balty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bourguignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème Congrès de l’Association International de Psychologie du Travail de Langue Française (AIPTLF), Symposium « Accompagner les personnes sans emploi dans leur réinsertion : Focus sur les émotions, les dynamiques identitaires et le burnout "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HEC Montréal; ESG-UQAM; Université de Sherbrooke; Université de Montréal; Université Laval; Université du Québec à Trois-rivières; Université du Québec en Outaouais, Jul 2023, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conséquences psychologiques du stress de la situation de chômage selon la stratégie de faire face</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caruana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Lefeuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Congrès International de Psychologie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appréhender le burnout de manière intégrative: Création et validation d’une mesure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Congrès de l’Association International de Psychologie du Travail de Langue Française (AIPTLF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enfermement d'un public &amp;quot;invisible&amp;quot; : une lecture psychosociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Balty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bourguignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Colloque Jeunes Chercheuses et Chercheurs en Sciences Sociales et Arts "L'enfermement dans tous ses états"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Lorrain de Sciences Sociales (2L2S) - Université de Lorraine, Oct 2022, Metz (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04509528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chômage et émotions : Rôle de la honte et de la culpabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Balty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Congrès International de Psychologie Sociale en Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation d’une échelle de mesure de la disposition à la confiance organisationelle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Dappe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Congrès International de Psychologie Sociale en Langue Française,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Louvain la-Neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise à l’épreuve de l’hypothèse des théories du complot comme stigmate social.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Lantian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Nurra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Congrès International de Psychologie Sociale en Langue Française (CIPSLF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Louvain, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La perspective temporelle : Proposition d’un outil intégratif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Congrès International de Psychologie Sociale en Langue Française,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Louvain-la-Neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rehaussement de soi, modifiabilité du concept de soi et perception des situations en termes de défi.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantine Sedikides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Colloque International de Psychologie Sociale en Langue Française de l’ADRIPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle de l’organisation du contenu du stéréotype : Une réplication des travaux de Fiske, Cuddy, Glick et Xu.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Collange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“5ème Colloque International de Psychologie Sociale en Langue Française de l’ADRIPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing the effectiveness of an online self-training job crafting intervention among remote workers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy J. C. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Dionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caruana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi-Joseph Lahiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd European Congress of Work and Organizational Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05604239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Work Health and Motivation in the Medico-Social Sector through Self-Determination Training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kwamigan Ahondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Oker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd European Congress of Work and Organisational Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05125043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptions de contraintes et ressources professionnelles en télétravail : Analyses de profils longitudinaux, de leurs prédicteurs et de leurs implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès International de Psychologie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04877268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding remote workers' job characteristics and their implications for well- and ill-being: Development and validation of the Remote Work Job Demands and Resources-Questionnaire (RJDR-Q)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Academy of Occupational Health Psychology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Grenade, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04877284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advancing the conceptualization and measurement of psychological need states in education settings: The unique role of psychological need unfulfillment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Badré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Jungert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Self-Determination Theory Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Orlando (FL), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Soi et l'identité en psychologie sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bourguignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.288, 2023, 978-2-10-085263-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le soi et l'identité en psychologie sociale: Fondements, concepts et applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bourguignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod; Cyberlibris, 2023, Univers Psy, 978-21-0085-927-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les 30 grandes notions de psychologie sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Delelis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, 2d., pp.270, 2020, Les grandes notions de la psychologie, </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dunod.berjo.2020.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les 30 grandes notions de la psychologie sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Delelis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, pp.272, 2020, 2100801279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03060586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">27 grandes notions de la psychologie sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Delelis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, pp.240, 2014, 978-2-10-070528-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02327202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La psychologie sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Delelis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A focus on identity and identity fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Herzog-Evans; M. Benbouriche. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evidence-based work with violent extremists : France as a case example</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lexington Books, 2019, 978-1-4985-8167-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La motivation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Amoura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Zawieja; F. Guarnieri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des Risques Psycho-Sociaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du Seuil, 2016, 2021109224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conséquences de la saillance de modèles et contre-modèles : Les apports de la psychologie sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Finez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gabarrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Bort; Martine Clouzot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modèles et contre-modèle : Approches pluridisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Universitaires de Dijon, 2016, 1628-5409</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Soi et l’Identité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Finez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Greg Decamps. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie du Sport et de la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, pp.101-116, 2011, 9782804163839</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId289"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sophie Berjot </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">CV universitaire Sophie Berjot</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sophie-berjot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1948-1188</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">078183480</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (70)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding remote workers' job demands and resources and their implications for well‐ and ill‐being: Development and validation of a new measure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 75 (2), pp.e70076. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/apps.70076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05582388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing the effectiveness of an online self-training job crafting intervention among remote workers: A randomized controlled study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Dionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caruana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi-Joseph Lahiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Stress Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, Advance online publication. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/str0000391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05582348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A longitudinal investigation of remote workers’ job demands and resources profiles, their predictors and implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 45, pp.851. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12144-026-09281-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05604133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminants identitaires des intentions de décrochage scolaire et universitaire : analyse de contenu des menaces identitaires vécues par les lycéen·nes et étudiant·es français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Badré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Popiolek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Orientation scolaire et professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 54/1, pp.139-170. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13j6c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05172912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplified and shortened French adaptation of a self-esteem contingency measure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Balty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Stinus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kwamigan Ahondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2025.1393944⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05119544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportements interpersonnels du superviseur, états de besoins psychologiques et motivation des subordonnés : Etude des couleurs vives et fades des processus motivationnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie du travail et des organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 30 (1), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pto.2023.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rethinking students' psychological need states: The unique role of need unfulfillment to understanding ill-being in academic settings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Ntoumanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Badré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stress and Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/smi.3379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnecting with our Human Nature: A Holistic Approach to Addressing Social and Environmental Crises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Stinus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Elimari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue européenne de droit de la consommation / European Consumer Law Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 3, pp.485-500</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04994737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supervisors’ interpersonal styles: An integrative perspective and a measure based on Self-Determination Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre J.S. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Ntoumanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 72, pp.1097-1133. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/apps.12423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03741381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passionnés à quel prix ? Passion pour le travail et interface vie professionnelle-vie personnelle des exploitants agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candice Geraldy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Deguerne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Behavioural Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/cbs0000375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04180292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Work stress and motivation in psychologists in the hospital setting: the role of primary cognitive appraisal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emin Altintas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasemin Karaca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad El Haj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel-Halim Boudoukha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychology, Health and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 28 (4), pp.1039-1048. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13548506.2022.2093923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefits of psychological detachment from work in a digital era: How do job stressors and personal strategies interplay with individual vulnerabilities?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scandinavian Journal of Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 63 (4), pp.346-356. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/SJOP.12810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03621565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burnout Integrative Measure (BIM): Validation among French College Students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.5344. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2022.904367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03755857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychological and Relational Conditions for Job Crafting to Occur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Cougot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stress and Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 37 (3), pp.516-527. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/smi.3014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03071744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advancing the Conceptualization and Measurement of Psychological Need States: A 3 x 3 Model Based on Self-Determination Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Ntoumanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Career Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 29 (3), pp.396-421. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1069072720978792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03008836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement d’auteurs d’infractions en lien avec le terrorisme : un programme fondé sur les données acquises de la science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Herzog-Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massil Benbouriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vos Keulen De</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vanderstukken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la sécurité et de la justice : revue de l'Institut national des hautes études de la sécurité et de la justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 46, pp.72-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prise en charge des auteurs d’infractions en lien avec le terrorisme : un programme fondé sur les données acquises de la science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Herzog-Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massil Benbouriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marije Keulen-de Vos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vanderstukken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la sécurité et de la justice : revue de l'Institut national des hautes études de la sécurité et de la justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Cahiers de la sécurité et de la justice : revue de l'Institut national des hautes études de la sécurité et de la justice</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stigmatized beliefs: Conspiracy theories, anticipated negative evaluation of the self, and fear of social exclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Lantian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Nurra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 48 (7), pp.939-954. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejsp.2498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01912397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce qui touche les médecins du travail dans leur pratique du métier : exploration qualitative des situations professionnelles difficiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.-X. Lesage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 79 (1), pp.46-54. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.admp.2017.08.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burnout risk profiles among French psychologists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emin Altintas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Grebot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Lesage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Burnout Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7, pp.10-20. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.burn.2017.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02394581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Échelle de motivation à (re)travailler: Vers une nouvelle approche de la théorie de l’autodétermination.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Amoura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Behavioural Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 49 (2), pp.122-132. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/cbs0000072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03536789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personnalité et activisme professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Grebot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Girault-Lidvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Duprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 175 (6), pp.528-535. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.amp.2016.03.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A qualitative investigation of organizational, competitive and personal life stressors among amateur athletes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ponnelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sport Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 47 (5), pp.443-465. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7352/IJSP.2016.47.443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of body-related beliefs on sportmen’s body image and muscle dysmorphia: The role of body malleability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greg Décamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hagger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Health Psychologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02784007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Autonomy-Supportive and Controlling Styles on Situational Self-Determined Motivation: Some Unexpected Results of the Commitment Procedure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Amoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caruana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Finez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychological Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 116 (1), pp.33-59. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2466/14.PR0.116k10w7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment sont perçues les personnes au chômage au sein de la société française ? Étude de la composition du stéréotype</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers Internationaux de Psychologie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Numéro 105 (1), pp.53-81. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cips.105.0053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomy-Supportive and Controlling Styles of Teaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Amoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caruana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Swiss Journal of Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 74 (3), pp.141 - 158. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1024/1421-0185/a000156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01925592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stereotype threat among children attending adapted courses (7-10 years old): A study in a quasi-ordinary classroom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Amoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Bensalah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Herbay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Psychologie Sociale = International review of social psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 27 (5-12)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04111886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation française de l’échelle de prise en considération des conséquences futures de nos actes (CFC-14)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreea Ernst-Vintilla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Psychologie Sociale = International review of social psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 27 (1), pp.35-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04111908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation française de l'échelle de prise en considération des conséquences futures de nos actes (CFC-14)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreea Ernst-Vintila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Psychologie Sociale = International review of social psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 27 (1), pp.35-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desire for control, perception of control: their impact on autonomous motivation and psychological adjustment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Amoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emin Altintas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Motivation and Emotion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Motivation and Emotion, 38 (3), pp.323-335. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11031-013-9379-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of work stressors on Identity threats and perceived stress: An exploration of sources of difficulty at work among French psychologists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emin Altintas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Grebot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sage Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3 (3), pp.215824401350529. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/2158244013505292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of work stressors on Identity threats and perceived stress: An exploration of sources of difficulty at work among French psychologists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emin Altintas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Grebot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sage Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3 (3), pp.215824401350529. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/2158244013505292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desire for control: its effect on need satisfaction and self-determined motivation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Amoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Psychologie Sociale = International review of social psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 26, pp.55-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04111947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burnout Among Occupational Physicians: A Threat to Occupational Health Systems?—A Nationwide Cross-sectional Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois-Xavier Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emin Altintas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Paty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Occupational Hygiene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/annhyg/met013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Défenses et dépersonnalisation de la relation enseignante et soignante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Grebot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 170 (8), pp.554-561. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.amp.2009.11.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conséquences d’une catastrophe naturelle touchant le lieu de travail sur l’épuisement professionnel : Le cas du personnel d’un hôpital gériatrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emin Altintas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rémiens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Rusinek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guerrien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie du travail et des organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Psychologie du travail et des organisations, 18 (4), p.368-383. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1420-2530(16)30076-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appraising Stigmatization and Discrimination: Construction and Validation of a Questionnaire Assessing Threat and Challenge Appraisals to Personal and Social Identity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Girault-Lidvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12 (3), pp.191-216. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15283488.2012.691254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04111959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinical stress assessment using a visual analogue scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.- Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Deschamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Occupational Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 62 (8), pp.600-605. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/occmed/kqs140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04111954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Autonomy Support and Motivation in the Prediction of Interest and Dropout Intentions in Sport and Education Settings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Vallerand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Amoura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Basic and Applied Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 34 (3), pp.278-286. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01973533.2012.674754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04111997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Threat of the thin-ideal body image and body malleability beliefs: Effects on body image self-discrepancies and behavioral intentions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Arciszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Finez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Body Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9, pp.334 - 341. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bodyim.2012.04.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychometric properties of the French versions of the Perceived Stress Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois-Xavier Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Deschamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Occupational Medicine and Environmental Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 25 (2), </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/S13382-012-0024-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04111995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examining the motivation-performance relationship in competitive sport: A cluster-analytic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Vallerand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Amoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Rosnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sport Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 43 (2), pp.79-102. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7352/IJSP.2012.43.079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04111990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le genre s’en mêle : quelle conciliation entre vie professionnelle et vie privée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouni Haoua Kouidri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Roland-Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie du travail et des organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18 (2), pp.142-159. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1420-2530(16)30090-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trait self-esteem and claimed self-handicapping motives in sports situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Finez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Rosnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christena Cleveland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Tice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sports Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 30 (16), </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02640414.2012.718089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01390547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure du stress en milieu de travail par autoquestionnaires validés en français : revue de la littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.-X. Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Grebot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 73 (4), pp.596-606. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.admp.2012.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminants, motifs et cibles des stratégies d'auto-handicap comportemental.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Finez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Rosnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Psychologie Sociale = International review of social psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 24 (3), pp.5-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress and Coping with Discrimination and Stigmatization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2011.00033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidélité inter juge d’une mesure du stress par échelle visuelle analogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Deschamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie du travail et des organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 17 (1), pp.85-90. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1420-2530(16)30134-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schémas précoces inadaptés, activisme professionnel et épuisement professionnel chez des internes en médecine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Grebot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dovero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Thérapie Comportementale et Cognitive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21 (2), pp.43-52. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtcc.2011.04.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies de régulation émotionnelle et de coping : quels liens ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Delelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Desombre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Bulletin de psychologie, Numéro 515 (5), pp.471-479. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/bupsy.515.0471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validity of occupational stress assessment using a visual analogue scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Occupational Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 61 (6), pp.434-436. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/occmed/kqr037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of the General &lt;i&gt;Health Questionnaire&lt;/i&gt; (GHQ-12) adapted to a work-related context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois-Xavier Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Martens-Resende</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Journal of Preventive Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 01 (02), pp.44-48. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/ojpm.2011.12007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04111999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation des mesures par EVA : considérations méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.-X. Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 72 (3), pp.246-251. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.admp.2010.12.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive Appraisals of Stereotype Threat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Roland-Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Girault-Lidvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychological Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 108 (2), pp.585-598. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2466/04.07.21.PR0.108.2.585-598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Athletes Claim Handicaps in Low Ego-Threatening Conditions? Re-Examining the Effect of Ego-Threat on Claimed Self-Handicapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Finez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Rosnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christena Cleveland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport Psychologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 25, pp.288-304. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1123/tsp.25.3.288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01813431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profils motivationnels et ajustement au travail : Vers une approche intra-individuelle de la motivation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Paty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 73 (2), pp.141-162. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/th.732.0141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French validation and adaptation of the perceived autonomy support scale for exercise settings to the sport context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Vallerand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Paty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Gobancé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sport and Exercise Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 8 (2), pp.117-128. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1612197X.2010.9671937⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How French students from Maghrebian origins appraise and cope with stereotype threat : application of the transactionnal model of stress to stereotype threat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Girault-Lidvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Scharnitzky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année psychologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 110 (03), pp.427. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4074/s0003503310003064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profil motivationnel et performance sportive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Paty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 54 (2), pp.173-190. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psfr.2009.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Representations of Retirement in France: A Descriptive Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Roland-Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 58 (3), pp.418-434. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1464-0597.2009.00398.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analysis of the impact of environmental conditions on the relationships between need satisfaction and self-determined motivation in sport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Rosnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sport Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 40 (2), pp.249-269</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation d'une version française de l'échelle d'évaluation cognitive primaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Girault-Lidvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Behavioural Science/Revue canadienne des sciences du comportement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 41 (4), pp.252-259</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A motivational model of performance in the sport domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Gobancé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Sport Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9 (3), pp.151-158. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17461390902736793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilité de l’échelle visuelle analogique dans l’évaluation du stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.-X. Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chamoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 70 (6), pp.619-622. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.admp.2009.10.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation d'une échelle de locus de contrôle spécifique à la performance en sport individuel (LOCPSI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 62 (4), pp.351 - 363. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/bupsy.502.0351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technique d’exposition en imagination chez des cibles de harcèlement moral au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Grebot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Thérapie Comportementale et Cognitive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 18 (4), pp.136-141. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtcc.2008.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les étudiants se perçoivent-ils en fonction de leur origine sociale ? Étude de contenu du stéréotype</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewa Drozda-Senkowska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Revue Européenne de Psychologie Appliquée, 57, pp.119-132. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.erap.2006.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies d'infirmation du stéréotype et performances des cibles stigmatisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewa Drozda-Senkowska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers Internationaux de Psychologie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 59, pp.7-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui dit que je ne suis pas intelligent(e) ? Menace de confirmer un stéréotype à ses propres yeux ou aux yeux d’autrui et stratégies de rétablissement de l’identité chez les cibles stigmatisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle Revue de Psychologie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 3, pp.297-309</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une intervention de job crafting pour promouvoir le fonctionnement des télétravailleurs à l’interface entre les sphères professionnelle et personnelle. In T. Huyghebaert-Zouaghi & N. Gillet (chairs), Le télétravail, à l’interface entre sphères de vie professionnelle et personnelle : implications pour le fonctionnement psychologique des employé·es. [Symposium]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy J. C. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Dionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caruana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi-Joseph Lahiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème Congrès de l’Association Internationale de Psychologie du Travail de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05172820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améliorer la santé au travail et la motivation dans le secteur médico-social par le biais d’une formation à la théorie de l’autodétermination : une étude quasi expérimentale menée dans le cadre du programme « Un chez soi d’abord »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kwamigan Ahondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Oker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19e Journée Scientifique des Jeunes Chercheuses et Chercheurs en Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, laboratoire PSITEC, Apr 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05125301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure et implications psychologiques des contraintes et ressources professionnelles en télétravail. In M. Burakova & E. Galy-Marié (Chairs), Enjeux organisationnels de la prise en compte de l'interface travail-hors travail [Symposium]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy J. C. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème congrès de l'Association Internationale de Psychologie du Travail de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05604235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu’est-ce qui menace l’identité des demandeurs d’emploi et conséquences sur leur santé psychologique : Analyse de contenu des thèmes récurrents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caruana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès International de Psychologie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04877063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesurer les habitudes : validation des échelles SRHI et SRBAI en langue française, tests de l'indépendance de la structure factorielle aux comportements étudiés et de la pertinence de l'intégration d'une mesure identitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kaczmarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Fenouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Mignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International de Psychologie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05305633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie de l'autodétermination et la schizophrénie : une revue de systématique de littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kwamigan Ahondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Oker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International de Psychologie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour la Diffusion de la Recherche Internationale en Psychologie Sociale, Jul 2024, Bruxelle, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05125112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’employabilité des personnes sans-emploi au prisme des émotions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Balty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bourguignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème Congrès de l’Association International de Psychologie du Travail de Langue Française (AIPTLF), Symposium « Accompagner les personnes sans emploi dans leur réinsertion : Focus sur les émotions, les dynamiques identitaires et le burnout "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HEC Montréal; ESG-UQAM; Université de Sherbrooke; Université de Montréal; Université Laval; Université du Québec à Trois-rivières; Université du Québec en Outaouais, Jul 2023, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création et validation d’une mesure intégrative de burnout des demandeurs d’emploi (MIB-DE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caruana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Voisin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème Congrès de l’Association Internationale de Psychologie du Travail de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la zone grise des comportements managériaux : le rôle unique des comportements indifférents du superviseur dans l’altération de la santé psychologique au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre J S Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Ntoumanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">90ème congrès de l’Acfas (Association canadienne-française pour l’avancement des sciences)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04877098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the “dim light” colors of motivational processes at work: The unique roles of need-indifferent behaviors and need unfulfillment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre J.S. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Self-Determination Theory Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Orlando, FL, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle et place de la contingence de l’estime de soi des salariés dans le processus d’autodétermination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Balty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bourguignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème Congrès de l’Association International de Psychologie du Travail de Langue Française (AIPTLF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HEC Montréal; ESG-UQAM; Université de Sherbrooke; Université de Montréal; Université Laval; Université du Québec à Trois-rivières; Université du Québec en Outaouais, Jul 2023, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique identitaire et insertion sociale et professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Balty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème Congrès de l’Association International de Psychologie du Travail de Langue Française (AIPTLF), Symposium « Accompagner les personnes sans emploi dans leur réinsertion : Focus sur les émotions, les dynamiques identitaires et le burnout</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HEC Montréal; ESG-UQAM; Université de Sherbrooke; Université de Montréal; Université Laval; Université du Québec à Trois-rivières; Université du Québec en Outaouais, Jul 2023, Montréal (Canada), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conséquences psychologiques du stress de la situation de chômage selon la stratégie de faire face</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caruana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Lefeuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Congrès International de Psychologie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enfermement d'un public &amp;quot;invisible&amp;quot; : une lecture psychosociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Balty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bourguignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Colloque Jeunes Chercheuses et Chercheurs en Sciences Sociales et Arts "L'enfermement dans tous ses états"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Lorrain de Sciences Sociales (2L2S) - Université de Lorraine, Oct 2022, Metz (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04509528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appréhender le burnout de manière intégrative: Création et validation d’une mesure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Congrès de l’Association International de Psychologie du Travail de Langue Française (AIPTLF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chômage et émotions : Rôle de la honte et de la culpabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Balty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Congrès International de Psychologie Sociale en Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation d’une échelle de mesure de la disposition à la confiance organisationelle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Dappe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Congrès International de Psychologie Sociale en Langue Française,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Louvain la-Neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise à l’épreuve de l’hypothèse des théories du complot comme stigmate social.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Lantian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Nurra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Congrès International de Psychologie Sociale en Langue Française (CIPSLF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Louvain, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La perspective temporelle : Proposition d’un outil intégratif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Congrès International de Psychologie Sociale en Langue Française,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Louvain-la-Neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rehaussement de soi, modifiabilité du concept de soi et perception des situations en termes de défi.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantine Sedikides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Colloque International de Psychologie Sociale en Langue Française de l’ADRIPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle de l’organisation du contenu du stéréotype : Une réplication des travaux de Fiske, Cuddy, Glick et Xu.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Collange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“5ème Colloque International de Psychologie Sociale en Langue Française de l’ADRIPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Work Health and Motivation in the Medico-Social Sector through Self-Determination Training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kwamigan Ahondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Oker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd European Congress of Work and Organisational Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05125043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing the effectiveness of an online self-training job crafting intervention among remote workers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy J. C. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Dionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caruana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi-Joseph Lahiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd European Congress of Work and Organizational Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05604239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptions de contraintes et ressources professionnelles en télétravail : Analyses de profils longitudinaux, de leurs prédicteurs et de leurs implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès International de Psychologie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04877268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding remote workers' job characteristics and their implications for well- and ill-being: Development and validation of the Remote Work Job Demands and Resources-Questionnaire (RJDR-Q)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Academy of Occupational Health Psychology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Grenade, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04877284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advancing the conceptualization and measurement of psychological need states in education settings: The unique role of psychological need unfulfillment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Badré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Jungert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Self-Determination Theory Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Orlando (FL), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Soi et l'identité en psychologie sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bourguignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.288, 2023, 978-2-10-085263-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le soi et l'identité en psychologie sociale: Fondements, concepts et applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bourguignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod; Cyberlibris, 2023, Univers Psy, 978-21-0085-927-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les 30 grandes notions de psychologie sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Delelis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, 2d., pp.270, 2020, Les grandes notions de la psychologie, </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dunod.berjo.2020.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les 30 grandes notions de la psychologie sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Delelis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, pp.272, 2020, 2100801279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03060586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">27 grandes notions de la psychologie sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Delelis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, pp.240, 2014, 978-2-10-070528-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02327202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La psychologie sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Delelis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A focus on identity and identity fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Herzog-Evans; M. Benbouriche. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evidence-based work with violent extremists : France as a case example</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lexington Books, 2019, 978-1-4985-8167-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La motivation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Amoura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Zawieja; F. Guarnieri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des Risques Psycho-Sociaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du Seuil, 2016, 2021109224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conséquences de la saillance de modèles et contre-modèles : Les apports de la psychologie sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Finez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gabarrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Bort; Martine Clouzot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modèles et contre-modèle : Approches pluridisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Universitaires de Dijon, 2016, 1628-5409</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Soi et l’Identité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Finez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Greg Decamps. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie du Sport et de la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, pp.101-116, 2011, 9782804163839</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId289"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0AC5588C"/>
+    <w:nsid w:val="0F2FAE63"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-berjot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1948-1188" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/078183480" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604133v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Thomas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Huyghebaert-Zouaghi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Berjot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fernet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-026-09281-5" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582388v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apps.70076" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582348v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Dionne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Caruana" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi-Joseph Lahiani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/str0000391" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172912v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Badr&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Popiolek" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13j6c" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05119544v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Robion" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Balty" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Stinus" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwamigan Ahondo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2025.1393944" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241647v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2023.09.002" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424254v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Ntoumanis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smi.3379" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994737v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Elimari" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180292v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Geraldy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Martinet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Deguerne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cbs0000375" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796475v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emin Altintas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasemin Karaca" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad El Haj" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Halim Boudoukha" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13548506.2022.2093923" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741381v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre J.S. Morin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gillet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apps.12423" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621565v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/SJOP.12810" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755857v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphanie Weber" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.904367" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071744v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Cougot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smi.3014" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008836v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1069072720978792" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112241v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Herzog-Evans" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massil Benbouriche" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vos Keulen De" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vanderstukken" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04379866v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marije Keulen-de Vos" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01912397v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lantian" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Muller" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Nurra" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Klein" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsp.2498" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112250v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-X. Lesage" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2017.08.014" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394581v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Grebot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Lesage" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.burn.2017.10.001" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536789v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Camus" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Forest" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Amoura" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cbs0000072" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798949v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Olivier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Girault-Lidvan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Duprez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2016.03.021" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436429v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ponnelle" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7352/IJSP.2016.47.443" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784007v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg D&#233;camps" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Simon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hagger" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537753v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cips.105.0053" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01925592v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Cohen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1024/1421-0185/a000156" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537760v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Finez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2466/14.PR0.116k10w7" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111908v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Ernst-Vintilla" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01473262v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Ernst-Vintila" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03184242v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11031-013-9379-9" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111886v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Bensalah" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Herbay" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537796v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2158244013505292" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02166784v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111947v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537810v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Lesage" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Paty" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annhyg/met013" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111997v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Vallerand" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Amoura" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01973533.2012.674754" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426878v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Arciszewski" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bodyim.2012.04.007" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0G4STS3W-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111995v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Deschamps" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/S13382-012-0024-8" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111990v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Rosnet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7352/IJSP.2012.43.079" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112270v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouni Haoua Kouidri" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Roland-Levy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1420-2530(16)30090-5" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2T594DJB-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01390547v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christena Cleveland" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dianne Tice" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2012.718089" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112266v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Amoura" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Deschamps" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Grebot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2012.06.003" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112268v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2009.11.009" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TH407QGH-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03679048v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne R&#233;miens" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Rusinek" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guerrien" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1420-2530(16)30076-0" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7D473ND7-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111959v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15283488.2012.691254" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111954v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.- Lesage" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/occmed/kqs140" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112010v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2011.00033" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112314v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Deschamps" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1420-2530(16)30134-0" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6XK8CDBQ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112279v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dovero" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtcc.2011.04.004" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03655835v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Delelis" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Christophe" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Desombre" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.515.0471" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112016v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lesage" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/occmed/kqr037" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111999v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Martens-Resende" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojpm.2011.12007" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112302v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Legrand" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2010.12.015" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112006v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roland-Levy" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Girault-Lidvan" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2466/04.07.21.PR0.108.2.585-598" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01813431v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/tsp.25.3.288" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112005v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112378v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Paty" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.732.0141" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112017v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Paty" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gobanc&#233;" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1612197X.2010.9671937" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112361v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Scharnitzky" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/s0003503310003064" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112168v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Roland-L&#233;vy" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1464-0597.2009.00398.x" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F0H4BF21-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112205v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112180v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112020v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17461390902736793" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112386v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chamoux" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2009.10.016" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01232356v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Paquet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.502.0351" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112392v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gillet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Paty" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2009.01.004" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SWLKB2S3-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112411v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtcc.2008.10.002" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02166764v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Drozda-Senkowska" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2006.09.002" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M7D5JQMH-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112227v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112233v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172820v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my J. C. Thomas" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125301v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Oker" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604235v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125112v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305633v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Legrand" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kaczmarek" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Fenouillet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Mignon" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877063v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Lefeuvre" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440443v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Voisin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877098v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre J S Morin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131372v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505827v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bourguignon" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505787v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505807v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780882v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505902v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509528v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505884v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505911v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dappe" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316798v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505923v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505969v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantine Sedikides" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505955v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Collange" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604239v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125043v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877268v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877284v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131382v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Jungert" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228644v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-humaines-et-sociales/soi-et-identite-en-psychologie-sociale-fondements-concepts-et" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04112483v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112447v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.berjo.2020.01" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03060586v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02327202v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04112526v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04112495v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04112520v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04112512v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gabarrot" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02166819v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-berjot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1948-1188" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/078183480" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582388v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Thomas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Huyghebaert-Zouaghi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fernet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Berjot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apps.70076" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582348v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Dionne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Caruana" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi-Joseph Lahiani" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/str0000391" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604133v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-026-09281-5" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172912v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Badr&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Popiolek" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13j6c" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05119544v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Robion" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Balty" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Stinus" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwamigan Ahondo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2025.1393944" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241647v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2023.09.002" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424254v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Ntoumanis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smi.3379" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994737v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Elimari" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741381v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre J.S. Morin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gillet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apps.12423" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180292v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Geraldy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Martinet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Deguerne" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cbs0000375" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796475v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emin Altintas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasemin Karaca" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad El Haj" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Halim Boudoukha" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13548506.2022.2093923" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621565v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/SJOP.12810" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755857v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphanie Weber" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.904367" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071744v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Cougot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smi.3014" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008836v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1069072720978792" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112241v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Herzog-Evans" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massil Benbouriche" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vos Keulen De" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vanderstukken" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04379866v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marije Keulen-de Vos" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01912397v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lantian" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Muller" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Nurra" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Klein" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsp.2498" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112250v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-X. Lesage" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2017.08.014" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394581v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Grebot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Lesage" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.burn.2017.10.001" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536789v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Camus" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Forest" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Amoura" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cbs0000072" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798949v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Olivier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Girault-Lidvan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Duprez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2016.03.021" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436429v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ponnelle" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7352/IJSP.2016.47.443" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784007v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg D&#233;camps" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Simon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hagger" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537760v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Finez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2466/14.PR0.116k10w7" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537753v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cips.105.0053" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01925592v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Cohen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1024/1421-0185/a000156" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111886v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Bensalah" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Herbay" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111908v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Ernst-Vintilla" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01473262v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Ernst-Vintila" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03184242v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11031-013-9379-9" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537796v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2158244013505292" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02166784v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111947v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537810v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Lesage" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Paty" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annhyg/met013" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112268v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Grebot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2009.11.009" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TH407QGH-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03679048v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne R&#233;miens" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Rusinek" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guerrien" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1420-2530(16)30076-0" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7D473ND7-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111959v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15283488.2012.691254" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111954v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.- Lesage" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Deschamps" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/occmed/kqs140" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111997v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Vallerand" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Amoura" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01973533.2012.674754" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426878v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Arciszewski" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bodyim.2012.04.007" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0G4STS3W-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111995v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Deschamps" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/S13382-012-0024-8" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111990v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Rosnet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7352/IJSP.2012.43.079" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112270v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouni Haoua Kouidri" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Roland-Levy" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1420-2530(16)30090-5" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2T594DJB-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01390547v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christena Cleveland" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dianne Tice" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2012.718089" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112266v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Amoura" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2012.06.003" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112005v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112010v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2011.00033" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112314v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Deschamps" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1420-2530(16)30134-0" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6XK8CDBQ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112279v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dovero" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtcc.2011.04.004" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03655835v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Delelis" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Christophe" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Desombre" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.515.0471" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112016v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lesage" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/occmed/kqr037" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111999v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Martens-Resende" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojpm.2011.12007" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112302v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Legrand" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2010.12.015" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112006v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roland-Levy" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Girault-Lidvan" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2466/04.07.21.PR0.108.2.585-598" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01813431v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/tsp.25.3.288" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112378v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Paty" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.732.0141" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112017v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Paty" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gobanc&#233;" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1612197X.2010.9671937" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112361v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Scharnitzky" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/s0003503310003064" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112392v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gillet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Paty" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2009.01.004" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SWLKB2S3-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112168v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Roland-L&#233;vy" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1464-0597.2009.00398.x" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F0H4BF21-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112205v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112180v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112020v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17461390902736793" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112386v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chamoux" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2009.10.016" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01232356v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Paquet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.502.0351" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112411v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtcc.2008.10.002" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02166764v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Drozda-Senkowska" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2006.09.002" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M7D5JQMH-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112227v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112233v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172820v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my J. C. Thomas" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125301v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Oker" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604235v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877063v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Lefeuvre" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305633v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Legrand" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kaczmarek" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Fenouillet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Mignon" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125112v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505807v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bourguignon" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440443v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Voisin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877098v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre J S Morin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131372v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505827v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505787v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780882v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509528v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505902v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505884v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505911v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dappe" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316798v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505923v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505969v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantine Sedikides" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505955v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Collange" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125043v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604239v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877268v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877284v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131382v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Jungert" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228644v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-humaines-et-sociales/soi-et-identite-en-psychologie-sociale-fondements-concepts-et" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04112483v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112447v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.berjo.2020.01" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03060586v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02327202v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04112526v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04112495v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04112520v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04112512v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gabarrot" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02166819v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>