--- v0 (2026-03-20)
+++ v1 (2026-04-11)
@@ -596,852 +596,852 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02420563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Changer le monde, changer sa vie : enquête sur les militantes et les militants des années 1968 en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">* Sombrero (collectif)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Fillieule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Béroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Masclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sommier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Actes Sud, pp.1120, 2018, 978-2-330-09684-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01794332v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lyon en luttes dans les années 68 : lieux et trajectoires de la contestation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collectif de La Grande Côte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Alfandari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Béroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Fleury</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Camille Masclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Lyon, pp.381, 2018, Actions collectives, 978-2-7297-0931-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01719331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...79 lines deleted...]
-              <w:t xml:space="preserve">Actes Sud, pp.1120, 2018, 978-2-330-09684-7</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sociologie politique du syndicalisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karel Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Béroud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Armand Colin, 223 p., 2018, U : Sociologie, 978-2-200-61515-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01860601v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">En quête des classes populaires : un essai politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Béroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Eckert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Merklen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">la Dispute, pp.214, 2016, 978-2-84303-278-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01377170v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Engagements, rébellions et genre dans les quartiers populaires en Europe (1968-2005)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Béroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Gobille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellali Hajjat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Zancarini-Fournel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions des archives contemporaines, pp.212, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00661215v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand le travail se précarise : quelles résistances collectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Béroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">La Dispute, pp.355, 2009, 978-2-84303-186-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00424499v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La lutte continue ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Béroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Desage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Armand Colin, 223 p., 2018, U : Sociologie, 978-2-200-61515-4</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Pélisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions du croquant, pp.159, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...88 lines deleted...]
-              <w:t xml:space="preserve">la Dispute, pp.214, 2016, 978-2-84303-278-3</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03162128v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La lutte continue ? Les conflits du travail dans la France contemporaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Béroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Desage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Pélisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éd. du Croquant, pp.159, 2008, Coll. Raison d'agir</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...289 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00358976v1</w:t>
-              </w:r>
-[...112 lines deleted...]
-                <w:t xml:space="preserve">hal-03162128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Robins des bois de l'énergie</w:t>
               </w:r>
@@ -2687,5138 +2687,5138 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Pas de présidentielles sans les essentielles » : la défense du métier d’aide à domicile comme vecteur de politisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Béroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saphia Doumenc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2025 (26), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/13uo4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05094238v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contrôle du temps de travail et résistances dans l'aide à domicile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Béroud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Pensée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2025/2 (422), pp.92-101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lp.422.0092⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05120390v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mesure de la représentativité syndicale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Béroud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de droit du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 12, pp.763-773</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05450463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Saphia Doumenc</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'émergence d'un nouveau régime de représentation dans la sphère du travail ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Béroud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Droit ouvrier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 908, pp.135-139</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Contrôle du temps de travail et résistances dans l'aide à domicile</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04692679v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The 2023 Mobilisation against Pension Reform in France: Some Elements of Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Béroud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Notebooks: the journal for studies on power</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3 (1), pp.85-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/26667185-bja10047⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04339571v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un travail syndical entravé ? Les implications du CSE dans le transport urbain de voyageurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Beroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Nizzoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chroniques du Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13, pp.75-100</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04430796v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Par-delà le clivage privé-public, une représentation syndicale déstabilisée par le passage au CSE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Béroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Nizzoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entreprises et Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2023/4 (113), pp.107-119</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04491062v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La situation paradoxale des syndicats : entre affaiblissement et mobilisations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Béroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Pélisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Mondes du travail </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2023 (30), pp.19-35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04222032v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une campagne présidentielle sans le monde du travail ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Béroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gourgues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, pp.568-575</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03819862v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mouvements de chômeurs en Espagne (1975-2020) : la prédominance d'un ancrage local</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Béroud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahier / Comité d'histoire des administrations chargées du travail, de l'emploi et de la formation professionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2022 (26), pp.139-148</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04045441v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parler du travail en EHPAD pour mettre à distance la maltraitance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Béroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Nizzoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Noûs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mots : les langages du politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 126, pp.91-108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/mots.28523⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03274404v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La protection des emplois et la crise pandémique en France : sur la non-émergence d'un problème public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Béroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gourgues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2021 (09), pp.505-511</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03348391v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un engagement bénévole fragilisé dans une institution en crise : le cas des prud'hommes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Béroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène-Y. Meynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelle revue de psychosociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2021/2 (32), pp.111-123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/nrp.032.0111⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03441869v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enjeux politiques et syndicaux autour de la définition des &amp;quot;activités essentielles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Béroud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6, pp.389-392</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02875931v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Activités essentielles et produits de première nécessité : quelle(s) doctrine(s) ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Béroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Casse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Pueyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Béguin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6, pp.388-395</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02878412v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fragile représentation syndicale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Béroud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Projet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, En notre nom, la représentation en question, 2020/5 (378), pp.34-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pro.378.0034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03021103v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction du dossier &amp;quot;Les jeunes, le travail et l'engagement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Béroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcus Kahmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karel Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Revue de l'IRES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 99, pp.3-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rdli.099.0003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02308994v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les classes populaires au travail : quelle représentation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Béroud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Savoir/Agir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2019/3 (49), pp.65-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sava.049.0065⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02410883v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelles politiques syndicales en direction des jeunes travailleurs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Béroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcus Kahmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karel Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Connaissance de l'emploi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 149, http://ceet.cnam.fr/publications/connaissance-de-l-emploi/quelles-politiques-syndicales-en-direction-des-jeunes-travailleurs--1100677.kjsp</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02271388v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La difficile prise en charge par les syndicats français de la cause des &amp;quot;jeunes travailleurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Béroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcus Kahmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karel Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Revue de l'IRES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, N°99, pp. 91-119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rdli.099.0091⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02364523v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Misère de la critique : réponse à la confusion des arguments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Béroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Pélisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karel Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Négociations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 31, pp.139-144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/neg.031.0139⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02128205v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le système capitaliste passé au crible de l’analyse syndicale. France 1945–2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Béroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josette Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Tocqueville Review/La revue Tocqueville</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 40 (2), pp.235-250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3138/ttr.40.2.235⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02410888v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un manuel de sociologie politique du syndicalisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Béroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karel Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Négociations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, n° 31 (1), pp.83-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/neg.031.0083⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03781377v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeunes et engagements au travail: une génération asyndicale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Béroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcus Kahmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karel Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agora débats/jeunesses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2019/2 (82), pp.7-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/agora.082.0007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02151949v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">French trade unions and the mobilisation against the El Khomri law in 2016: a reconfiguration of strategies and alliances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Béroud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transfer: European Review of Labour and Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (2), pp.179-193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1024258918765589⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01794818v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Représentation syndicale, représentativité et négociation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Béroud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 03, pp.264</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02200342v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fabrique des activités culturelles par les élus des comités d’entreprise : des choix militants ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Béroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Revue de l'IRES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 94-95, pp.91-114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rdli.094.0091⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01984561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Canada] Une grève pionnière de salariées précaires dans les services privés d’hébergement pour personnes âgées au Québec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Béroud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chronique internationale de l'IRES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 157, pp.53-65</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01623469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La impostura de la democracia en la empresa: cuando la patronal vuelve a tener el poder de legislar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Béroud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Monde diplomatique en español</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 246, pp.4-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01327690v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quel droit à la participation après la mise en place de la représentation universelle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Béroud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10, pp.584</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02242001v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les congrès syndicaux, un objet d’étude sociologique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Béroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Socio-logos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01278319v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La reconnaissance de représentativité comme source d'intégration ? L'Union syndicale Solidaires à la recherche d'un positionnement original</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Béroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Relations Industrielles / Industrial Relations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 70 (2), pp.285-305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1031486ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01169089v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Usages différenciés de la forme congrès : un regard comparé sur la CGT, la CFDT et FO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Béroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Pernot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Socio-logos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01278317v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les transformations des conflits du travail en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Béroud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Idées économiques et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 178, pp.7-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/idee.178.0007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01110984v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une mobilisation syndicale traversée par le souffle des Indignés ? La 'marée verte' dans le secteur de l'éducation à Madrid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Béroud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Savoir/Agir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 27, pp.49-54</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01060109v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crise économique et contestation sociale en Espagne : des syndicats percutés par les mouvements sociaux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Béroud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Critique Internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 65, pp.27-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/crii.065.0027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01087032v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Représenter les salariés dans l'entreprise après la loi du 20 août 2008. Sur les limites de la 'démocratie sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Béroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karel Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politiques de communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2, pp.51-78</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01060117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contribuiçoes e limites do conceito de campo sindical : una reflexao a partir do caso francês</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Béroud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Critica Marxista</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 38, pp.89-101</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01060099v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perspectives critiques sur la participation dans le monde du travail : éléments de repérage et de discussion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Béroud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Participations - Revue de sciences sociales sur la démocratie et la citoyenneté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 5, pp.5-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/parti.005.0005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00832723v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'essor du vote électronique dans les élections professionnelles : un terrain d'expérimentation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Béroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dompnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 6, pp.522-528</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00859524v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une campagne de syndicalisation au féminin. Une expérience militante dans le secteur de l'aide à domicile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Béroud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travail, genre et sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2 (30), pp.111-128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/tgs.030.0111⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00879439v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Precarizaciones salariales y resistencias sociales: ¿Hacia una renovación de la mirada sociológica desde el caso francés?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Béroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cuadernos de relaciones laborales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 31 (2), pp.455-472. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5209/rev_CRLA.2013.v31.n2.43226⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00923244v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'essor du vote électronique dans les élections professionnelles : un terrain d'expérimentation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Béroud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 06, pp.522</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02199739v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réforme de la représentativité, pouvoir syndical et répression : quelques éléments de réflexion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karel Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Béroud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Agone - Histoire, Politique et Sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 50, pp.161-175</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00783289v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Représentativités syndicales, représentativités patronales : règles juridiques et pratiques sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Béroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Le Crom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karel Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travail et Emploi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 131, pp.5-22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00783284v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La spécificité de la représentation des journalistes en question : les implications de la loi du 20 août 2008 dans le secteur de la presse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Béroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travail et Emploi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 131, pp.89-102</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00783273v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Face à la crise, la mobilisation sociale et ses limites : une analyse des contradictions syndicales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Béroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karel Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Modern and Contemporary France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 20 (2), pp.169-183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09639489.2012.665576⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00684761v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À l'école de la dissidence ? Les usages de la formation par l'opposition interne au sein de la CFDT du début des années 1980 à 2003</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Béroud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Mouvement social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 235, pp.137-150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lms.235.0137⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00596828v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Restriction du droit de grève et stratégies syndicales dans les transports publics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Béroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Savoir/Agir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, N° 12, pp.9-18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00497281v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le corpus syndical : une expérience au long cours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Béroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josette Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mots : les langages du politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 94, pp.97-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/mots.19871⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00551632v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les opérations 'Robin des bois' au sein de la CGT Énergie : quand la cause des chômeurs et des 'sans' contribue à la redéfinition de l'action syndicale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Béroud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Vol. 59 (N° 1), pp.97-119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfsp.591.0097⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00384769v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'action syndicale au défi des travailleurs pauvres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Béroud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociologies pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, N° 19, pp.39-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sopr.019.0039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00522720v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Organiser les inorganisés : des expérimentations syndicales entre renouveau des pratiques et échec de la syndicalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Béroud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politix</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, N° 85, pp.127-146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pox.085.0127⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00384770v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand les données officielles dévoilent la vitalité des conflits sociaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Béroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Desage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Pélisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Manières de voir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, N° 103, pp.36-41</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00539704v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mobilisation des chômeurs en Espagne : la difficile émergence d'un mouvement autonome (1988 - 2002)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Béroud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politique européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, N° 21, pp.133-157</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00265200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le changement de visage de la conflictualité en entreprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Béroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Desage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Pélisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Mondes du travail </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 3/4, pp.37-49</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01187486v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une démocratie économique et sociale ? Redéploiement et banalisation du discours syndical</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Béroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josette Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mots : les langages du politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, N° 83, pp.37-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/mots.867⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00265201v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le mouvement syndical au miroir des élections de 2007 : les redéfinitions complexes du rapport au politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Béroud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Pensée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 2025/2 (422), pp.92-101. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2007, N° 349, pp.111-121</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...125 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00154337v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La conflictualité en entreprise : une analyse des résultats de l’enquête Réponse-DARES 2003-2004</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Béroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Carlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Desage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Mondes du travail </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 2023 (30), pp.19-35</w:t>
+              <w:t xml:space="preserve">, 2007, 3-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...4354 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03572622v1</w:t>
-              </w:r>
-[...352 lines deleted...]
-                <w:t xml:space="preserve">halshs-00265201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francia : la frágil emergencia de una nueva forma del proletariado</w:t>
               </w:r>
@@ -8366,440 +8366,440 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les syndicats, vecteurs possibles de politisation à gauche ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Béroud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Talpin, Julien. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouveau peuple, nouvelle gauche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Amsterdam, pp.227-240, 2025, 978-2-35480-322-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05226786v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France : a Shift in Organisational Structures within the CGT? New Union Strategies for Precarious and Dissociated Workers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Béroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saphia Doumenc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vandaele, Kurt; Luna Fabris, Bianca. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">When Trade Unions Learn to Innovate : Case Study Evidence from across Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ETUI aisbl, pp.49-65, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05280529v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Collectif, ça m'a fait prendre conscience qu'on peut essayer de changer les choses' : quand des aides à domicile se mobilisent : défense du travail et politisation(s)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saphia Doumenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Béroud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Agrikoliansky, Éric; Buton, François. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les métamorphoses de la politisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PUF</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.243-261, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05337345v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Science politique : comprendre les logiques de politisation au travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Béroud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Berthet, Thierry; Mercier, Delphine. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le travail et la société française : 30 ans de recherche en sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Editions, pp.203-212, 2025, 978-2-271-15369-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04936582v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les mouvements sociaux comme expérience démocratique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Béroud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dutraive, Véronique. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Penser et agir avec David Graeber : construire des ponts entre les sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Lyon, pp.99-106, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/14hky⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05219583v1</w:t>
-              </w:r>
-[...329 lines deleted...]
-                <w:t xml:space="preserve">hal-04936582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un divorce avec les syndicats de salariés?</w:t>
               </w:r>
@@ -9713,57 +9713,414 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02934179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La CGT (1975-1995). Un syndicalisme à l'épreuve des crises. Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pigenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Béroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyane Bressol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Pélisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sophie Béroud; Élyane Bressol; Jérôme Pélisse; Michel Pigenet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La CGT (1975-1995). Un syndicalisme à l’épreuve des crises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arbre Bleu Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.13-38, 2019, Le Corps social, 9791090129337</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03748588v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La CGT dans le salariat : repères historiques sur la sociologie des adhérents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Béroud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dreyfus, Michel; Pigenet, Michel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La CGT en question(s), Regards croisés sur 125 années d'un syndicalisme de transformation sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions universitaires de Dijon, pp.59-74, 2019, 9782364413092</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02093355v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La CGT face aux ruptures de la première moitié des années 1990</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Béroud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Béroud, Sophie; Bressol, Élyane; Pélisse, Jérôme; Pigenet, Michel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La CGT (1975-1995), un syndicalisme à l'épreuve des crises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Arbre bleu éditions, pp.491-501, 2019, Le corps social</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02420570v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les syndicats, c'est fini ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Béroud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fondation Copernic. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Manuel indocile de sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Découverte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.507-514, 2019, 9782348045691</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02410890v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La CGT des mineurs de fer et de sel face à la désindustrialisation de la Lorraine (1975-1995)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Raggi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Béroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9804,430 +10161,391 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La CGT, 1975-1995. Un syndicalisme à l'épreuve des crises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Arbre bleu éditions, pp.143-153, 2019, 979-1090129337</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02869021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Fondation Copernic. </w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Représentativité syndicale et patronale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Béroud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michel, Hélène; Lévêque, Sandrine; Contamin, Jean-Gabriel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Manuel indocile de sciences sociales</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.507-514, 2019, 9782348045691</w:t>
+              <w:t xml:space="preserve">Rencontres avec Michel Offerlé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions du Croquant, pp.389-393, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...88 lines deleted...]
-              <w:t xml:space="preserve">Sophie Béroud; Élyane Bressol; Jérôme Pélisse; Michel Pigenet. </w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01997818v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El movimiento Nuit Debout y las manifestacionescontra la Ley de Reforma del Trabajo en Francia en 2016 : convergencias en la movilización colectiva y en los usos del espacio público</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Béroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Garibay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ibarra Güell, Pedro; Martí i Puig, Salvador; Cortina-Oriol, Merçè; Sribman Mittelman, Ariel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La CGT (1975-1995). Un syndicalisme à l’épreuve des crises</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.13-38, 2019, Le Corps social, 9791090129337</w:t>
+              <w:t xml:space="preserve">Nuevos movimientos sociales, de la calle a los ayuntamientos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Icaria, pp.157-164, 2018, 978-84-9888-842-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Dreyfus, Michel; Pigenet, Michel. </w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01890497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Confédération syndicale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Béroud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michel, Hélène; Lévêque, Sandrine; Contamin, Jean-Gabriel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La CGT en question(s), Regards croisés sur 125 années d'un syndicalisme de transformation sociale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions universitaires de Dijon, pp.59-74, 2019, 9782364413092</w:t>
+              <w:t xml:space="preserve">Rencontres avec Michel Offerlé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions du Croquant, pp.109-113, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Béroud, Sophie; Bressol, Élyane; Pélisse, Jérôme; Pigenet, Michel. </w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01997812v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redécouvrir la centralité ouvrière : les sites industriels à Lyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Béroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Porhel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mathieu, Lilian; Collectif de la Grande Côte. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La CGT (1975-1995), un syndicalisme à l'épreuve des crises</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Arbre bleu éditions, pp.491-501, 2019, Le corps social</w:t>
+              <w:t xml:space="preserve">Lyon en luttes dans les années 68 : lieux et trajectoires de la contestation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Lyon, pp.195-218, 2018, Actions collectives, 978-2-7297-0931-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01719320v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le syndicalisme à l'épreuve des urnes : éléments pour une sociologie politique de la &amp;quot;démocratie sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Béroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10247,614 +10565,296 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Le Digol, Christophe; Hollard, Virginie; Voilliot, Christophe; Barat, Raphaël. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoires d'élections</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS Éditions, pp.347-362, 2018, 9782271088093</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01938355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Michel, Hélène; Lévêque, Sandrine; Contamin, Jean-Gabriel. </w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trade union expertise in public policy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Béroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Pernot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Halpern, Charlotte; Hassenteufel, Patrick; Zittoun, Philippe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres avec Michel Offerlé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Éditions du Croquant, pp.109-113, 2018</w:t>
+              <w:t xml:space="preserve">Policy analysis in France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Policy Press, pp.261-275, 2018, 978-1-4473-2421-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">Ibarra Güell, Pedro; Martí i Puig, Salvador; Cortina-Oriol, Merçè; Sribman Mittelman, Ariel. </w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01683698v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Se politiser par le travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Béroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Johsua</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sombrero (collectif); Fillieule, Olivier; Béroud, Sophie; Masclet, Camille; Sommier, Isabelle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuevos movimientos sociales, de la calle a los ayuntamientos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Icaria, pp.157-164, 2018, 978-84-9888-842-3</w:t>
+              <w:t xml:space="preserve">Changer le monde, changer sa vie. Enquête sur les militantes et les militants des années 1968 en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Actes Sud, pp.163-191, 2018, 978-2-330-09684-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Vincent Porhel</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02941821v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La CGT et la CFDT dans l'après-1968 à Lyon : dynamiques et recompositions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Alfandari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Béroud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mathieu, Lilian; Collectif de la Grande Côte. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lyon en luttes dans les années 68 : lieux et trajectoires de la contestation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses universitaires de Lyon, pp.195-218, 2018, Actions collectives, 978-2-7297-0931-0</w:t>
-[...329 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Lyon, pp.157-191, 2018, Actions collectives</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01719321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -11244,50 +11244,123 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02551814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'influence contrariée des 'privés d'emploi' dans la CGT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Béroud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Didier Chabanet ; Jean Faniel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les mobilisations de chômeurs en France : problématiques d'alliances et alliances problématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, l'Harmattan, pp.153-176, 2013, Logiques politiques</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00830936v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Institutionnalisation et bureaucratisation du syndicalisme : pour une lecture dialectique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Béroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -11300,130 +11373,57 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mezzi, Dominique. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouveau siècle, nouveau syndicalisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Syllepse, pp.35-51, 2013, 978-2-84950-405-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03507885v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-00830936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syndicats et associations face à la pauvreté laborieuse</w:t>
               </w:r>
@@ -11575,173 +11575,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03275412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The organization of the unemployed in Spain : local and fragmented dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Béroud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chabanet, Didier ; Faniel, Jean. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The mobilization of the unemployed in Europe : from acquiescence to protest ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Palgrave Macmillan, pp.155-174, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00676428v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nouveaux usages et modalités des grèves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Béroud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pigenet, Michel ; Tartakowsky, Danielle;. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire des mouvements sociaux en France de 1814 à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, la Découverte, pp.652-660, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00783268v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-00676428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand la pauvreté concerne le monde du travail</w:t>
               </w:r>
@@ -12147,50 +12147,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00539649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La décennie des 'victoires défaites' (1995-2007) ou les effets du découplage entre mobilisations sociales et dynamiques syndicales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Béroud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Geay, Bertrand;Willemez, Laurent;. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour une gauche de gauche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éd. du Croquant, pp.19-34, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00358968v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouvelle donne ? Regain et transformation des conflits au travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Béroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Pélisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Desage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les relations sociales en entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions La Découverte, pp.223 - 255, 2008, 9782707156563</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03185164v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Une nouvelle donne ? Regain et transformation des conflits du travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Béroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -12229,255 +12427,57 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Amossé, Thomas; Bloch-London, Catherine; Wolff, Loup. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les relations sociales en entreprise : un portrait à partir des enquêtes : "Relations professionnelles et négociations d'entreprise" [REPONSE 1992-1993, 1998-1999 et 2004-2005]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, la Découverte, pp.223-255, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00372363v1</w:t>
-              </w:r>
-[...196 lines deleted...]
-                <w:t xml:space="preserve">hal-03185164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'action syndicale face à la pauvreté laborieuse, analyse des représentations et des dispositifs d'action sociale dans l'entreprise [Rapport de recherche]</w:t>
               </w:r>
@@ -13707,51 +13707,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lerais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Béroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Nizzoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] IRES. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -13917,51 +13917,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Signoretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Alfandari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Béroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14305,51 +14305,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïlys Gantois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14419,51 +14419,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marnix Dressen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïlys Gantois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -14642,51 +14642,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adelheid Hege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Pernot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Institut de Recherches Economiques et Sociales. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -14798,51 +14798,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2D791591"/>
+    <w:nsid w:val="1873A7A1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15029,51 +15029,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-beroud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5271-3502" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/057460132" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://triangle.ens-lyon.fr/spip.php?article195" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03901499v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie B&#233;roud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dufresne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Gobin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Zune" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03190354v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Thibault" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02934178v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Boito" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bouffartigue" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Galvao" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02420563v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lyane Bressol" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me P&#233;lisse" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pigenet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01719331v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif de La Grande C&#244;te" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alfandari" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fleury" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Masclet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01794332v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=* Sombrero (collectif)" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fillieule" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sommier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01860601v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Giraud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Yon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377170v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Eckert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Merklen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00661215v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Gobille" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellali Hajjat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Zancarini-Fournel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00424499v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00358976v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Denis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Desage" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03162128v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174937v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00323862v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Lefevre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Beroud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419820v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania R&#233;gin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03398398v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Mouriaux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Larose" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571113v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vakaloulis" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571065v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238641v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03593642v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hamelin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itti.2144" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02420567v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dupuy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Kahmann" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01997796v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Guillas-Cavan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vincent" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00833137v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dompnier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00784943v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Le Crom" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00628413v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Garibay" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419818v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.6933" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05450463v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Louis" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094238v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saphia Doumenc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13uo4" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05120390v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lp.422.0092" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692679v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04222032v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04339571v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/26667185-bja10047" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04430796v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Nizzoli" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04491062v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03819862v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gourgues" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04045441v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03441869v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne-Y. Meynaud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nrp.032.0111" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03348391v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03274404v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.28523" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02875931v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02878412v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Casse" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pueyo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal B&#233;guin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021103v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pro.378.0034" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151949v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.082.0007" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02271388v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02364523v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdli.099.0091" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02128205v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/neg.031.0139" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02308994v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdli.099.0003" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410883v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.049.0065" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410888v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Lef&#232;vre" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/ttr.40.2.235" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03781377v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/neg.031.0083" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01794818v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1024258918765589" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02200342v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01984561v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Duch&#234;ne" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdli.094.0091" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01623469v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Boivin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327690v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01278317v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Pernot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169089v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1031486ar" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02242001v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01278319v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01110984v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/idee.178.0007" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060117v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060099v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060109v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01087032v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.065.0027" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832723v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.005.0005" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00859524v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879439v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.030.0111" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00923244v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5209/rev_CRLA.2013.v31.n2.43226" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02199739v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783289v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00684761v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09639489.2012.665576" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783284v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783273v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guillaume" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00596828v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.235.0137" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551632v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.19871" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497281v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384769v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.591.0097" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522720v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sopr.019.0039" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384770v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.085.0127" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00539704v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03572622v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Carlier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01187486v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265200v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00154337v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265201v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.867" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00172522v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00188710v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138307v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Ubbiali" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419816v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.7743" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192654v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419815v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mat.2003.402454" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419813v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.024.0039" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05219583v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14hky" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05280529v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226786v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05337345v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/les-metamorphoses-de-la-politisation" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936582v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04694022v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lecavalierbleu.com/livre/idees-recues-gilets-jaunes/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcb.reung.2024.01.0094" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04694023v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcb.reung.2024.01.0052" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588109v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04209208v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sanson" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-croquant.org/dynamiques-socio-economiques/917-un-compromis-salarial-en-crise-que-reste-t-il-a-negocier-dans-les-entreprises-.html" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04339431v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03593641v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03901232v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pul/48271" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pul.48271" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03759896v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03341721v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsamsterdam.fr/le-nouveau-monde/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510498v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/sciences-politiques-et-sociologie/le-social-et-le-politique/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02934179v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02869021v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Raggi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410890v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/manuel-indocile-de-sciences-sociales--9782348045691-page-507.htm" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748588v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyane Bressol" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arbre-bleu-editions.com/la-cgt-(1975-1995).html" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093355v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02420570v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01938355v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01997812v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01890497v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01719320v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Porhel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01997818v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01683698v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941821v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Johsua" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01719321v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546974v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-France Taiclet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223209v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181509v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181615v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02551814v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03507885v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830936v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832735v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03275412v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783268v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00676428v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00656039v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Porte" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00661634v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00631742v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00539621v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brugnot" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vila" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00539649v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00372363v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00358968v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03185164v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00539650v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Le Naour" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00195763v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00372366v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00195764v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00372370v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138346v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138344v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138345v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419817v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419814v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419819v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05102597v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Martucci" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Porchy-Simon" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238650v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Lyddon" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kuhlmann" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Corteel" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327712v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04541242v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lerais" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04862618v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berthet" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mercier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Maljean-Dubois" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Boussard" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03358079v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Signoretto" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03796681v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Giraudet" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Nicod" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gilles" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Debord" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01860608v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chartier" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830449v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lys Gantois" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00609506v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marnix Dressen" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585462v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01187377v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dufour" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelheid Hege" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-beroud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5271-3502" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/057460132" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://triangle.ens-lyon.fr/spip.php?article195" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03901499v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie B&#233;roud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dufresne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Gobin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Zune" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03190354v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Thibault" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02934178v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Boito" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bouffartigue" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Galvao" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02420563v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lyane Bressol" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me P&#233;lisse" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pigenet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01794332v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=* Sombrero (collectif)" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fillieule" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Masclet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sommier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01719331v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif de La Grande C&#244;te" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alfandari" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fleury" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01860601v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Giraud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Yon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377170v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Eckert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Merklen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00661215v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Gobille" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellali Hajjat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Zancarini-Fournel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00424499v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03162128v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Denis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Desage" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00358976v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174937v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00323862v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Lefevre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Beroud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419820v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania R&#233;gin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03398398v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Mouriaux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Larose" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571113v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vakaloulis" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571065v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238641v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03593642v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hamelin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itti.2144" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02420567v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dupuy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Kahmann" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01997796v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Guillas-Cavan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vincent" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00833137v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dompnier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00784943v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Le Crom" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00628413v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Garibay" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419818v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.6933" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094238v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saphia Doumenc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13uo4" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05120390v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lp.422.0092" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05450463v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Louis" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692679v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04339571v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/26667185-bja10047" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04430796v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Nizzoli" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04491062v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04222032v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03819862v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gourgues" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04045441v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03274404v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.28523" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03348391v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03441869v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne-Y. Meynaud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nrp.032.0111" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02875931v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02878412v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Casse" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pueyo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal B&#233;guin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021103v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pro.378.0034" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02308994v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdli.099.0003" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410883v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.049.0065" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02271388v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02364523v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdli.099.0091" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02128205v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/neg.031.0139" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410888v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Lef&#232;vre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/ttr.40.2.235" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03781377v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/neg.031.0083" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151949v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.082.0007" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01794818v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1024258918765589" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02200342v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01984561v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Duch&#234;ne" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdli.094.0091" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01623469v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Boivin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327690v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02242001v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01278319v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169089v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1031486ar" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01278317v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Pernot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01110984v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/idee.178.0007" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060109v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01087032v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.065.0027" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060117v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060099v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832723v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.005.0005" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00859524v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879439v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.030.0111" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00923244v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5209/rev_CRLA.2013.v31.n2.43226" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02199739v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783289v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783284v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783273v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guillaume" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00684761v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09639489.2012.665576" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00596828v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.235.0137" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497281v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551632v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.19871" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384769v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.591.0097" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522720v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sopr.019.0039" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384770v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.085.0127" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00539704v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265200v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01187486v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265201v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.867" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00154337v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03572622v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Carlier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00172522v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00188710v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138307v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Ubbiali" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419816v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.7743" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192654v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419815v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mat.2003.402454" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419813v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.024.0039" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226786v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05280529v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05337345v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/les-metamorphoses-de-la-politisation" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936582v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05219583v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14hky" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04694022v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lecavalierbleu.com/livre/idees-recues-gilets-jaunes/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcb.reung.2024.01.0094" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04694023v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcb.reung.2024.01.0052" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588109v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04209208v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sanson" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-croquant.org/dynamiques-socio-economiques/917-un-compromis-salarial-en-crise-que-reste-t-il-a-negocier-dans-les-entreprises-.html" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04339431v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03593641v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03901232v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pul/48271" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pul.48271" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03759896v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03341721v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsamsterdam.fr/le-nouveau-monde/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510498v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/sciences-politiques-et-sociologie/le-social-et-le-politique/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02934179v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748588v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyane Bressol" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arbre-bleu-editions.com/la-cgt-(1975-1995).html" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093355v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02420570v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410890v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/manuel-indocile-de-sciences-sociales--9782348045691-page-507.htm" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02869021v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Raggi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01997818v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01890497v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01997812v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01719320v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Porhel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01938355v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01683698v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941821v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Johsua" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01719321v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546974v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-France Taiclet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223209v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181509v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181615v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02551814v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830936v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03507885v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832735v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03275412v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00676428v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783268v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00656039v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Porte" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00661634v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00631742v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00539621v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brugnot" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vila" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00539649v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00358968v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03185164v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00372363v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00539650v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Le Naour" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00195763v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00372366v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00195764v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00372370v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138346v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138344v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138345v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419817v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419814v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419819v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05102597v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Martucci" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Porchy-Simon" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238650v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Lyddon" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kuhlmann" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Corteel" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327712v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04541242v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lerais" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04862618v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berthet" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mercier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Maljean-Dubois" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Boussard" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03358079v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Signoretto" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03796681v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Giraudet" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Nicod" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gilles" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Debord" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01860608v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chartier" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830449v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lys Gantois" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00609506v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marnix Dressen" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585462v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01187377v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dufour" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelheid Hege" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>