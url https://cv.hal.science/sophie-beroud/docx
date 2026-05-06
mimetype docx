--- v1 (2026-04-11)
+++ v2 (2026-05-06)
@@ -1842,51 +1842,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Béroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Mouriaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Editions Syllepse, pp.201, 1997, Le présent avenir</w:t>
+              <w:t xml:space="preserve">Editions Syllepse, pp.201, 1997, Le présent avenir, 2907993615</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03571065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
@@ -3331,178 +3331,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04222032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les mouvements de chômeurs en Espagne (1975-2020) : la prédominance d'un ancrage local</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Béroud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahier / Comité d'histoire des administrations chargées du travail, de l'emploi et de la formation professionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2022 (26), pp.139-148</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04045441v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Une campagne présidentielle sans le monde du travail ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Béroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gourgues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de droit du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 10, pp.568-575</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03819862v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-04045441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parler du travail en EHPAD pour mettre à distance la maltraitance</w:t>
               </w:r>
@@ -3605,51 +3605,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La protection des emplois et la crise pandémique en France : sur la non-émergence d'un problème public</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Béroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gourgues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de droit du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 2021 (09), pp.505-511</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3759,204 +3759,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03441869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enjeux politiques et syndicaux autour de la définition des &amp;quot;activités essentielles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Béroud</w:t>
+                <w:t xml:space="preserve">Activités essentielles et produits de première nécessité : quelle(s) doctrine(s) ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Béroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Casse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Pueyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Béguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de droit du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 6, pp.389-392</w:t>
+              <w:t xml:space="preserve">, 2020, 6, pp.388-395</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02875931v1</w:t>
-[...67 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">halshs-02878412v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">Pascal Béguin</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enjeux politiques et syndicaux autour de la définition des &amp;quot;activités essentielles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Béroud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de droit du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 6, pp.388-395</w:t>
+              <w:t xml:space="preserve">, 2020, 6, pp.389-392</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02878412v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02875931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fragile représentation syndicale</w:t>
               </w:r>
@@ -4014,50 +4014,141 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03021103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le système capitaliste passé au crible de l’analyse syndicale. France 1945–2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Béroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josette Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Tocqueville Review/La revue Tocqueville</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 40 (2), pp.235-250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3138/ttr.40.2.235⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02410888v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Introduction du dossier &amp;quot;Les jeunes, le travail et l'engagement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Béroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4082,170 +4173,170 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karel Yon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue de l'IRES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 99, pp.3-10. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rdli.099.0003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02308994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les classes populaires au travail : quelle représentation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Béroud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Savoir/Agir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 2019/3 (49), pp.65-72. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/sava.049.0065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02410883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles politiques syndicales en direction des jeunes travailleurs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Béroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4287,73 +4378,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Connaissance de l'emploi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 149, http://ceet.cnam.fr/publications/connaissance-de-l-emploi/quelles-politiques-syndicales-en-direction-des-jeunes-travailleurs--1100677.kjsp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02271388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La difficile prise en charge par les syndicats français de la cause des &amp;quot;jeunes travailleurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Béroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4385,92 +4476,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karel Yon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue de l'IRES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, N°99, pp. 91-119. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rdli.099.0091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02364523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Misère de la critique : réponse à la confusion des arguments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Béroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4502,167 +4593,76 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karel Yon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Négociations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 31, pp.139-144. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/neg.031.0139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02128205v1</w:t>
-              </w:r>
-[...89 lines deleted...]
-                <w:t xml:space="preserve">hal-02410888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un manuel de sociologie politique du syndicalisme</w:t>
               </w:r>
@@ -5965,121 +5965,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01060099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Une campagne de syndicalisation au féminin. Une expérience militante dans le secteur de l'aide à domicile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Béroud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travail, genre et sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2 (30), pp.111-128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/tgs.030.0111⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00879439v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Perspectives critiques sur la participation dans le monde du travail : éléments de repérage et de discussion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Béroud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Participations - Revue de sciences sociales sur la démocratie et la citoyenneté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 5, pp.5-32. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/parti.005.0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00832723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'essor du vote électronique dans les élections professionnelles : un terrain d'expérimentation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Béroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6095,135 +6173,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit Social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 6, pp.522-528</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00859524v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-00879439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Precarizaciones salariales y resistencias sociales: ¿Hacia una renovación de la mirada sociológica desde el caso francés?</w:t>
               </w:r>
@@ -6294,178 +6294,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00923244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Réforme de la représentativité, pouvoir syndical et répression : quelques éléments de réflexion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karel Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Béroud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Agone - Histoire, Politique et Sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 50, pp.161-175</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00783289v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'essor du vote électronique dans les élections professionnelles : un terrain d'expérimentation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Béroud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit Social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 06, pp.522</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02199739v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-00783289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentativités syndicales, représentativités patronales : règles juridiques et pratiques sociales</w:t>
               </w:r>
@@ -7532,51 +7532,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une démocratie économique et sociale ? Redéploiement et banalisation du discours syndical</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Béroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josette Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mots : les langages du politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, N° 83, pp.37-51. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8018,187 +8018,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00138307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clause sociale : limites et contradictions des réponses syndicales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Béroud</w:t>
+                <w:t xml:space="preserve">Présentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josette Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Beroud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mots : les langages du politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 71, pp.23-29. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2003, N°71, pp.P. 3-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00192654v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...70 lines deleted...]
-                <w:t xml:space="preserve">Sophie Beroud</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clause sociale : limites et contradictions des réponses syndicales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Béroud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mots : les langages du politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, N°71, pp.P. 3-7</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2003, 71, pp.23-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/mots.7743⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00192654v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00419816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devenir une « nationalité historique » : l’usage politique du passé en Andalousie et en Aragon</w:t>
               </w:r>
@@ -8779,217 +8779,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05219583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un divorce avec les syndicats de salariés?</w:t>
+                <w:t xml:space="preserve">Le Gilets jaunes en Belgique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Béroud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Reungoat, Emmanuelle; Buton, François. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Idées reçues sur les Gilets jaunes : un marqueur des luttes sociales contemporaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Cavalier bleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.94-96, 2024, Idées reçues, 979-10-318-0706-5. </w:t>
+              <w:t xml:space="preserve">, pp.52-54, 2024, Idées reçues, </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/lcb.reung.2024.01.0094⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/lcb.reung.2024.01.0052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04694022v1</w:t>
+                <w:t xml:space="preserve">halshs-04694023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Gilets jaunes en Belgique</w:t>
+                <w:t xml:space="preserve">Un divorce avec les syndicats de salariés?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Béroud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Reungoat, Emmanuelle; Buton, François. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Idées reçues sur les Gilets jaunes : un marqueur des luttes sociales contemporaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Cavalier bleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.52-54, 2024, Idées reçues, </w:t>
+              <w:t xml:space="preserve">, pp.94-96, 2024, Idées reçues, 979-10-318-0706-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/lcb.reung.2024.01.0052⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/lcb.reung.2024.01.0094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04694023v1</w:t>
+                <w:t xml:space="preserve">halshs-04694022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des syndicalistes parmi les Gilets jaunes : un espace de réenchantement de l'action syndicale ?</w:t>
               </w:r>
@@ -9214,195 +9214,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04339431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Si loin, si proches...: syndicats et syndicalistes français face aux Gilets jaunes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Béroud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Béroud, Sophie; Dufresne, Anne; Gobin, Corinne; Zune, Marc. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sur le terrain avec les Gilets jaunes : approche interdisciplinaire du mouvement en France et en Belgique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Lyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.107-122, 2022, Actions collectives, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pul.48271⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03901232v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Évolutions du champ syndical</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Béroud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Drevon, Jean-Michel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le syndicalisme au défi du 21e siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Syllepse, pp.139-146, 2022, Nouveaux regards</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03593641v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">halshs-03901232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un &amp;quot;syndicalisme d'intérêt général&amp;quot; ? Généalogie d'une catégorie singulière dans le discours de la CGT et de la CFDT</w:t>
               </w:r>
@@ -10191,116 +10191,202 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02869021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Trade union expertise in public policy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Béroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Pernot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Halpern, Charlotte; Hassenteufel, Patrick; Zittoun, Philippe. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Policy analysis in France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Policy Press, pp.261-275, 2018, 978-1-4473-2421-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01683698v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Représentativité syndicale et patronale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Béroud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michel, Hélène; Lévêque, Sandrine; Contamin, Jean-Gabriel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres avec Michel Offerlé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions du Croquant, pp.389-393, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01997818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El movimiento Nuit Debout y las manifestacionescontra la Ley de Reforma del Trabajo en Francia en 2016 : convergencias en la movilización colectiva y en los usos del espacio público</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Béroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10320,232 +10406,232 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ibarra Güell, Pedro; Martí i Puig, Salvador; Cortina-Oriol, Merçè; Sribman Mittelman, Ariel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuevos movimientos sociales, de la calle a los ayuntamientos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Icaria, pp.157-164, 2018, 978-84-9888-842-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01890497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confédération syndicale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Béroud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michel, Hélène; Lévêque, Sandrine; Contamin, Jean-Gabriel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres avec Michel Offerlé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions du Croquant, pp.109-113, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01997812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redécouvrir la centralité ouvrière : les sites industriels à Lyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Béroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Porhel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mathieu, Lilian; Collectif de la Grande Côte. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lyon en luttes dans les années 68 : lieux et trajectoires de la contestation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Lyon, pp.195-218, 2018, Actions collectives, 978-2-7297-0931-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01719320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le syndicalisme à l'épreuve des urnes : éléments pour une sociologie politique de la &amp;quot;démocratie sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Béroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10565,315 +10651,229 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Le Digol, Christophe; Hollard, Virginie; Voilliot, Christophe; Barat, Raphaël. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoires d'élections</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS Éditions, pp.347-362, 2018, 9782271088093</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01938355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...40 lines deleted...]
-              <w:t xml:space="preserve">Halpern, Charlotte; Hassenteufel, Patrick; Zittoun, Philippe. </w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La CGT et la CFDT dans l'après-1968 à Lyon : dynamiques et recompositions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Alfandari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Béroud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mathieu, Lilian; Collectif de la Grande Côte. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Policy analysis in France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Policy Press, pp.261-275, 2018, 978-1-4473-2421-8</w:t>
+              <w:t xml:space="preserve">Lyon en luttes dans les années 68 : lieux et trajectoires de la contestation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Lyon, pp.157-191, 2018, Actions collectives</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01719321v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Se politiser par le travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Béroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Johsua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sombrero (collectif); Fillieule, Olivier; Béroud, Sophie; Masclet, Camille; Sommier, Isabelle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Changer le monde, changer sa vie. Enquête sur les militantes et les militants des années 1968 en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Actes Sud, pp.163-191, 2018, 978-2-330-09684-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02941821v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">halshs-01719321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le temps d’une transgression des frontières politiques et syndicales : structuration et marginalisation de réseaux d’anciens syndicalistes au service de la campagne de F. Hollande</w:t>
               </w:r>
@@ -11244,116 +11244,202 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02551814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Syndicats et associations face à la pauvreté laborieuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Béroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Garibay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Kerschen, Nicole ; Legrand, Monique ; Messu, Michel ;. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Symphonie discordante de l'Europe sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éd. de l'Aube, pp.198-213, 2013, 978-2-8159-0682-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00832735v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'influence contrariée des 'privés d'emploi' dans la CGT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Béroud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Didier Chabanet ; Jean Faniel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les mobilisations de chômeurs en France : problématiques d'alliances et alliances problématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, l'Harmattan, pp.153-176, 2013, Logiques politiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00830936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Institutionnalisation et bureaucratisation du syndicalisme : pour une lecture dialectique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Béroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11373,143 +11459,57 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mezzi, Dominique. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouveau siècle, nouveau syndicalisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Syllepse, pp.35-51, 2013, 978-2-84950-405-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03507885v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-00832735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentativité : les syndicats à l'heure de la &amp;quot;démocratie sociale</w:t>
               </w:r>
@@ -12147,116 +12147,224 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00539649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'action syndicale face à la pauvreté laborieuse, analyse des représentations et des dispositifs d'action sociale dans l'entreprise [Rapport de recherche]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Béroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Brugnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenola Le Naour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Porte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les travaux de l'Observatoire national de la pauvreté et de l'exclusion sociale : rapport 2007-2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Documentation française, pp.195-249, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00539650v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La décennie des 'victoires défaites' (1995-2007) ou les effets du découplage entre mobilisations sociales et dynamiques syndicales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Béroud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Geay, Bertrand;Willemez, Laurent;. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour une gauche de gauche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éd. du Croquant, pp.19-34, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00358968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelle donne ? Regain et transformation des conflits au travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Béroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12315,73 +12423,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les relations sociales en entreprise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions La Découverte, pp.223 - 255, 2008, 9782707156563</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03185164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une nouvelle donne ? Regain et transformation des conflits du travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Béroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12427,165 +12535,57 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Amossé, Thomas; Bloch-London, Catherine; Wolff, Loup. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les relations sociales en entreprise : un portrait à partir des enquêtes : "Relations professionnelles et négociations d'entreprise" [REPONSE 1992-1993, 1998-1999 et 2004-2005]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, la Découverte, pp.223-255, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00372363v1</w:t>
-              </w:r>
-[...106 lines deleted...]
-                <w:t xml:space="preserve">halshs-00539650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association ou syndicat ? Le syndicalisme des retraités face au principe associatif</w:t>
               </w:r>
@@ -14361,250 +14361,250 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00830449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'Union syndicale Solidaires : une organisation au miroir de ses militants : profils, pratiques, valeurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Béroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Desage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Laboratoire Triangle, Université Lyon 2. 2011, 167 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00585462v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La loi du 20 août 2008 et ses implications sur les pratiques syndicales en entreprise : sociologie des appropriations pratiques d'un nouveau dispositif juridique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Béroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karel Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marnix Dressen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïlys Gantois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marnix Dressen</w:t>
-[...54 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-00609506v1</w:t>
-              </w:r>
-[...103 lines deleted...]
-                <w:t xml:space="preserve">hal-00585462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flexibilité et action collective : salariés précaires et représentation syndicale</w:t>
               </w:r>
@@ -14798,51 +14798,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1873A7A1"/>
+    <w:nsid w:val="548BF919"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15029,51 +15029,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-beroud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5271-3502" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/057460132" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://triangle.ens-lyon.fr/spip.php?article195" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03901499v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie B&#233;roud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dufresne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Gobin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Zune" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03190354v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Thibault" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02934178v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Boito" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bouffartigue" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Galvao" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02420563v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lyane Bressol" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me P&#233;lisse" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pigenet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01794332v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=* Sombrero (collectif)" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fillieule" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Masclet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sommier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01719331v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif de La Grande C&#244;te" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alfandari" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fleury" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01860601v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Giraud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Yon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377170v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Eckert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Merklen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00661215v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Gobille" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellali Hajjat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Zancarini-Fournel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00424499v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03162128v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Denis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Desage" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00358976v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174937v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00323862v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Lefevre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Beroud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419820v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania R&#233;gin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03398398v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Mouriaux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Larose" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571113v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vakaloulis" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571065v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238641v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03593642v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hamelin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itti.2144" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02420567v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dupuy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Kahmann" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01997796v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Guillas-Cavan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vincent" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00833137v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dompnier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00784943v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Le Crom" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00628413v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Garibay" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419818v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.6933" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094238v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saphia Doumenc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13uo4" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05120390v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lp.422.0092" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05450463v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Louis" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692679v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04339571v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/26667185-bja10047" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04430796v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Nizzoli" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04491062v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04222032v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03819862v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gourgues" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04045441v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03274404v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.28523" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03348391v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03441869v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne-Y. Meynaud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nrp.032.0111" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02875931v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02878412v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Casse" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pueyo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal B&#233;guin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021103v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pro.378.0034" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02308994v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdli.099.0003" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410883v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.049.0065" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02271388v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02364523v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdli.099.0091" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02128205v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/neg.031.0139" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410888v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Lef&#232;vre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/ttr.40.2.235" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03781377v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/neg.031.0083" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151949v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.082.0007" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01794818v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1024258918765589" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02200342v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01984561v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Duch&#234;ne" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdli.094.0091" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01623469v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Boivin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327690v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02242001v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01278319v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169089v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1031486ar" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01278317v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Pernot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01110984v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/idee.178.0007" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060109v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01087032v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.065.0027" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060117v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060099v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832723v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.005.0005" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00859524v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879439v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.030.0111" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00923244v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5209/rev_CRLA.2013.v31.n2.43226" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02199739v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783289v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783284v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783273v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guillaume" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00684761v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09639489.2012.665576" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00596828v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.235.0137" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497281v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551632v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.19871" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384769v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.591.0097" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522720v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sopr.019.0039" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384770v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.085.0127" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00539704v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265200v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01187486v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265201v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.867" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00154337v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03572622v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Carlier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00172522v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00188710v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138307v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Ubbiali" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419816v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.7743" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192654v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419815v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mat.2003.402454" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419813v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.024.0039" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226786v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05280529v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05337345v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/les-metamorphoses-de-la-politisation" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936582v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05219583v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14hky" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04694022v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lecavalierbleu.com/livre/idees-recues-gilets-jaunes/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcb.reung.2024.01.0094" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04694023v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcb.reung.2024.01.0052" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588109v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04209208v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sanson" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-croquant.org/dynamiques-socio-economiques/917-un-compromis-salarial-en-crise-que-reste-t-il-a-negocier-dans-les-entreprises-.html" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04339431v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03593641v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03901232v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pul/48271" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pul.48271" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03759896v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03341721v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsamsterdam.fr/le-nouveau-monde/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510498v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/sciences-politiques-et-sociologie/le-social-et-le-politique/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02934179v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748588v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyane Bressol" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arbre-bleu-editions.com/la-cgt-(1975-1995).html" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093355v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02420570v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410890v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/manuel-indocile-de-sciences-sociales--9782348045691-page-507.htm" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02869021v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Raggi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01997818v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01890497v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01997812v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01719320v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Porhel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01938355v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01683698v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941821v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Johsua" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01719321v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546974v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-France Taiclet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223209v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181509v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181615v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02551814v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830936v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03507885v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832735v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03275412v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00676428v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783268v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00656039v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Porte" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00661634v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00631742v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00539621v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brugnot" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vila" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00539649v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00358968v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03185164v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00372363v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00539650v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Le Naour" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00195763v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00372366v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00195764v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00372370v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138346v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138344v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138345v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419817v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419814v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419819v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05102597v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Martucci" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Porchy-Simon" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238650v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Lyddon" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kuhlmann" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Corteel" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327712v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04541242v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lerais" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04862618v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berthet" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mercier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Maljean-Dubois" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Boussard" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03358079v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Signoretto" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03796681v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Giraudet" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Nicod" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gilles" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Debord" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01860608v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chartier" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830449v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lys Gantois" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00609506v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marnix Dressen" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585462v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01187377v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dufour" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelheid Hege" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-beroud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5271-3502" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/057460132" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://triangle.ens-lyon.fr/spip.php?article195" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03901499v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie B&#233;roud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dufresne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Gobin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Zune" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03190354v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Thibault" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02934178v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Boito" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bouffartigue" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Galvao" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02420563v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lyane Bressol" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me P&#233;lisse" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pigenet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01794332v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=* Sombrero (collectif)" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fillieule" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Masclet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sommier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01719331v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif de La Grande C&#244;te" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alfandari" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fleury" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01860601v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Giraud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Yon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377170v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Eckert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Merklen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00661215v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Gobille" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellali Hajjat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Zancarini-Fournel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00424499v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03162128v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Denis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Desage" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00358976v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174937v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00323862v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Lefevre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Beroud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419820v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania R&#233;gin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03398398v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Mouriaux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Larose" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571113v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vakaloulis" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571065v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238641v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03593642v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hamelin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itti.2144" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02420567v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dupuy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Kahmann" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01997796v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Guillas-Cavan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vincent" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00833137v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dompnier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00784943v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Le Crom" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00628413v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Garibay" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419818v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.6933" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094238v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saphia Doumenc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13uo4" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05120390v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lp.422.0092" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05450463v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Louis" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692679v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04339571v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/26667185-bja10047" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04430796v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Nizzoli" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04491062v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04222032v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04045441v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03819862v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gourgues" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03274404v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.28523" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03348391v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03441869v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne-Y. Meynaud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nrp.032.0111" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02878412v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Casse" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pueyo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal B&#233;guin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02875931v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021103v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pro.378.0034" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410888v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Lef&#232;vre" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/ttr.40.2.235" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02308994v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdli.099.0003" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410883v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.049.0065" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02271388v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02364523v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdli.099.0091" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02128205v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/neg.031.0139" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03781377v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/neg.031.0083" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151949v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.082.0007" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01794818v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1024258918765589" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02200342v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01984561v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Duch&#234;ne" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdli.094.0091" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01623469v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Boivin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327690v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02242001v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01278319v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169089v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1031486ar" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01278317v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Pernot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01110984v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/idee.178.0007" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060109v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01087032v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.065.0027" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060117v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060099v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879439v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.030.0111" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832723v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.005.0005" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00859524v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00923244v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5209/rev_CRLA.2013.v31.n2.43226" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783289v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02199739v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783284v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783273v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guillaume" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00684761v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09639489.2012.665576" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00596828v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.235.0137" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497281v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551632v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.19871" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384769v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.591.0097" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522720v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sopr.019.0039" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384770v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.085.0127" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00539704v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265200v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01187486v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265201v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.867" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00154337v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03572622v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Carlier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00172522v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00188710v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138307v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Ubbiali" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192654v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419816v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.7743" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419815v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mat.2003.402454" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419813v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.024.0039" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226786v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05280529v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05337345v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/les-metamorphoses-de-la-politisation" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936582v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05219583v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14hky" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04694023v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lecavalierbleu.com/livre/idees-recues-gilets-jaunes/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcb.reung.2024.01.0052" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04694022v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcb.reung.2024.01.0094" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588109v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04209208v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sanson" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-croquant.org/dynamiques-socio-economiques/917-un-compromis-salarial-en-crise-que-reste-t-il-a-negocier-dans-les-entreprises-.html" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04339431v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03901232v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pul/48271" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pul.48271" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03593641v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03759896v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03341721v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsamsterdam.fr/le-nouveau-monde/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510498v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/sciences-politiques-et-sociologie/le-social-et-le-politique/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02934179v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748588v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyane Bressol" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arbre-bleu-editions.com/la-cgt-(1975-1995).html" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093355v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02420570v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410890v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/manuel-indocile-de-sciences-sociales--9782348045691-page-507.htm" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02869021v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Raggi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01683698v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01997818v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01890497v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01997812v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01719320v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Porhel" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01938355v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01719321v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941821v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Johsua" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546974v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-France Taiclet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223209v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181509v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181615v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02551814v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832735v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830936v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03507885v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03275412v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00676428v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783268v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00656039v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Porte" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00661634v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00631742v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00539621v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brugnot" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vila" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00539649v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00539650v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Le Naour" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00358968v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03185164v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00372363v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00195763v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00372366v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00195764v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00372370v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138346v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138344v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138345v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419817v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419814v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419819v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05102597v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Martucci" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Porchy-Simon" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238650v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Lyddon" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kuhlmann" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Corteel" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327712v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04541242v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lerais" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04862618v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berthet" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mercier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Maljean-Dubois" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Boussard" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03358079v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Signoretto" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03796681v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Giraudet" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Nicod" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gilles" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Debord" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01860608v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chartier" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830449v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lys Gantois" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585462v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00609506v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marnix Dressen" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01187377v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dufour" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelheid Hege" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>