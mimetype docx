--- v0 (2026-03-19)
+++ v1 (2026-04-09)
@@ -1823,152 +1823,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02600988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occurrence of selected micropollutants in treated wastewater and removal with optimised tertiary treatments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Devenir des micropolluants dans les traitements tertiaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Choubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Besnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Budzinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Miege</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Martin Ruel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Esperanza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th IWA Specialist Conference on Assessment and Control of Micropollutants/Hazardous Substances in Water (IWA Micropol Ecohazard)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Zurich, Switzerland. 3 p</w:t>
+              <w:t xml:space="preserve">Séminaire de transfert</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Talence, France. pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01387103v1</w:t>
+                <w:t xml:space="preserve">hal-02599156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devenir des micropolluants adsorbables à travers les procédés de séchage et de compostage des boues de stations d’épuration</w:t>
               </w:r>
@@ -2073,152 +2073,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02598593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Devenir des micropolluants dans les traitements tertiaires</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Occurrence of selected micropollutants in treated wastewater and removal with optimised tertiary treatments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Besnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Martin Ruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Baig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Heiniger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Esperanza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de transfert</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Talence, France. pp.15</w:t>
+              <w:t xml:space="preserve">8th IWA Specialist Conference on Assessment and Control of Micropollutants/Hazardous Substances in Water (IWA Micropol Ecohazard)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Zurich, Switzerland. 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02599156v1</w:t>
+                <w:t xml:space="preserve">hal-01387103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abattement des micropolluants par les stations d’épuration : zoom sur le projet ARMISTIQ</w:t>
               </w:r>
@@ -2698,426 +2698,426 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02604509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the efficiency of wastewater advanced treatments and sludge treatments through chemical analysis of 168 selected compounds and non-target analysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Guillon</w:t>
+                <w:t xml:space="preserve">Evaluation of advanced oxidation processes for the reduction of refractory micropollutants in treated wastewater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Besnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Martin Ruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Baig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Heiniger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Esperanza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NORMAN Workshop (Occurrence, fate and effects of emerging pollutants in the environment - chemical analysis and toxicological assessment)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Amsterdam, Netherlands. pp.19</w:t>
+              <w:t xml:space="preserve">IO3A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Toulouse, France. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02597795v1</w:t>
+                <w:t xml:space="preserve">hal-02604508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of tertiary treatments for the reduction of refractory micropollutants in wastewater</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Esperanza</w:t>
+                <w:t xml:space="preserve">ECHIBIOTEB : Outils innovants d'Echantillonnage, d'analyses CHImiques et BIOlogiques pour le suivi de Traitements avancés des Eaux usées et des Boues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Miege</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.J. Capdeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Serveto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Budzinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bruchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Singapore International Water Week (SIWW 2012): "Water Solutions for Liveable and Sustainable Cities"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Singapour, Singapore. 3 p</w:t>
+              <w:t xml:space="preserve">Journées ANR Ecotechnologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Montpellier, France. pp.25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01379454v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02598193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ECHIBIOTEB : Outils innovants d'Echantillonnage, d'analyses CHImiques et BIOlogiques pour le suivi de Traitements avancés des Eaux usées et des Boues</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation of the efficiency of wastewater advanced treatments and sludge treatments through chemical analysis of 168 selected compounds and non-target analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.J. Capdeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Serveto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Budzinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bruchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées ANR Ecotechnologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Montpellier, France. pp.25</w:t>
+              <w:t xml:space="preserve">NORMAN Workshop (Occurrence, fate and effects of emerging pollutants in the environment - chemical analysis and toxicological assessment)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Amsterdam, Netherlands. pp.19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02598193v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02597795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of advanced oxidation processes for the reduction of refractory micropollutants in treated wastewater</w:t>
+                <w:t xml:space="preserve">Evaluation of tertiary treatments for the reduction of refractory micropollutants in wastewater</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Besnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Martin Ruel</w:t>
@@ -3152,73 +3152,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Esperanza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IO3A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Toulouse, France. pp.2</w:t>
+              <w:t xml:space="preserve">Singapore International Water Week (SIWW 2012): "Water Solutions for Liveable and Sustainable Cities"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Singapour, Singapore. 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02604508v1</w:t>
+                <w:t xml:space="preserve">hal-01379454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduction of refractory micropollutants in treated wastewater by advanced tertiary treatments</w:t>
               </w:r>
@@ -5180,51 +5180,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601264v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Besnault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martin Ruel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baig" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Heiniger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Esperanza" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601268v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Choubert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Miege" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Noyon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201503084" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813680v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Molle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Esser" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morlay" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wpt.2011.046" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774358v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Besnault" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bouhier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Pastel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Prost-Boucle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lombard-Latune" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772633v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Boucher" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781409v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Mertz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Choubert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781499v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Seranne" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Le Bouder" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774336v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772517v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068003v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Budzinski" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599938v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tahar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600987v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600270v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Capdeville" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Serveto" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bruchet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ait Aissa" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600988v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Penru" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387103v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598593v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599156v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600421v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Coquery" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599155v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598612v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604509v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597795v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guillon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379454v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598193v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604508v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604510v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594893v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Morlay" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600272v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bados" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roussel Galle" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598595v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600985v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596833v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jacquet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Geffard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602361v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04774292v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice-Rose Thomas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Aza&#239;s" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04521982v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458954v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756860v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Aires" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Ayoub" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bost" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458942v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04874942v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Vidal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Harmand" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rapaport" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600984v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Le M&#233;nach" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599339v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Harouiya" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Prost Boucle" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601264v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Besnault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martin Ruel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baig" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Heiniger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Esperanza" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601268v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Choubert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Miege" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Noyon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201503084" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813680v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Molle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Esser" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morlay" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wpt.2011.046" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774358v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Besnault" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bouhier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Pastel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Prost-Boucle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lombard-Latune" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772633v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Boucher" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781409v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Mertz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Choubert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781499v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Seranne" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Le Bouder" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774336v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772517v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068003v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Budzinski" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599938v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tahar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600987v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600270v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Capdeville" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Serveto" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bruchet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ait Aissa" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600988v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Penru" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599156v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598593v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387103v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600421v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Coquery" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599155v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598612v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604509v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604508v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598193v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597795v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guillon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379454v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604510v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594893v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Morlay" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600272v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bados" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roussel Galle" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598595v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600985v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596833v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jacquet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Geffard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602361v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04774292v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice-Rose Thomas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Aza&#239;s" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04521982v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458954v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756860v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Aires" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Ayoub" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bost" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458942v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04874942v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Vidal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Harmand" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rapaport" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600984v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Le M&#233;nach" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599339v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Harouiya" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Prost Boucle" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>