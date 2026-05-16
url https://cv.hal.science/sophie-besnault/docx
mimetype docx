--- v1 (2026-04-09)
+++ v2 (2026-05-16)
@@ -2698,426 +2698,426 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02604509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of advanced oxidation processes for the reduction of refractory micropollutants in treated wastewater</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Esperanza</w:t>
+                <w:t xml:space="preserve">Evaluation of the efficiency of wastewater advanced treatments and sludge treatments through chemical analysis of 168 selected compounds and non-target analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.J. Capdeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Serveto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Budzinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bruchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IO3A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Toulouse, France. pp.2</w:t>
+              <w:t xml:space="preserve">NORMAN Workshop (Occurrence, fate and effects of emerging pollutants in the environment - chemical analysis and toxicological assessment)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Amsterdam, Netherlands. pp.19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02604508v1</w:t>
+                <w:t xml:space="preserve">hal-02597795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ECHIBIOTEB : Outils innovants d'Echantillonnage, d'analyses CHImiques et BIOlogiques pour le suivi de Traitements avancés des Eaux usées et des Boues</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Bruchet</w:t>
+                <w:t xml:space="preserve">Evaluation of tertiary treatments for the reduction of refractory micropollutants in wastewater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Besnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Martin Ruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Baig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Heiniger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Esperanza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées ANR Ecotechnologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Montpellier, France. pp.25</w:t>
+              <w:t xml:space="preserve">Singapore International Water Week (SIWW 2012): "Water Solutions for Liveable and Sustainable Cities"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Singapour, Singapore. 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02598193v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01379454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the efficiency of wastewater advanced treatments and sludge treatments through chemical analysis of 168 selected compounds and non-target analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ECHIBIOTEB : Outils innovants d'Echantillonnage, d'analyses CHImiques et BIOlogiques pour le suivi de Traitements avancés des Eaux usées et des Boues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Miege</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.J. Capdeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Serveto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Budzinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bruchet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NORMAN Workshop (Occurrence, fate and effects of emerging pollutants in the environment - chemical analysis and toxicological assessment)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Amsterdam, Netherlands. pp.19</w:t>
+              <w:t xml:space="preserve">Journées ANR Ecotechnologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Montpellier, France. pp.25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02597795v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02598193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of tertiary treatments for the reduction of refractory micropollutants in wastewater</w:t>
+                <w:t xml:space="preserve">Evaluation of advanced oxidation processes for the reduction of refractory micropollutants in treated wastewater</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Besnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Martin Ruel</w:t>
@@ -3152,73 +3152,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Esperanza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Singapore International Water Week (SIWW 2012): "Water Solutions for Liveable and Sustainable Cities"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Singapour, Singapore. 3 p</w:t>
+              <w:t xml:space="preserve">IO3A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Toulouse, France. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01379454v1</w:t>
+                <w:t xml:space="preserve">hal-02604508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduction of refractory micropollutants in treated wastewater by advanced tertiary treatments</w:t>
               </w:r>
@@ -5180,51 +5180,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601264v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Besnault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martin Ruel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baig" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Heiniger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Esperanza" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601268v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Choubert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Miege" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Noyon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201503084" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813680v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Molle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Esser" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morlay" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wpt.2011.046" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774358v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Besnault" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bouhier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Pastel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Prost-Boucle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lombard-Latune" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772633v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Boucher" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781409v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Mertz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Choubert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781499v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Seranne" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Le Bouder" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774336v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772517v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068003v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Budzinski" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599938v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tahar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600987v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600270v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Capdeville" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Serveto" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bruchet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ait Aissa" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600988v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Penru" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599156v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598593v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387103v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600421v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Coquery" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599155v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598612v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604509v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604508v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598193v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597795v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guillon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379454v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604510v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594893v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Morlay" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600272v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bados" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roussel Galle" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598595v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600985v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596833v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jacquet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Geffard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602361v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04774292v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice-Rose Thomas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Aza&#239;s" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04521982v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458954v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756860v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Aires" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Ayoub" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bost" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458942v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04874942v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Vidal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Harmand" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rapaport" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600984v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Le M&#233;nach" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599339v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Harouiya" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Prost Boucle" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601264v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Besnault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martin Ruel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baig" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Heiniger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Esperanza" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601268v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Choubert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Miege" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Noyon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201503084" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813680v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Molle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Esser" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morlay" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wpt.2011.046" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774358v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Besnault" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bouhier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Pastel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Prost-Boucle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lombard-Latune" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772633v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Boucher" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781409v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Mertz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Choubert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781499v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Seranne" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Le Bouder" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774336v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772517v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068003v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Budzinski" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599938v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tahar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600987v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600270v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Capdeville" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Serveto" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bruchet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ait Aissa" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600988v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Penru" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599156v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598593v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387103v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600421v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Coquery" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599155v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598612v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604509v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597795v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guillon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379454v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598193v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604508v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604510v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594893v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Morlay" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600272v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bados" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roussel Galle" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598595v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600985v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596833v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jacquet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Geffard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602361v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04774292v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice-Rose Thomas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Aza&#239;s" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04521982v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458954v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756860v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Aires" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Ayoub" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bost" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458942v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04874942v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Vidal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Harmand" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rapaport" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600984v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Le M&#233;nach" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599339v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Harouiya" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Prost Boucle" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>