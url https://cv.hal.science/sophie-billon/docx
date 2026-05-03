--- v0 (2026-03-30)
+++ v1 (2026-05-03)
@@ -1083,661 +1083,704 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04392796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative imaging of $^{226}$Ra ultratrace distribution using digital autoradiography: Case of doped celestines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of phosphor screen autoradiography and micro-pattern gas detector based autoradiography for the porosity of altered rocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Delayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Sammaljärvi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Muuri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Sardini</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean Claude Parneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jenvrad.2020.106211⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.9455. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-65791-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03003965v1</w:t>
+                <w:t xml:space="preserve">hal-04122460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of phosphor screen autoradiography and micro-pattern gas detector based autoradiography for the porosity of altered rocks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Delayre</w:t>
+                <w:t xml:space="preserve">Quantitative imaging of $^{226}$Ra ultratrace distribution using digital autoradiography: Case of doped celestines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Sardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Sammaljärvi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Billon</w:t>
+                <w:t xml:space="preserve">Axel Angileri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Beaucaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Muuri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paul Sardini</w:t>
+                <w:t xml:space="preserve">Jean Claude Parneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (1), pp.9455. </w:t>
+              <w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 217, pp.106211. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-65791-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvrad.2020.106211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04122460v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03003965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determining Crack Aperture Distribution in Rocks Using the 14 C‐PMMA Autoradiographic Method: Experiments and Simulations</w:t>
+                <w:t xml:space="preserve">Electronic autoradiography of 133Ba particle emissions; diffusion profiles in granitic rocks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Bonnet</w:t>
+                <w:t xml:space="preserve">Eveliina Muuri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Sardini</w:t>
+                <w:t xml:space="preserve">Tatiana Sorokina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Donnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Billon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J. Kuva</w:t>
+                <w:t xml:space="preserve">Kerttuli Helariutta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2019JB018241⟩</w:t>
+              <w:t xml:space="preserve">Applied Radiation and Isotopes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 149, pp.108-113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apradiso.2019.04.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03194376v1</w:t>
+                <w:t xml:space="preserve">hal-04932986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagenetic and hydrothermal history of the host rock of the Imouraren uranium deposit (Tchirezrine 2 Formation - Tim Mersoï Basin, Niger)</w:t>
+                <w:t xml:space="preserve">From Bq cm$^{−3}$ to Bq cm$^{−2}$ (and conversely)—part 1: a useful conversion for autoradiography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patricia Patrier</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Sardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Fichet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of African Earth Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2019.103637⟩</w:t>
+              <w:t xml:space="preserve">Journal of Radioanalytical and Nuclear Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 320 (3), pp.643-654. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10967-019-06521-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04932991v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04122520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Bq cm−3 to Bq cm−2 (and conversely)—part 2: useful dataset to apply the conversion to decommissioning operations</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Determining Crack Aperture Distribution in Rocks Using the 14 C‐PMMA Autoradiographic Method: Experiments and Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Sardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Siitari‐kauppi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kuva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Radioanalytical and Nuclear Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10967-019-06540-7⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 125 (1), pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2019JB018241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04952214v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03194376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Bq cm$^{−3}$ to Bq cm$^{−2}$ (and conversely)—part 1: a useful conversion for autoradiography</w:t>
+                <w:t xml:space="preserve">From Bq cm−3 to Bq cm−2 (and conversely)—part 2: useful dataset to apply the conversion to decommissioning operations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Sardini</w:t>
@@ -1759,212 +1802,169 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fichet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Radioanalytical and Nuclear Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 320 (3), pp.643-654. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10967-019-06521-w⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 320 (3), pp.699-709. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10967-019-06540-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04122520v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04952214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic autoradiography of 133Ba particle emissions; diffusion profiles in granitic rocks</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diagenetic and hydrothermal history of the host rock of the Imouraren uranium deposit (Tchirezrine 2 Formation - Tim Mersoï Basin, Niger)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kerttuli Helariutta</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patricia Patrier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Radiation and Isotopes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 149, pp.108-113. </w:t>
+              <w:t xml:space="preserve">Journal of African Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 160, pp.103637. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apradiso.2019.04.026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2019.103637⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04932986v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04932991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chlorite and chloritization processes through mixed-layer mineral series in low-temperature geological systems – a review</w:t>
               </w:r>
@@ -2097,51 +2097,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occurrence of tosudite in the Guezouman, Tarat and Tchirezrine 2 formations, hosts of uranium deposits in Niger (Tim Mersoï basin)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Patrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Beaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2534,277 +2534,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04935821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of an analcime-rich rock under acidic sulfates conditions</w:t>
+                <w:t xml:space="preserve">Role of content and crystal chemistry of analcime on cation exchange capacities of analcime rich rocks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Parrotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Chedozeau</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Dazas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Savoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Descostes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20e colloque annuel du Groupe français des argiles (GFA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe français des argiles (GFA), Jun 2023, Mulhouse, France</w:t>
+              <w:t xml:space="preserve">Euroclay2023: International Conference of European Clay groups Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Bari (Italy), Italy. pp.229</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04935824v1</w:t>
+                <w:t xml:space="preserve">hal-04933154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of content and crystal chemistry of analcime on cation exchange capacities of analcime rich rocks</w:t>
+                <w:t xml:space="preserve">Stability of an analcime-rich rock under acidic sulfates conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Parrotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">S. Savoye</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Tertre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Sardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Chedozeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Descostes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euroclay2023: International Conference of European Clay groups Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Bari (Italy), Italy. pp.229</w:t>
+              <w:t xml:space="preserve">20e colloque annuel du Groupe français des argiles (GFA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe français des argiles (GFA), Jun 2023, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04933154v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04935824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationship between cation exchange capacities and petrography of analcime rich rocks considered for solute confinement</w:t>
               </w:r>
@@ -3183,51 +3183,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Sardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Angileri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Beaucaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3276,433 +3276,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04933210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MAUD Project - development of a new portable detector for alpha and beta surface contamination imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Leblond</w:t>
+                <w:t xml:space="preserve">Comparison of 3 radio-imagers (Cyclone™/Beaver™/BetaIMAGER DFINE™) to characterize radioactive emissions of 3H, 14C and natural Uranium samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Sardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Fichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">P. Sardini</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laumonier Rémi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DEM 2018 - Dismantling Challenges: Industrial Reality, Prospects and Feedback Experience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, French Nuclear Energy Society (SFEN), Oct 2018, Avignon, France</w:t>
+              <w:t xml:space="preserve">18th Radiochemical Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Mariánské Lázně, Czech Republic. pp.150</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02415476v1</w:t>
+                <w:t xml:space="preserve">hal-04933261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MAUD Project - Characterization by Autoradiography Tech-nique of facilities under dismantlement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MAUD Project - development of a new portable detector for alpha and beta surface contamination imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Fichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Laumonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sardini</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Billon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DEM 2018 - Dismantling Challenges: Industrial Reality, Prospects and Feedback Experience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2018, Avignon, France</w:t>
+              <w:t xml:space="preserve">, French Nuclear Energy Society (SFEN), Oct 2018, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02415505v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02415476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of 3 radio-imagers (Cyclone™/Beaver™/BetaIMAGER DFINE™) to characterize radioactive emissions of 3H, 14C and natural Uranium samples</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MAUD Project - Characterization by Autoradiography Tech-nique of facilities under dismantlement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Fichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laumonier Rémi</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Laumonier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Sardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Billon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Radiochemical Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Mariánské Lázně, Czech Republic. pp.150</w:t>
+              <w:t xml:space="preserve">DEM 2018 - Dismantling Challenges: Industrial Reality, Prospects and Feedback Experience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04933261v1</w:t>
+                <w:t xml:space="preserve">hal-02415505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occurrence of tosudite in Guezouman, Tarat and Tchirezrine 2 formations, hosts of uranium deposits in Niger (Tim Mersoï basin)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Patrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Beaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3779,51 +3779,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A petrographic study of the Tchirezrine 2 formation hosting the U deposit of Imouraren (Niger)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Patrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Reyx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3874,51 +3874,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occurrence of Tosudite in Uranium deposit of the Arlit area (Niger)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Patrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Beaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3995,51 +3995,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude pétrographique des résidus de traitement : compréhension des interactions entre le minerai et la solution, lors du traitement pour récupération d’uranium.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Patrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Bélières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4090,51 +4090,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution spatiale des paragenèses argileuses dans le gisement d’Imouraren (Niger)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Patrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Beaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4709,51 +4709,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minéraux argileux dans le secteur d’Imouraren (Bassin de Tim Mersoï, Niger) ; implications sur la genèse du gisement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Patrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Beaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5136,51 +5136,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443232v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Parrotin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tertre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Billon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Pr&#234;t" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lefevre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2025.123203" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451306v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lefeuvre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Descostes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Donnard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Duval" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2024.107392" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04510324v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Dazas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Chedozeau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Savoye" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.171615" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392778v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sardini" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine G&#233;rard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Beaucaire" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2023.107368" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425335v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Reymond" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Besan&#231;on" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Leermakers" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2023.139497" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03939255v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Leblond" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fichet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laumonier R&#233;mi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10967-021-08172-2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392796v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2022.166807" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003965v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Angileri" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Parneix" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2020.106211" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122460v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delayre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sammalj&#228;rvi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Muuri" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-65791-7" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194376v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bonnet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sardini" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Billon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Siitari&#8208;kauppi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kuva" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JB018241" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932991v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Patrier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2019.103637" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952214v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10967-019-06540-7" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122520v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10967-019-06521-w" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932986v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eveliina Muuri" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Sorokina" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerttuli Helariutta" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apradiso.2019.04.026" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933025v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Beaufort" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rigault" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Billault" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Inoue" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/claymin.2015.050.4.06" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935814v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Wattinne-Morice" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/claymin.2016.051.4.07" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935817v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vieillard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2015-4925" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933374v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935821v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935824v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933154v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Savoye" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933382v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933178v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21175/rad.spr.abstr.book.2022.26.9" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933195v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fichet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933210v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415476v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leblond" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Laumonier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415505v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933261v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952298v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Wattinne" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933265v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Reyx" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933288v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933395v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel B&#233;li&#232;res" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933402v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933405v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933129v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933249v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Laumonier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933390v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Hamilton" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933398v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Feybesse" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406641v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamilton Word" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443232v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Parrotin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tertre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Billon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Pr&#234;t" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lefevre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2025.123203" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451306v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lefeuvre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Descostes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Donnard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Duval" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2024.107392" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04510324v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Dazas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Chedozeau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Savoye" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.171615" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392778v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sardini" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine G&#233;rard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Beaucaire" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2023.107368" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425335v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Reymond" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Besan&#231;on" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Leermakers" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2023.139497" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03939255v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Leblond" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fichet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laumonier R&#233;mi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10967-021-08172-2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392796v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2022.166807" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122460v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delayre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sammalj&#228;rvi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Muuri" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-65791-7" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003965v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Angileri" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Parneix" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2020.106211" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932986v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eveliina Muuri" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Sorokina" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerttuli Helariutta" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apradiso.2019.04.026" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122520v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10967-019-06521-w" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194376v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bonnet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sardini" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Billon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Siitari&#8208;kauppi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kuva" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JB018241" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952214v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10967-019-06540-7" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932991v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Patrier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2019.103637" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933025v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Beaufort" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rigault" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Billault" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Inoue" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/claymin.2015.050.4.06" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935814v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Wattinne-Morice" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/claymin.2016.051.4.07" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935817v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vieillard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2015-4925" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933374v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935821v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933154v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Savoye" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935824v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933382v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933178v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21175/rad.spr.abstr.book.2022.26.9" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933195v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fichet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933210v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933261v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415476v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leblond" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Laumonier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415505v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952298v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Wattinne" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933265v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Reyx" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933288v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933395v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel B&#233;li&#232;res" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933402v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933405v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933129v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933249v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Laumonier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933390v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Hamilton" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933398v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Feybesse" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406641v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamilton Word" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>