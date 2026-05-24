--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -1083,704 +1083,661 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04392796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of phosphor screen autoradiography and micro-pattern gas detector based autoradiography for the porosity of altered rocks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantitative imaging of $^{226}$Ra ultratrace distribution using digital autoradiography: Case of doped celestines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Sardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Delayre</w:t>
+                <w:t xml:space="preserve">Axel Angileri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Beaucaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Sammaljärvi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Paul Sardini</w:t>
+                <w:t xml:space="preserve">Jean Claude Parneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-65791-7⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 217, pp.106211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvrad.2020.106211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04122460v1</w:t>
+                <w:t xml:space="preserve">hal-03003965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative imaging of $^{226}$Ra ultratrace distribution using digital autoradiography: Case of doped celestines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of phosphor screen autoradiography and micro-pattern gas detector based autoradiography for the porosity of altered rocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Delayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Sammaljärvi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Muuri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Sardini</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean Claude Parneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 217, pp.106211. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.9455. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jenvrad.2020.106211⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-65791-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03003965v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04122460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic autoradiography of 133Ba particle emissions; diffusion profiles in granitic rocks</w:t>
+                <w:t xml:space="preserve">Determining Crack Aperture Distribution in Rocks Using the 14 C‐PMMA Autoradiographic Method: Experiments and Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eveliina Muuri</w:t>
+                <w:t xml:space="preserve">Marine Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatiana Sorokina</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sophie Billon</w:t>
+                <w:t xml:space="preserve">P. Sardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kerttuli Helariutta</w:t>
+                <w:t xml:space="preserve">S. Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Siitari‐kauppi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kuva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Radiation and Isotopes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apradiso.2019.04.026⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 125 (1), pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2019JB018241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04932986v1</w:t>
+                <w:t xml:space="preserve">hal-03194376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Bq cm$^{−3}$ to Bq cm$^{−2}$ (and conversely)—part 1: a useful conversion for autoradiography</w:t>
+                <w:t xml:space="preserve">Diagenetic and hydrothermal history of the host rock of the Imouraren uranium deposit (Tchirezrine 2 Formation - Tim Mersoï Basin, Niger)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pascal Fichet</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Patrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Radioanalytical and Nuclear Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10967-019-06521-w⟩</w:t>
+              <w:t xml:space="preserve">Journal of African Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 160, pp.103637. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2019.103637⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04122520v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04932991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determining Crack Aperture Distribution in Rocks Using the 14 C‐PMMA Autoradiographic Method: Experiments and Simulations</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From Bq cm−3 to Bq cm−2 (and conversely)—part 2: useful dataset to apply the conversion to decommissioning operations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Sardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Fichet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2019JB018241⟩</w:t>
+              <w:t xml:space="preserve">Journal of Radioanalytical and Nuclear Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 320 (3), pp.699-709. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10967-019-06540-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03194376v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04952214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Bq cm−3 to Bq cm−2 (and conversely)—part 2: useful dataset to apply the conversion to decommissioning operations</w:t>
+                <w:t xml:space="preserve">From Bq cm$^{−3}$ to Bq cm$^{−2}$ (and conversely)—part 1: a useful conversion for autoradiography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Sardini</w:t>
@@ -1802,169 +1759,212 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fichet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Radioanalytical and Nuclear Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 320 (3), pp.699-709. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10967-019-06540-7⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 320 (3), pp.643-654. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10967-019-06521-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04952214v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04122520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagenetic and hydrothermal history of the host rock of the Imouraren uranium deposit (Tchirezrine 2 Formation - Tim Mersoï Basin, Niger)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electronic autoradiography of 133Ba particle emissions; diffusion profiles in granitic rocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eveliina Muuri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Sorokina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Donnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Patrier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kerttuli Helariutta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of African Earth Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 160, pp.103637. </w:t>
+              <w:t xml:space="preserve">Applied Radiation and Isotopes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 149, pp.108-113. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2019.103637⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apradiso.2019.04.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04932991v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04932986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chlorite and chloritization processes through mixed-layer mineral series in low-temperature geological systems – a review</w:t>
               </w:r>
@@ -2097,51 +2097,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occurrence of tosudite in the Guezouman, Tarat and Tchirezrine 2 formations, hosts of uranium deposits in Niger (Tim Mersoï basin)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Patrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Beaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2534,277 +2534,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04935821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of content and crystal chemistry of analcime on cation exchange capacities of analcime rich rocks</w:t>
+                <w:t xml:space="preserve">Stability of an analcime-rich rock under acidic sulfates conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Parrotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">S. Savoye</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Tertre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Sardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Chedozeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Descostes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euroclay2023: International Conference of European Clay groups Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Bari (Italy), Italy. pp.229</w:t>
+              <w:t xml:space="preserve">20e colloque annuel du Groupe français des argiles (GFA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe français des argiles (GFA), Jun 2023, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04933154v1</w:t>
+                <w:t xml:space="preserve">hal-04935824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of an analcime-rich rock under acidic sulfates conditions</w:t>
+                <w:t xml:space="preserve">Role of content and crystal chemistry of analcime on cation exchange capacities of analcime rich rocks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Parrotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Chedozeau</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Dazas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Savoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Descostes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20e colloque annuel du Groupe français des argiles (GFA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe français des argiles (GFA), Jun 2023, Mulhouse, France</w:t>
+              <w:t xml:space="preserve">Euroclay2023: International Conference of European Clay groups Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Bari (Italy), Italy. pp.229</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04935824v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04933154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationship between cation exchange capacities and petrography of analcime rich rocks considered for solute confinement</w:t>
               </w:r>
@@ -3183,51 +3183,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Sardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Angileri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Beaucaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3276,688 +3276,688 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04933210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of 3 radio-imagers (Cyclone™/Beaver™/BetaIMAGER DFINE™) to characterize radioactive emissions of 3H, 14C and natural Uranium samples</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Leblond</w:t>
+                <w:t xml:space="preserve">MAUD Project - development of a new portable detector for alpha and beta surface contamination imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Fichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laumonier Rémi</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Laumonier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Sardini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Radiochemical Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Mariánské Lázně, Czech Republic. pp.150</w:t>
+              <w:t xml:space="preserve">DEM 2018 - Dismantling Challenges: Industrial Reality, Prospects and Feedback Experience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, French Nuclear Energy Society (SFEN), Oct 2018, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04933261v1</w:t>
+                <w:t xml:space="preserve">hal-02415476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MAUD Project - development of a new portable detector for alpha and beta surface contamination imaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MAUD Project - Characterization by Autoradiography Tech-nique of facilities under dismantlement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Fichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Leblond</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">R. Laumonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Sardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Billon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Sardini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DEM 2018 - Dismantling Challenges: Industrial Reality, Prospects and Feedback Experience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, French Nuclear Energy Society (SFEN), Oct 2018, Avignon, France</w:t>
+              <w:t xml:space="preserve">, Oct 2018, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02415476v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02415505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MAUD Project - Characterization by Autoradiography Tech-nique of facilities under dismantlement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of 3 radio-imagers (Cyclone™/Beaver™/BetaIMAGER DFINE™) to characterize radioactive emissions of 3H, 14C and natural Uranium samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Sardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Fichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">S. Billon</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laumonier Rémi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DEM 2018 - Dismantling Challenges: Industrial Reality, Prospects and Feedback Experience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Avignon, France</w:t>
+              <w:t xml:space="preserve">18th Radiochemical Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Mariánské Lázně, Czech Republic. pp.150</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02415505v1</w:t>
+                <w:t xml:space="preserve">hal-04933261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occurrence of tosudite in Guezouman, Tarat and Tchirezrine 2 formations, hosts of uranium deposits in Niger (Tim Mersoï basin)</w:t>
+                <w:t xml:space="preserve">A petrographic study of the Tchirezrine 2 formation hosting the U deposit of Imouraren (Niger)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Patrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélia Wattinne</w:t>
+                <w:t xml:space="preserve">Jean Reyx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quadrennial meeting of the European Clay Groups Association : Congress Euroclay 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The Clay Minerals Group of the Mineralogical Society of Great Britain and Ireland; The Clay Minerals Society (CMS), Jul 2015, Édimbourg, United Kingdom</w:t>
+              <w:t xml:space="preserve">13th SGA Biennial Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Nancy, France. pp.1773-1776</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04952298v1</w:t>
+                <w:t xml:space="preserve">hal-04933265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A petrographic study of the Tchirezrine 2 formation hosting the U deposit of Imouraren (Niger)</w:t>
+                <w:t xml:space="preserve">Occurrence of tosudite in Guezouman, Tarat and Tchirezrine 2 formations, hosts of uranium deposits in Niger (Tim Mersoï basin)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Patrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Beaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Sardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Reyx</w:t>
+                <w:t xml:space="preserve">Aurélia Wattinne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th SGA Biennial Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Nancy, France. pp.1773-1776</w:t>
+              <w:t xml:space="preserve">Quadrennial meeting of the European Clay Groups Association : Congress Euroclay 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Clay Minerals Group of the Mineralogical Society of Great Britain and Ireland; The Clay Minerals Society (CMS), Jul 2015, Édimbourg, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04933265v1</w:t>
+                <w:t xml:space="preserve">hal-04952298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occurrence of Tosudite in Uranium deposit of the Arlit area (Niger)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Patrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Beaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Sardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Wattinne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XV International Clay Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Rio de Jaineiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3995,51 +3995,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude pétrographique des résidus de traitement : compréhension des interactions entre le minerai et la solution, lors du traitement pour récupération d’uranium.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Patrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Bélières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4090,77 +4090,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution spatiale des paragenèses argileuses dans le gisement d’Imouraren (Niger)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Patrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Beaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Wattinne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nde réunion de la Société Géologique de France (SGF) – Journées Uranium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4224,51 +4224,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Beaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Sardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Wattinne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ère réunion de la Société Géologique de France (SGF) – Journées Uranium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4709,77 +4709,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minéraux argileux dans le secteur d’Imouraren (Bassin de Tim Mersoï, Niger) ; implications sur la genèse du gisement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Patrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Beaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Wattinne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. L. Feybesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5136,51 +5136,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443232v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Parrotin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tertre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Billon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Pr&#234;t" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lefevre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2025.123203" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451306v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lefeuvre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Descostes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Donnard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Duval" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2024.107392" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04510324v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Dazas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Chedozeau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Savoye" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.171615" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392778v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sardini" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine G&#233;rard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Beaucaire" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2023.107368" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425335v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Reymond" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Besan&#231;on" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Leermakers" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2023.139497" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03939255v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Leblond" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fichet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laumonier R&#233;mi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10967-021-08172-2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392796v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2022.166807" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122460v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delayre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sammalj&#228;rvi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Muuri" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-65791-7" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003965v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Angileri" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Parneix" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2020.106211" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932986v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eveliina Muuri" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Sorokina" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerttuli Helariutta" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apradiso.2019.04.026" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122520v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10967-019-06521-w" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194376v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bonnet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sardini" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Billon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Siitari&#8208;kauppi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kuva" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JB018241" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952214v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10967-019-06540-7" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932991v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Patrier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2019.103637" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933025v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Beaufort" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rigault" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Billault" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Inoue" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/claymin.2015.050.4.06" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935814v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Wattinne-Morice" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/claymin.2016.051.4.07" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935817v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vieillard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2015-4925" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933374v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935821v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933154v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Savoye" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935824v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933382v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933178v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21175/rad.spr.abstr.book.2022.26.9" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933195v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fichet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933210v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933261v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415476v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leblond" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Laumonier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415505v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952298v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Wattinne" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933265v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Reyx" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933288v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933395v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel B&#233;li&#232;res" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933402v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933405v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933129v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933249v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Laumonier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933390v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Hamilton" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933398v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Feybesse" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406641v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamilton Word" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443232v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Parrotin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tertre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Billon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Pr&#234;t" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lefevre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2025.123203" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451306v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lefeuvre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Descostes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Donnard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Duval" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2024.107392" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04510324v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Dazas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Chedozeau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Savoye" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.171615" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392778v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sardini" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine G&#233;rard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Beaucaire" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2023.107368" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425335v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Reymond" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Besan&#231;on" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Leermakers" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2023.139497" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03939255v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Leblond" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fichet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laumonier R&#233;mi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10967-021-08172-2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392796v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2022.166807" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003965v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Angileri" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Parneix" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2020.106211" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122460v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delayre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sammalj&#228;rvi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Muuri" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-65791-7" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194376v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bonnet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sardini" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Billon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Siitari&#8208;kauppi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kuva" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JB018241" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932991v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Patrier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2019.103637" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952214v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10967-019-06540-7" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122520v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10967-019-06521-w" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932986v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eveliina Muuri" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Sorokina" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerttuli Helariutta" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apradiso.2019.04.026" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933025v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Beaufort" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rigault" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Billault" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Inoue" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/claymin.2015.050.4.06" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935814v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Wattinne-Morice" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/claymin.2016.051.4.07" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935817v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vieillard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2015-4925" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933374v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935821v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935824v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933154v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Savoye" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933382v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933178v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21175/rad.spr.abstr.book.2022.26.9" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933195v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fichet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933210v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415476v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leblond" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Laumonier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415505v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933261v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933265v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Reyx" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952298v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Wattinne" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933288v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933395v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel B&#233;li&#232;res" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933402v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933405v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933129v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933249v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Laumonier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933390v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Hamilton" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933398v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Feybesse" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406641v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamilton Word" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>